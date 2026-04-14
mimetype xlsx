--- v0 (2026-01-12)
+++ v1 (2026-04-14)
@@ -54,6314 +54,6314 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>FÁTIMA SERPELONI HAULY</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5845/modelo_indicacao2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5845/modelo_indicacao2019.docx</t>
   </si>
   <si>
     <t>Indicação 001/2019</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DALTO</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5850/ind_001_estacionamento_rotativo.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5850/ind_001_estacionamento_rotativo.pdf</t>
   </si>
   <si>
     <t>Sugere adequações no estacionamento rotativo, no que tange a:Reposicionamento das vagas de idosos e pessoas com deficiência, próximo aos parquímetros;Implantação de período de tolerância de 15 minutos em todas as vagas destinadas ao estacionamento rotativo de automóveis;Fixação de período de tolerância diferenciado nas vagas destinadas a idosos e pessoas com deficiência; Ampliação do número de vagas para estacionamento rotativo de motocicletas em todas as ruas;Reanálise da oferta/demanda dos locais com baixo índice de utilização, definindo novos valores e tempo de permanência, a fim de incentivar e ampliar a utilização das vagas;Ampliação do perímetro destinado ao estacionamento rotativo, estabelecendo valores e tempo de permanência diferenciado</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Tokinho</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5896/01_indicacao_v0czs0l.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5896/01_indicacao_v0czs0l.docx</t>
   </si>
   <si>
     <t>Sugerindo readequação de melhorias no estacionamento rotativo - zona verde.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6016/01_indicacao_projetos_libras.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6016/01_indicacao_projetos_libras.docx</t>
   </si>
   <si>
     <t>Indicação 001 ao executivo</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6017/projeto_de_lei_autista.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6017/projeto_de_lei_autista.docx</t>
   </si>
   <si>
     <t>Indicação 002 ao executivo</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6029/ind_002_contrato_sanepar.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6029/ind_002_contrato_sanepar.pdf</t>
   </si>
   <si>
     <t>Sugestão de cláusulas a serem inseridas na Renovação da Concessão de Serviços de Abastecimento de Água e Esgotamento Sanitário, a ser formalizado este ano.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6033/ind_003_mercado_municipal.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6033/ind_003_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Sugestão de análise técnica para implantação de um Mercado Municipal no prédio localizado na Rua João André com Nossa Senhora do Rocio.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6038/ind_004_encaminhamento_decreto_537_distrito_tecnologico.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6038/ind_004_encaminhamento_decreto_537_distrito_tecnologico.pdf</t>
   </si>
   <si>
     <t>Sugestão de elaboração de legislação a fim de criar em nosso Município um Distrito Tecnológico.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6039/ind_005_encaminhamento_projetos_parque_tecnologico.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6039/ind_005_encaminhamento_projetos_parque_tecnologico.pdf</t>
   </si>
   <si>
     <t>Sugestão para elaboração de legislação para criação, em nosso Município, de sistemas de inovação e desenvolvimento industrial, a exemplos Parques Tecnológicos e Programas específicos de Inovação Tecnológica.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6040/ind_006_encaminhamento_lei_incubadora_empresas.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6040/ind_006_encaminhamento_lei_incubadora_empresas.pdf</t>
   </si>
   <si>
     <t>Sugestão para a elaboração de legislação para criação, em nosso Município, do “Projeto Incubadora de Empresas”, a exemplo do projeto criado em Araras, Estado de São Paulo.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6056/ind_007_fundo_animal.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6056/ind_007_fundo_animal.pdf</t>
   </si>
   <si>
     <t>Sugestão para elaboração de legislação a fim de criar em nosso Município um Fundo de Proteção, Defesa e Bem-estar Animal.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6074/04_indicacao_zona_verde.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6074/04_indicacao_zona_verde.docx</t>
   </si>
   <si>
     <t>Indicação Zona Verde</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6121/ind_008_parque_infantil_adaptado.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6121/ind_008_parque_infantil_adaptado.pdf</t>
   </si>
   <si>
     <t>Sugestão de instalação de um balanço adaptado para cadeirantes, a exemplo do brinquedo instalado na Praça Nishinomya, no Município de Londrina, bem como outros brinquedos adaptados para crianças com deficiência, no Parque Zezão, Parque Nelson Mandela e demais parques e praças de nossa Cidade.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6127/ind_009_fundo_de_cultura.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6127/ind_009_fundo_de_cultura.pdf</t>
   </si>
   <si>
     <t>Sugestão de elaboração de legislação a fim de criar em nosso Município um Fundo Municipal de Cultura e o Programa Municipal de Incentivo à Cultura – PROMIC, a exemplo da Lei nº 8.984, de 6 de Dezembro de 2002 e do Decreto nº 35, de 08 de Janeiro de 2018, ambos do Município de Londrina.</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6177/ind_010_prorrogacao_licenca_maternidade.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6177/ind_010_prorrogacao_licenca_maternidade.pdf</t>
   </si>
   <si>
     <t>Sugerindo a alteração do Art. 127, do Estatuto dos Servidores da Administração Direta, das Autarquias e das Fundações Municipais – Lei nº 1.718, de 19 de Dezembro de 2003, a fim de que seja acrescido ao referido artigo um parágrafo acerca da suspensão da licença maternidade em casos de internação do recém-nascido ou da parturiente.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6286/ind_011_fundo_municipal_educacao.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6286/ind_011_fundo_municipal_educacao.pdf</t>
   </si>
   <si>
     <t>Sugere a elaboração de legislação a fim de criar em nosso Município um Fundo para Valorização do Professor, Desenvolvimento e Autonomia da Escola, objetivando captar e aplicar recursos na implementação de políticas educacionais públicas, bem como em outras iniciativas destinadas à educação.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>FABIO FERNANDES - PIO</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6292/criacao_do_conselho_-_indicativo.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6292/criacao_do_conselho_-_indicativo.docx</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO - INDICATIVO</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6293/esterelizacao_-_indicativo.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6293/esterelizacao_-_indicativo.docx</t>
   </si>
   <si>
     <t>ESTERELIZAÇÃO - INDICATIVO</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6294/grande_porte_-_indicativo.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6294/grande_porte_-_indicativo.docx</t>
   </si>
   <si>
     <t>GRANDE PORTE - INDICATIVO</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6295/criacao_de_inclusao_curricular_-_indicativo.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6295/criacao_de_inclusao_curricular_-_indicativo.docx</t>
   </si>
   <si>
     <t>CRIAÇÃO DE INCLUSÃO CURRICULAR - INDICATIVO</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6393/ind_012_alteracoes_pl_49-2019_zoneamento.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6393/ind_012_alteracoes_pl_49-2019_zoneamento.pdf</t>
   </si>
   <si>
     <t>Sugestão de modificações no Projeto de Lei que encontra-se em tramitação nesta Casa, sob o número 49/2019, e “dispõe sobre o zoneamento de uso e ocupação do solo urbano do Município de Cambé e dá outras providências”.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6394/ind_013_alteracoes_plc_05-2019_codigo_obras.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6394/ind_013_alteracoes_plc_05-2019_codigo_obras.pdf</t>
   </si>
   <si>
     <t>Sugestão de modificações no Projeto de Lei Complementar que encontra-se em tramitação nesta Casa, sob o número 05/2019, e “dispõe sobre o código de edificações e obras das áreas urbanas e rurais do Município e dá outras providências”</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6395/ind_014_doacao_de_dormentes.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6395/ind_014_doacao_de_dormentes.pdf</t>
   </si>
   <si>
     <t>Sugestão para que o Prefeito Municipal solicite à empresa concessionária das linhas férreas a doação, ao Município, dos dormentes retirados nas reformas dos trilhos que estão acontecendo em nossa Cidade.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6407/ind_015_alteracao_lei_2531-2012.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6407/ind_015_alteracao_lei_2531-2012.pdf</t>
   </si>
   <si>
     <t>Sugere modificações na Lei Municipal nº 2.531, de 05 de Abril de 2012, que “dispõe sobre a estruturação do Plano de Cargos, Carreiras e Vencimentos dos Servidores da Administração Direta, de suas Autarquias e Fundações Municipais e estabelece normas gerais de enquadramento, institui tabela de vencimentos e dá outras providências.”, a fim de que seja inserido um inciso ao Artigo 40, da referida Lei, com a seguinte redação:_x000D_
 Ao servidor ocupante do cargo cuja exigência seja de até ensino fundamental completo, fica assegurado, quando da apresentação de certificado de conclusão de ensino médio ou habilitação legal equivalente, um adicional de 10% (dez por cento), na forma definida no § 1º deste artigo.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6408/ind_016_alteracao_lei_2531-2012.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6408/ind_016_alteracao_lei_2531-2012.pdf</t>
   </si>
   <si>
     <t>Sugere modificações na Lei Municipal nº 2.531, de 05 de Abril de 2012, que “dispõe sobre a estruturação do Plano de Cargos, Carreiras e Vencimentos dos Servidores da Administração Direta, de suas Autarquias e Fundações Municipais e estabelece normas gerais de enquadramento, institui tabela de vencimentos e dá outras providências.”, a fim de que seja inserido um inciso ao Artigo 40, da referida Lei, com a seguinte redação:_x000D_
 Ao servidor ocupante do cargo cuja exigência seja de curso técnico, fica assegurado, quando da apresentação de certificado de conclusão de graduação em curso superior, um adicional de 10% (dez por cento), na forma definida no § 1º deste artigo.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção Honrosa</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5906/mo_01.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5906/mo_01.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa ao atleta Matheus Gabriel Luz da Silva</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5907/mo_02.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5907/mo_02.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa ao piloto Adilson Szlachta Malanca</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5908/mo_03.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5908/mo_03.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa à piloto Lua Szlachta</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5924/mocao_honrosa_no_13_-_vitor_lizotti.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5924/mocao_honrosa_no_13_-_vitor_lizotti.docx</t>
   </si>
   <si>
     <t>Moção Honrosa - Vitor Lizotti</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5932/mo_05.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5932/mo_05.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa ao Atleta Fábio Jorge Hauly</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5958/mo_06.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5958/mo_06.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa a Professora e Diretora, Aparecida Fátima Pedrosa Mandelli</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6180/novo_documento_2019-07-16_09.15.05_1_1.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6180/novo_documento_2019-07-16_09.15.05_1_1.pdf</t>
   </si>
   <si>
     <t>23ª Sessão Ordinária - Moção Honrosa "Mãos Que Ajudam".</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6235/mocao_honrosa_rotary_hugo_goncalves.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6235/mocao_honrosa_rotary_hugo_goncalves.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa em homenagem ao ROTARY CLUB DE CAMBÉ HUGO GONÇALVES.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>PAULO SOARES</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6265/mo_09.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6265/mo_09.pdf</t>
   </si>
   <si>
     <t>À ATLETA CAMBEENSE MARIANA BORBA PELA CONQUISTA DO TÍTULO DE VICE-CAMPEÃ NA CATEGORIA ADULTO – 60KG NA COPA BRASIL DE KICKBOXING – EQUIPE ALCATÉIA THAIBOXING.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6266/mo_10.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6266/mo_10.pdf</t>
   </si>
   <si>
     <t>À ATLETA CAMBEENSE ANA CLARA GABRIELA M. CUNHA PELA CONQUISTA DO TÍTULO DE CAMPEÃ NA CATEGORIA 17 ANOS – 68KG NA COPA BRASIL DE KICKBOXING – EQUIPE ALCATÉIA THAIBOXING.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>BERRO</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6316/mocao_pastor_anibal_luis_prereira.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6316/mocao_pastor_anibal_luis_prereira.docx</t>
   </si>
   <si>
     <t>MOÇÃO HONROSA AO PASTOR ANIBAL PEREIRA, PRESIDENTE DO PRESBITÉRIO GRANDE LONDRINA, CONCÍLIO A QUAL A IGREJA PRESBITERIANA DE CAMBÉ ESTÁ JURISDICIONADA.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>NILSON DA BAHIA</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6332/mocao_honrosa_ines_belanson.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6332/mocao_honrosa_ines_belanson.docx</t>
   </si>
   <si>
     <t>MOÇÃO HONROSA A SENHORA MARIA INÊS MADALOSSO BELANSON PELA ONG "ACAMADOS MAIS AMADOS".</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Nada Consta</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5875/ordem_do_dia_para_a_2_sessao_ordinaria_19.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5875/ordem_do_dia_para_a_2_sessao_ordinaria_19.pdf</t>
   </si>
   <si>
     <t>NADA CONSTA NA ORDEM DO DIA DA 2ª SESSÃO ORDINÁRIA EM 11 DE FEVEREIRO DE 2019.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5905/ordem_do_dia_para_a_3_sessao_ordinaria_19.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5905/ordem_do_dia_para_a_3_sessao_ordinaria_19.pdf</t>
   </si>
   <si>
     <t>NADA CONSTA NA ORDEM DO DIA DA 3ª SESSÃO ORDINÁRIA EM 18 DE FEVEREIRO DE 2019.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6064/ordem_do_dia_para_a_14_sessao_ordinaria_19.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6064/ordem_do_dia_para_a_14_sessao_ordinaria_19.pdf</t>
   </si>
   <si>
     <t>NADA CONSTA NA ORDEM DO DIA DA 14ª SESSÃO ORDINÁRIA 2019.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6091/ordem_do_dia_para_a_16_sessao_ordinaria_19.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6091/ordem_do_dia_para_a_16_sessao_ordinaria_19.pdf</t>
   </si>
   <si>
     <t>NADA CONSTA NA ORDEM DO DIA DA 16ª SESSÃO ORDINÁRIA EM 27/05/2019.</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6200/ordem_do_dia_para_a_25_sessao_ordinaria_19.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6200/ordem_do_dia_para_a_25_sessao_ordinaria_19.pdf</t>
   </si>
   <si>
     <t>NADA CONSTA NA ORDEM DO DIA DA 25ª SESSÃO ORDINÁRIA 2019.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/</t>
+    <t>http://sapl.cambe.pr.leg.br/media/</t>
   </si>
   <si>
     <t>ELEIÇÃO VICE-PRESIDENTE E VAGAS DE COMISSÕES</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6368/ordem_do_dia_para_a_38_sessao_ordinaria_19.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6368/ordem_do_dia_para_a_38_sessao_ordinaria_19.pdf</t>
   </si>
   <si>
     <t>NADA CONSTA NA ORDEM DO DIA DA 38ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6377/ordem_do_dia_para_a_39_sessao_ordinaria_19.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6377/ordem_do_dia_para_a_39_sessao_ordinaria_19.pdf</t>
   </si>
   <si>
     <t>NADA CONSTA NA ORDEM DO DIA DA 39ª SESSÃO ORDINÁRIA 2019.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t xml:space="preserve">ZEZINHO DA RAÇÃO </t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5842/pedido_de_informacao_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5842/pedido_de_informacao_2019.doc</t>
   </si>
   <si>
     <t>Para o executivo</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5849/pedido_info_003_upa.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5849/pedido_info_003_upa.pdf</t>
   </si>
   <si>
     <t>, informe: _x000D_
 _x000D_
 Qual o tempo médio de espera para atendimento na UPA – Unidade de Pronto Atendimento de Cambé?Qual a viabilidade de implantação de um sistema que informe aos munícipes o tempo de espera para atendimento na referida unidade?Existe um plano para remanejamento emergencial de profissionais de outras unidades de saúde para a UPA, em dias de pico de atendimento?A UPA pratica o Atendimento Humanizado aos pacientes procuram pela unidade? Em caso afirmativo, de que forma este atendimento é realizado? Em caso de negativa, existe a possibilidade de implantação deste sistema?</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5851/pedido_info_002_bueiro_rua_joao_pagnan.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5851/pedido_info_002_bueiro_rua_joao_pagnan.pdf</t>
   </si>
   <si>
     <t>Informe: Encaminhamos Requerimento, datado de 10/09/18, solicitando “providências quanto a análise para a mudança e adequação de bueiro localizado na Rua João Pagnan, em frente ao n° 327, no Jardim Santa Mônica”. Esse pedido foi encaminhado para o setor de execução?_x000D_
 Qual a explicação técnica para a não execução do serviço?</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5852/pedido_info_001_contratos_alugueis.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5852/pedido_info_001_contratos_alugueis.pdf</t>
   </si>
   <si>
     <t>Informe a relação de todos os imóveis alugados pela Prefeitura Municipal, nos últimos 5 (cinco) anos, constando: data inicial do contrato; características físicas dos imóveis; destinação de cada imóvel; nome dos proprietários dos referidos imóveis; e valores de cada contrato, contemplando, inclusive, os aditivos efetuados.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>ZÉ GUILHERME</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5854/pedido_de_informacao_16-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5854/pedido_de_informacao_16-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 16</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5855/pedido_de_informacao_17-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5855/pedido_de_informacao_17-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 17</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5856/pedido_de_informacao_15-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5856/pedido_de_informacao_15-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 15</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5857/pedido_de_informacao_14-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5857/pedido_de_informacao_14-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 14</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5858/pedido_de_informacao_13-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5858/pedido_de_informacao_13-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 13</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5859/pedido_de_informacao_12-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5859/pedido_de_informacao_12-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 12</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5860/pedido_de_informacao__11-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5860/pedido_de_informacao__11-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 11</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5861/pedido_de_informacao_10-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5861/pedido_de_informacao_10-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 10</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5862/pedido_de_informacao_09-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5862/pedido_de_informacao_09-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 09</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5863/pedido_de_informacao_08-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5863/pedido_de_informacao_08-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 08</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5864/pedido_de_informacao_07-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5864/pedido_de_informacao_07-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 07</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5865/pedido_de_informacao_06-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5865/pedido_de_informacao_06-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 06</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5866/pedido_de_informacao_05-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5866/pedido_de_informacao_05-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 05</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5867/pedido_de_informacao_04-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5867/pedido_de_informacao_04-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 04</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5868/pedido_de_informacao_03-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5868/pedido_de_informacao_03-2019.pdf</t>
   </si>
   <si>
     <t>pedido de informação 03</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5869/pedido_de_informacao_02-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5869/pedido_de_informacao_02-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 02</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5870/pedido_de_informacao_01-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5870/pedido_de_informacao_01-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 01 2019</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5876/pedido_de_informacao_01_-_zona_verde.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5876/pedido_de_informacao_01_-_zona_verde.docx</t>
   </si>
   <si>
     <t>Zona Verde</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5877/pedido_de_informacao_02_-_zezao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5877/pedido_de_informacao_02_-_zezao.docx</t>
   </si>
   <si>
     <t>Parque Zezao</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5878/pedido_de_informacao_03-_natal.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5878/pedido_de_informacao_03-_natal.docx</t>
   </si>
   <si>
     <t>Programação Natalina</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5879/pedido_de_informacao_04-_prova_pedestre.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5879/pedido_de_informacao_04-_prova_pedestre.docx</t>
   </si>
   <si>
     <t>Prova Pedestre</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5880/pedido_de_informacao_05-imovel_da_secretaria_d_viXx6SM.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5880/pedido_de_informacao_05-imovel_da_secretaria_d_viXx6SM.docx</t>
   </si>
   <si>
     <t>Imovél Secretaria de Esportes</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5881/pedido_de_informacao_06_-_dia_do_trabalhador.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5881/pedido_de_informacao_06_-_dia_do_trabalhador.docx</t>
   </si>
   <si>
     <t>Dia do Trabalhador</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5882/pedido_info_004_atendimento_odontologico.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5882/pedido_info_004_atendimento_odontologico.pdf</t>
   </si>
   <si>
     <t>Quantos profissionais atuam hoje no atendimento odontológico do Município? Relacionar os profissionais por cargo/função, local de atuação e horário de trabalho. Como a população deve proceder para obter atendimento odontológico nas Unidades Básicas de Saúde do Município? Todas as Unidades Básicas de Saúde do Município estão aptas a realizar tratamento odontológico? Em caso negativo, quais são as unidades que realizam atendimento? Existe algum procedimento diferenciado para emergências? Quais as unidades que atendem emergências?</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5886/pedido_de_informacao_18-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5886/pedido_de_informacao_18-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 18/2019</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5887/pedido_de_informacao_19-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5887/pedido_de_informacao_19-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 19/2019</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5888/pedido_de_informacao_20-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5888/pedido_de_informacao_20-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 20/2019</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5889/pedido_de_informacao_21-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5889/pedido_de_informacao_21-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 21/2019</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5890/pedido_de_informacao_22-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5890/pedido_de_informacao_22-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 22/2019</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5891/pedido_de_informacao_23-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5891/pedido_de_informacao_23-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 23/2019</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5892/pedido_de_informacao_24-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5892/pedido_de_informacao_24-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 24/2019</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5893/pedido_de_informacao_25-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5893/pedido_de_informacao_25-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 25/2019</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5901/pedido_de_informacao_no_01-_segunda_sessao_-_1_BjGKFdh.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5901/pedido_de_informacao_no_01-_segunda_sessao_-_1_BjGKFdh.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº 01-2019 - 2ª Sessão</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5910/pedido_info_005_pintura_faixa_pedestres_erico.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5910/pedido_info_005_pintura_faixa_pedestres_erico.pdf</t>
   </si>
   <si>
     <t>Informe: Foram exigidas contrapartidas ao Grupo Super Golff, no que tange à mobilidade urbana no entorno da nova unidade,  localizada na Rua Noruega, 570? Em caso afirmativo, quais foram estas contrapartidas e qual o prazo de cumprimento para cada uma delas? Caso não tenham sido exigidas contrapartidas favor explicitar os motivos da não exigência de tais benefícios para o Município.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5918/pedido_de_inf_no01_-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5918/pedido_de_inf_no01_-2019.doc</t>
   </si>
   <si>
     <t>pedido de informação  3ªsessão ordinária</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5919/pedido_de_inf_no02-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5919/pedido_de_inf_no02-2019.doc</t>
   </si>
   <si>
     <t>Pedido de informação número 02/2019 3ªSessão ordinária</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5944/pedido_de_informacao_parque_industrial.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5944/pedido_de_informacao_parque_industrial.docx</t>
   </si>
   <si>
     <t>Renegociação</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5945/pedido_informacao_pq_ney_braga.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5945/pedido_informacao_pq_ney_braga.docx</t>
   </si>
   <si>
     <t>Parque Ney Braga</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5946/pedido_de_informacao__a_sanepar__londrina_2.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5946/pedido_de_informacao__a_sanepar__londrina_2.doc</t>
   </si>
   <si>
     <t>Pedido de informação 01/2019 a Sanepar rede de esgoto Jardim Morumbi</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5947/pedido_de_informacao_26-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5947/pedido_de_informacao_26-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 26/2019</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5948/pedido_de_informacao_27-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5948/pedido_de_informacao_27-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação 27/2019</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5949/pedido_de_informacao_28-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5949/pedido_de_informacao_28-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 28/2019</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5950/pedido_de_informacao_29-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5950/pedido_de_informacao_29-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação 29/2019</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5959/02_pedido_de_informacao__luiz_pastel.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5959/02_pedido_de_informacao__luiz_pastel.docx</t>
   </si>
   <si>
     <t>Pedido de informação - Comdec</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5960/01_pedido_de_informacao__banco_cambe_iii.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5960/01_pedido_de_informacao__banco_cambe_iii.docx</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5962/pedido_de_informacao_no_02-_sexta_sessao_-_18__nQ2jKuL.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5962/pedido_de_informacao_no_02-_sexta_sessao_-_18__nQ2jKuL.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº 02 - 6ª Sessão - 18 de março de 2019.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5963/pedido_de_informacao_no_03-_sexta_sessao_-_18__fFmzuzy.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5963/pedido_de_informacao_no_03-_sexta_sessao_-_18__fFmzuzy.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº 03 - 6ª sessão - 18 de março de 2019.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5976/04_pedido_de_informacao__secretaria_de_educacao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5976/04_pedido_de_informacao__secretaria_de_educacao.docx</t>
   </si>
   <si>
     <t>7ª Sessão Ordinária - pedido de informação sobre o Cmei Hugo Simas</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5990/pedido_de_informacao_30-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5990/pedido_de_informacao_30-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de informação  n°30</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5997/pedido_info_006_doacoes_ir_pessoa_fisica.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5997/pedido_info_006_doacoes_ir_pessoa_fisica.pdf</t>
   </si>
   <si>
     <t>informe: _x000D_
 Informe: Quais instituições de nosso Município, cadastradas no Conselho Municipal dos Direitos da Criança e do Adolescente (CMDCA), receberam doações de Imposto de Renda Pessoa Física e de Pessoa Jurídica nos últimos 5 (cinco) anos? Qual foi o valor recebido anualmente por cada uma das instituições citadas? Encaminhar cópia dos comprovantes referentes aos repasses realizados às instituições.</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6004/pedido_de_inf_no01_-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6004/pedido_de_inf_no01_-2019.doc</t>
   </si>
   <si>
     <t>Pedido de informação</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6005/pedido_de_informacao_no_04-_nona_sessao_-_08_d_ZaHTkTu.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6005/pedido_de_informacao_no_04-_nona_sessao_-_08_d_ZaHTkTu.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº. 04/2019 - DA NONA SESSÃO</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6007/pedido_info_008_concessao_sanepar.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6007/pedido_info_008_concessao_sanepar.pdf</t>
   </si>
   <si>
     <t>Informe: Na Lei de Concessão de serviços públicos de saneamento, estabelecida pelo Poder Público Municipal, existe a obrigação de repasse de valores da concessionária ao Município? Considerando-se que o serviço público de abastecimento de água e saneamento básico é realizado pela SANEPAR – Companhia de Saneamento do Paraná, é realizado, mensal ou anualmente, algum repasse de valores referente à concessão dos citados serviços públicos? Em caso afirmativo, relacionar o valor de repasse dos últimos 5 (cinco) anos. Como é feito o repasse desses valores?</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6008/pedido_info_007_sanepar.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6008/pedido_info_007_sanepar.pdf</t>
   </si>
   <si>
     <t>Informe: Na Lei de Concessão de serviços públicos de saneamento, estabelecida pelo Poder Público Municipal, existe a obrigação de repasse de valores da concessionária ao Município? Considerando-se que o serviço público de abastecimento de água e saneamento básico é realizado pela SANEPAR – Companhia de Saneamento do Paraná, o Município de Cambé recebe, mensal ou anualmente, algum valor referente à concessão dos citados serviços públicos? Em caso afirmativo, relacionar o valor de repasse dos últimos 5 (cinco) anos. Como é feito o repasse desses valores? Especificar em qual conta é realizado o repasse e como estes valores estão demonstrados no orçamento do Município. Os valores repassados tem uma destinação específica? Detalhar como os valores recebidos nos últimos 5 (cinco) anos foram gastos pelo Município (quais programas e projetos foram beneficiados).</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6019/pedido_de_informacao_no_05-_decima_sessao_-15__6nFPzmN.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6019/pedido_de_informacao_no_05-_decima_sessao_-15__6nFPzmN.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº. 05/2019 - DA DECIMA SESSÃO</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6027/pedido_info_009_coleta_seletiva.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6027/pedido_info_009_coleta_seletiva.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Prefeito Municipal para que, por meio da Secretaria competente, informe: Existe, em nosso Município, projeto para a realização de coleta seletiva de resíduos sólidos? Atualmente, de que forma vem sendo realizado este serviço? Em quais bairros é realizada a coleta seletiva? Quais ações estão sendo desenvolvidas para o atendimento de 100% dos bairros de nossa Cidade, para a prestação deste serviço?_x000D_
 Quais as dificuldades encontradas pelo Poder Público Municipal para que este serviço seja estendido para todos os bairros?</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6028/pedido_info_010_all.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6028/pedido_info_010_all.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de pedido, para que a ALL – América Latina Logística S/A, informe: Existe algum projeto para a utilização dos prédios que compõem a antiga estação ferroviária localizada na Rua Belo Horizonte, junto à trincheira, na Cidade de Cambé? Tendo em vista que os locais estão sendo ocupados por andarilhos e usuários de drogas e encontram-se com acúmulo de lixo e entulhos, quais providências a ALL pretende tomar para minimizar este problema? Qual o tempo estimado para a retirada dos vagões abandonados, estacionados no local?</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6065/pedido_info_012_til.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6065/pedido_info_012_til.pdf</t>
   </si>
   <si>
     <t>Informe: Quais mudanças em itinerários e horários, nas linhas de transporte coletivo, que atendem nosso Município, foram realizadas no ano de 2019 Quais as justificativas para as referidas mudanças? Especificar a justificativa para cada uma das mudanças.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6066/req_014_solicitacao_temporizador_semaforo_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6066/req_014_solicitacao_temporizador_semaforo_e_outros.pdf</t>
   </si>
   <si>
     <t>Informe: Quantos atendimentos à crianças foram realizados na UPA, no mês de Abril e na primeira quinzena do mês de Maio de 2019? Destes atendimentos, quantos foram realizados por pediatras e quantos deles foram feitos por médicos clínicos gerais? Houve crianças que ficaram sem atendimento? Se afirmativo, especificar a quantidade diária. Quais medidas estão sendo tomadas pelo Poder Público Municipal para solucionar o problema de falta de pediatras na UPA?</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6070/pedido_info_013_viaduto_bratislava.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6070/pedido_info_013_viaduto_bratislava.pdf</t>
   </si>
   <si>
     <t>Informe: Em que fase encontra-se o processo, para construção da Trincheira do Bratislava, no Município de Cambé? Qual a próxima fase de tramitação do referido processo? Existe recurso disponível no orçamento de 2019 para execução da obra?</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6071/pedido_info_014_escola_do_cafe.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6071/pedido_info_014_escola_do_cafe.pdf</t>
   </si>
   <si>
     <t>Informe: Em que fase encontra-se o processo para construção da Escola do Café, no Município de Cambé? Qual a próxima fase de tramitação do referido processo? Existe recurso disponível no orçamento de 2019 para execução da referida obra?</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6092/informacao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6092/informacao.docx</t>
   </si>
   <si>
     <t>Pedido informação a Copel</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6093/informacao_sanepar.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6093/informacao_sanepar.docx</t>
   </si>
   <si>
     <t>Pedido de informação a Sanepar</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6112/pedido_de_informacao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6112/pedido_de_informacao_2019.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6128/pedido_info_015_dnit_vagoes.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6128/pedido_info_015_dnit_vagoes.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Departamento Nacional de Infraestrutura de Transportes - DNIT, informe: _x000D_
 a)	Uma vez que os prédios que compõem a antiga estação ferroviária localizada na Rua Belo Horizonte, junto à trincheira, na Cidade de Cambé, foram desincorporados, por meio da celebração do Contrato de Arrendamento nº 005/97, passando a ser de responsabilidade deste órgão, existe algum projeto para a utilização dos referidos prédios?_x000D_
 b)	Tendo em vista que os locais estão sendo ocupados por andarilhos e usuários de drogas e encontram-se com acúmulo de lixo e entulhos, quais providências o DNIT pretende tomar para minimizar este problema?</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6156/pedido_de_informacao_no_07-_vigecima_primeira__UcW1D6j.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6156/pedido_de_informacao_no_07-_vigecima_primeira__UcW1D6j.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº 07- Vigecima Primeira sessão - 01 de julho de 2019</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6157/pedido_de_informacao_no_08-_vigecima_primeira__JinCnLK.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6157/pedido_de_informacao_no_08-_vigecima_primeira__JinCnLK.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº 08- Vigecima Primeira sessão - 01 de julho de 2019</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6158/pedido_de_informacao_a_sanepar__mal_cheiro.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6158/pedido_de_informacao_a_sanepar__mal_cheiro.doc</t>
   </si>
   <si>
     <t>Pedido de informação a Sanepar sobre mal cheiro</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6163/pedido_de_informacao_31-2019.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6163/pedido_de_informacao_31-2019.pdf</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6173/pedido_informacao_sanepar.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6173/pedido_informacao_sanepar.docx</t>
   </si>
   <si>
     <t>Contrato Sanepar</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6186/pedido_de_infomacao_01-2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6186/pedido_de_infomacao_01-2019.docx</t>
   </si>
   <si>
     <t>23ª Sessão Ordinária - Pedido de Informação nº 01/2019</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6198/06_pedido_de_informacao__emendas.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6198/06_pedido_de_informacao__emendas.docx</t>
   </si>
   <si>
     <t>Aplicação dos recursos referente as emendas parlamentares.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6199/05_pedido_de_informacao__alambrados.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6199/05_pedido_de_informacao__alambrados.docx</t>
   </si>
   <si>
     <t>Alambrado da Horta Comunitária do Conjunto Cambé III.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6204/pedido_info_016_til.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6204/pedido_info_016_til.pdf</t>
   </si>
   <si>
     <t>Requer o envio de pedido, para que o Prefeito Municipal, por meio da Secretaria competente, informe: _x000D_
 a)	Quais mudanças em itinerários e horários, nas linhas de transporte coletivo, que atendem nosso Município, foram realizadas no ano de 2019?_x000D_
 b)	Quais as justificativas para as referidas mudanças? Especificar a justificativa para cada uma das mudanças.</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6229/numero_processo_vilma_alimentos_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6229/numero_processo_vilma_alimentos_2019.docx</t>
   </si>
   <si>
     <t>Número Processo Vilma Alimentos 2019</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6256/pedido_de_informacao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6256/pedido_de_informacao_2019.docx</t>
   </si>
   <si>
     <t>Pedido de informação Data 02/09/2019</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6271/pedido_info_017_cilindro_de_oxigenio.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6271/pedido_info_017_cilindro_de_oxigenio.docx</t>
   </si>
   <si>
     <t>Requer o envio de pedido, para que o Governo do Estado do Paraná – Casa Civil, informe: _x000D_
 a) Qual é o procedimento para receber o cilindro de oxigênio, nos casos em que o paciente necessite deste equipamento em situação de internação domiciliar? b) Caso o paciente tenha prescrição médica para utilização de cilindro de oxigênio a fim de auxiliar na sua respiração, melhorando sua qualidade de vida, mas não esteja em situação de internação domiciliar, qual o procedimento para conseguir o aparelho? Como deve ser realizado o encaminhamento? Em quanto tempo o paciente será atendido? c) A Sra. Jacira Vaz de Lima, paciente de Cambé, formalizou pedido para utilização do referido equipamento. Como está o processo desta paciente? Qual a previsão para que ela receba e inicie o uso do aparelho?</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6272/pedido_info_018_cilindro_de_oxigenio.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6272/pedido_info_018_cilindro_de_oxigenio.pdf</t>
   </si>
   <si>
     <t>Requer o envio de pedido, para que a 17ª Regional de Saúde, informe: _x000D_
 a) Qual é o procedimento para receber o cilindro de oxigênio, nos casos em que o paciente necessite deste equipamento em situação de internação domiciliar? b) Caso o paciente tenha prescrição médica para utilização de cilindro de oxigênio a fim de auxiliar na sua respiração, melhorando sua qualidade de vida, mas não esteja em situação de internação domiciliar, qual o procedimento para conseguir o aparelho? Como deve ser realizado o encaminhamento? Em quanto tempo o paciente será atendido? c) A Sra. Jacira Vaz de Lima, paciente de Cambé, formalizou pedido para utilização do referido equipamento. Como está o processo desta paciente? Qual a previsão para que ela receba e inicie o uso do aparelho?</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6273/pedido_info_019_cilindro_de_oxigenio.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6273/pedido_info_019_cilindro_de_oxigenio.pdf</t>
   </si>
   <si>
     <t>Requer o envio de pedido, para que a Secretaria Municipal de Saúde, informe: _x000D_
 a) Qual é o procedimento para receber o cilindro de oxigênio, nos casos em que o paciente necessite deste equipamento em situação de internação domiciliar? b) Caso o paciente tenha prescrição médica para utilização de cilindro de oxigênio a fim de auxiliar na sua respiração, melhorando sua qualidade de vida, mas não esteja em situação de internação domiciliar, qual o procedimento para conseguir o aparelho? Como deve ser realizado o encaminhamento? Em quanto tempo o paciente será atendido? c) A Sra. Jacira Vaz de Lima, paciente de Cambé, formalizou pedido para utilização do referido equipamento. Como está o processo desta paciente? Qual a previsão para que ela receba e inicie o uso do aparelho?</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6279/pedido_de_infomacao_04-2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6279/pedido_de_infomacao_04-2019.docx</t>
   </si>
   <si>
     <t>Pedido de Informação 04/2019</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6280/pedido_de_infomacao_05-2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6280/pedido_de_infomacao_05-2019.docx</t>
   </si>
   <si>
     <t>Pedido de Informação Vereador Paulo Soares nº 05/2019</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6281/pedido_de_infomacao_06-2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6281/pedido_de_infomacao_06-2019.docx</t>
   </si>
   <si>
     <t>Pedido de Informação Vereador Paulo Soares nº 06/2019</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6282/pedido_de_infomacao_07-2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6282/pedido_de_infomacao_07-2019.docx</t>
   </si>
   <si>
     <t>Pedido de Informação Vereador Paulo Soares nº 07/2019</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6291/pedido_de_informacao_secretaria_trabalho.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6291/pedido_de_informacao_secretaria_trabalho.docx</t>
   </si>
   <si>
     <t>Pedido Informação Secretaria do Trabalho</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6304/pedido_de_infomacao_08-2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6304/pedido_de_infomacao_08-2019.docx</t>
   </si>
   <si>
     <t>Pedido de Informação 08/2019 - Gabinete Paulo Soares</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6326/pedido_de_infomacao_09-2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6326/pedido_de_infomacao_09-2019.docx</t>
   </si>
   <si>
     <t>Pedido de Informação 09/2019</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6342/pedido_info_020_obras_escola_alvorada.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6342/pedido_info_020_obras_escola_alvorada.pdf</t>
   </si>
   <si>
     <t>Envio de pedido, para que a Secretaria Municipal de Obras, informe:_x000D_
 a)	Qual empresa realizou os serviços de reforma e ampliação da Escola Municipal Alvorada?_x000D_
 b)	Por meio de relatório técnico, qual a análise realizada pela Prefeitura Municipal acerca da qualidade dos serviços executados?_x000D_
 c)	Após a realização dos serviços de reforma e ampliação do prédio, passaram a acontecer alagamentos durante as chuvas no pátio coberto, cozinha, salas de aula e áreas administrativas. Qual a justificativa para a ocorrência destes alagamentos? Encaminhar as informações por meio de relatório técnico._x000D_
 d)	Quais medidas devem ser tomadas para solucionar, definitivamente, tais alagamentos?</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6345/07_pedido_de_informacao__asfalto_7wr5nda.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6345/07_pedido_de_informacao__asfalto_7wr5nda.docx</t>
   </si>
   <si>
     <t>36ª Sessão Ordinária - Pavimentação asfáltica no Parque Manella II</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6353/pedido_info_021_formigas_cortadeiras.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6353/pedido_info_021_formigas_cortadeiras.pdf</t>
   </si>
   <si>
     <t>Requer o envio de pedido, para que o Prefeito Municipal, por meio da Secretaria competente, informe:_x000D_
 a)	Encaminhamos Ofício sob o nº 064/2019, datado de 19/07/19 e Requerimento, datado de 05/08/19, solicitando “providências quanto a dedetização e controle de formigas cortadeiras em toda a extensão dos Jardins Santo André e Monte Castelo, bem como no Complexo Esportivo do Castelo Branco”. Esse pedido foi encaminhado para o setor de execução?_x000D_
 b)	Qual a explicação técnica para a não execução do serviço?</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6354/pedido_info_022_transporte_escolar_bilac.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6354/pedido_info_022_transporte_escolar_bilac.pdf</t>
   </si>
   <si>
     <t>Requer o envio de pedido, para que o Prefeito Municipal, por meio da Secretaria competente, informe quanto ao uso indevido da vagas para estacionamento de Transporte Escolar, localizadas na Travessa Rui Barbosa:_x000D_
 a)	Quais providências estão sendo tomadas para coibir a utilização das referidas vagas, de forma definitiva?_x000D_
 b)	Seria possível que a Prefeitura organizasse, em conjunto com a EPESMEL, uma campanha de conscientização e educação no trânsito a fim de que os motoristas deixem de utilizar estas vagas?</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6384/pedido_de_informacao_no_09-_trigessima_nona_se_jytDG7C.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6384/pedido_de_informacao_no_09-_trigessima_nona_se_jytDG7C.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº 09- Trigésima Nona sessão -25 de Novembro de 2019</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6385/pedido_de_informacao_no_10-_trigessima_nona_se_ekndjpB.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6385/pedido_de_informacao_no_10-_trigessima_nona_se_ekndjpB.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº 10- Trigésima Nona sessão -25 de Novembro de 2019</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6405/pedido_info_023_parecer_tecnico_alteracoes_plan_F2XZUyG.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6405/pedido_info_023_parecer_tecnico_alteracoes_plan_F2XZUyG.pdf</t>
   </si>
   <si>
     <t>Em atenção à Indicação referente às sugestões de alterações do PL 49/2019, que “dispõe sobre o zoneamento de uso e ocupação do solo urbano do Município de Cambé e dá outras providências”, requer o envio de pedido, para que o Prefeito Municipal, por meio da Secretaria competente, informe, fundamentadamente, por meio de parecer técnico, quanto às impossibilidades de realização das modificações propostas.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6406/pedido_info_024_parecer_tecnico_alteracoes_codigo_obras.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6406/pedido_info_024_parecer_tecnico_alteracoes_codigo_obras.pdf</t>
   </si>
   <si>
     <t>Em atenção à Indicação referente à sugestão de alteração do PLC 05/2019, que “dispõe sobre o código de edificações e obras das áreas urbanas e rurais do Município e dá outras providências”, requer o envio de pedido, para que o Prefeito Municipal, por meio da Secretaria competente, informe, fundamentadamente, por meio de parecer técnico, quanto à impossibilidade de realização da modificação proposta.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Dr. Fernando Lima</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6421/pedido_de_informacao_002-2019_-_copia.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6421/pedido_de_informacao_002-2019_-_copia.docx</t>
   </si>
   <si>
     <t>PI-002/2019</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6422/pedido_de_informacao_001-2019_-_copia.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6422/pedido_de_informacao_001-2019_-_copia.docx</t>
   </si>
   <si>
     <t>PI_001/2019</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CCJ</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5920/pdl_01.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5920/pdl_01.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DA APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE CAMBÉ, RELATIVAS AO EXERCÍCIO DE 2011 E, EM CONSEQUÊNCIA, APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6079/pdl_02.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6079/pdl_02.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DA APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE CAMBÉ, RELATIVAS AO EXERCÍCIO DE 2015 E, EM CONSEQUÊNCIA, APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6350/pdl_03.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6350/pdl_03.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DA APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE CAMBÉ, RELATIVAS AO EXERCÍCIO DE 2018 E, EM CONSEQUÊNCIA, APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6210/pelo_02.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6210/pelo_02.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 2º DO ARTIGO 11 DA LEI ORGÂNICA DO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6244/pelo_03.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6244/pelo_03.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 17, E INSERE PARÁGRAFO AO ARTIGO 56, DA LEI ORGÂNICA DO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5840/pl_01.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5840/pl_01.pdf</t>
   </si>
   <si>
     <t>FICA REVOGADA EM SEU INTEIRO TEOR A LEI Nº 2.916, DE 27 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5846/pl_02.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5846/pl_02.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO JARDIM CAMPO BELO.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5902/pl_03_fADOfxp.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5902/pl_03_fADOfxp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDOR PÚBLICO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CAMBÉ AO INSTITUTO PARANAENSE DE DESENVOLVIMENTO EDUCACIONAL - FUNDEPAR.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5904/pl_04.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5904/pl_04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER LEGISLATIVO DO MUNICÍPIO DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5930/pl_05.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5930/pl_05.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 7º E ART. 166 DA LEI MUNICIPAL Nº 684, DE 15 DE DEZEMBRO DE 1989, QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS MUNICIPAL; REVOGA A LEI MUNICIPAL 2.651, DE 26 DE MARÇO DE 2014.</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5933/projeto_de_lei_06.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5933/projeto_de_lei_06.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CAMBÉ AO GOVERNO DO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5934/projeto_de_lei_07.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5934/projeto_de_lei_07.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DE VIA PÚBLICA NO TRECHO EXISTENTE NO LOTEAMENTO RESIDENCIAL LUIZA SITUADO NO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5951/pl_8.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5951/pl_8.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDOR PÚBLICO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CAMBÉ AO COMANDO DO CORPO DE BOMBEIROS DE CAMBÉ.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5952/pl_9.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5952/pl_9.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDOR PÚBLICO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CAMBÉ À 78ª ZONA ELEITORAL DE CAMBÉ.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5967/pl_10.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5967/pl_10.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA DO ART. 1º DA LEI MUNICIPAL 2.624/2013 QUE ESTABELECE A DENIMINAÇÃO DAS VIAS PÚBLICAS DO CONJUNTO HABITACIONAL ULYSSES GUIMARÃES NO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5968/pl_11.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5968/pl_11.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO FINANCEIRO DE ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE CAMBÉ.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5980/pl_12.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5980/pl_12.pdf</t>
   </si>
   <si>
     <t>ALTERA O "ANEXO III" E CRIA O "ANEXO X" À LEI Nº 2.531/2012, QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES D ADMINISTRAÇÃO DIRETA, DE SUAS AUTARQUIAS E FUNDAÇÕES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5991/pl_13.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5991/pl_13.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5992/pl_14.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5992/pl_14.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SOBRE OS VALORES DOS SUBSÍDIOS DOS VEREADORES, DO VEREADOR PRESIDENTE DA MESA E DO VEREADOR PRIMEIRO-SECRETÁRIO, DA CÂMARA MUNICIPAL DE CAMBÉ.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5993/pl_15.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5993/pl_15.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL E DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS I E II - DA LEI MUNICIPAL Nº 2.854, DE 15 DE SETEMBRO DE 2017, ALTERADOS PELA LEI MUNICIPAL Nº 2889, DE 04 DE MAIO DE 2018, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA CÂMARA MUNICIPAL DE CAMBÉ.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6020/pl_16.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6020/pl_16.pdf</t>
   </si>
   <si>
     <t>DEFINE SANÇÕES A SEREM APLICADAS PELA PRÁTICA DE MAUS-TRATOS A ANIMAIS NO MUNICÍPIO DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6047/pl_17.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6047/pl_17.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A OUTORGAR, MEDIANTE PROCEDIMENTO LICITATÓRIO, CONCESSÃO DE DIREITO REAL DE USO DE BEM IMÓVEL, CONFORME LEI MUNICIPAL Nº 2.326/2009 E LEI FEDERAL Nº 8.666/1993 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6048/pl_18.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6048/pl_18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR BENS IMÓVEIS DESTINADOS À INSTALAÇÃO DE INDÚSTRIAS OU OUTRAS ATIVIDADES ECONÔMICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6049/pl_19.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6049/pl_19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO A LEI ORÇAMENTÁRIA DO MUNICÍPIO DE CAMBÉ PARA O EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6050/pl_20.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6050/pl_20.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.874 DE 06 DE DEZEMBRO DE 2017 (PLANO PLURIANUAL 2018 A 2021) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6051/pl_21.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6051/pl_21.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI Nº 2.670, DE 12 DE JUNHO DE 2.014, QUE DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO LOTEAMENTO ÁGUA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6089/pl_22.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6089/pl_22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE ATÉ R$ 38.090,00 (TRINTA E OITO MIL, NOVENTA REAIS), DESTINADOS À INCLUSÃO DE ELEMENTO DE DESPESA ORÇAMENTÁRIA NA LEI Nº 2.938/2018 DE 27 DE DEZEMBRO DE 2018 - LEI ORÇAMENTÁRIA ANUAL 2019.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6090/pl_23.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6090/pl_23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE ATÉ R$ 12.500,00 (DOZE MIL E QUINHENTOS REAIS), DESTINADOS À INCLUSÃO DE ELEMENTOS DE DESPESAS ORÇAMENTÁRIAS NA LEI Nº 2.938/2018 DE 27 DE DEZEMBRO DE 2018 - LEI ORÇAMENTÁRIA ANUAL 2019.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6103/pl_24.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6103/pl_24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO DE PESSOAS COM TRANSTORNO ESPECTRO AUTISTA - TEA EM ESTABELECIMENTOS COMERCIAIS, DE SERVIÇOS E SIMILARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6104/pl_25.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6104/pl_25.pdf</t>
   </si>
   <si>
     <t>DISPÕE DA NOMENCLATURA DA RUA PROJETADA 1 NA GLEBA CAMBÉ, MARGINAL DA RODOVIA MELLO PEIXOTO, NO TRECHO ENTRE O VIADUTO MADRE LEÔNIA MILITO ATÉ O VIADUTO COM A RODOVIA CELSO GARCIA CID.</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6125/pl_26.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6125/pl_26.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA DE TRANSPORTE COLETIVO URBANO DE PASSAGEIROS DA CIDADE DE CAMBÉ, AUTORIZA O PODER PÚBLICO A DELEGAR A SUA EXECUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6146/pl_27.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6146/pl_27.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FIRMAR TERMO DE CONFISSÃO DE DÍVIDA E REALIZAR O PARCELAMENTO DE DÉBITOS PREVIDENCIÁRIOS, PERANTE A PROCURADORIA GERAL DA FAZENDA NACIONAL - PGFN.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6159/pl_28.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6159/pl_28.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES PARANÁ SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6160/pl_29.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6160/pl_29.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.932/2018 QUE DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO - REFISCAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6161/pl_30.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6161/pl_30.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NAS TUBULAÇÕES DO SISTEMA DE ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6162/pl_31.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6162/pl_31.pdf</t>
   </si>
   <si>
     <t>PROÍBE A CONCESSIONÁRIA DO SERVIÇO MUNICIPAL DE ABASTECIMENTO DE ÁGUA E DE ESGOTAMENTO SANITÁRIO E FIXAÇÃO E COBRANÇA DE VALOR OU OUTRA TAXA MÍNIMA NO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6181/pl_32.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6181/pl_32.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE ATÉ R$ 300.000,00 (TREZENTOS MIL REAIS), DESTINADOS À INCLUSÃO DE ELEMENTOS DE DESPESAS ORÇAMENTÁRIAS NA LEI Nº 2.938/2018 DE 27 DE DEZEMBRO DE 2018 - LEI ORÇAMENTÁRIA ANUAL 2019.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6197/pl_33.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6197/pl_33.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ESPORTE PARA TODOS.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6218/pl_34.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6218/pl_34.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 362/1978, QUE DISPÕE SOBRE OS SERVIÇOS DE CEMITÉRIO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6219/pl_35.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6219/pl_35.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REPOSIÇÃO SALARIAL AOS SERVIDORES DO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6220/pl_36.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6220/pl_36.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PROCESSO DE PROGRESSÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO DO MUNICÍPIO DE CAMBÉ PARA O ANO DE 2.019.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6230/pl_37.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6230/pl_37.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SOBRE OS VALORES DOS SUBSÍDIOS MENSAIS DO PREFEITO MUNICIPAL, DO VICE-PREFEITO MUNICIPAL E DOS SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6231/pl_38.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6231/pl_38.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO NOS VALORES DOS SUBSÍDIOS MENSAIS NO OUVIDOR MUNICIPAL, DO CHEFE DE GABINETE, DO DIRETOR-PRESIDENTE DA COMPANHIA DE DESENVOLVIMENTO DE CAMBÉ - COMDEC E DO DIRETOR-PRESIDENTE DA AUTARQUIA CAMBÉ-PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6245/pl_39.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6245/pl_39.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS, PARA O PERÍODO DE 2021/2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6246/pl_40.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6246/pl_40.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES, DO VEREADOR PRESIDENTE DA MESA E DO VEREADOR PRIMEIRO-SECRETÁRIO, PARA A LEGISLATURA DE 2021/2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6247/pl_41.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6247/pl_41.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDOR PÚBLICO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CAMBÉ À CÂMARA DOS DEPUTADOS.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6257/pl_42.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6257/pl_42.pdf</t>
   </si>
   <si>
     <t>PROÍBE A INAUGURAÇÃO E ENTREGAS DE OBRAS PÚBLICAS INACABADAS, OU QUE, EMBORA CONCLUÍDAS, NÃO ATENDAM A FINALIDADE A QUE SE DESTINAM, NO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6278/pl_43.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6278/pl_43.pdf</t>
   </si>
   <si>
     <t>ALTERA O "ANEXO III" DA LEI MUNICIPAL Nº 2.531/2012, QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA, DE SUAS AUTARQUIAS E FUNDAÇÕES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6308/pl_44.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6308/pl_44.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAMBÉ PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6309/pl_45.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6309/pl_45.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.874, DE 06 DE DEZEMBRO DE 2017, QUE DISPÕE SOBRE O PPA - PLANO PLURIANUAL 2018-2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6310/pl_46.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6310/pl_46.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.955, DE 24 DE JULHO DE 2019, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL PARA 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6311/4_projeto_de_lo_perimetro_urbano.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6311/4_projeto_de_lo_perimetro_urbano.doc</t>
   </si>
   <si>
     <t>DEFINE O PERÍMETRO URBANO DA MACROZONA DE ESTRUTURAÇÃO URBANA E DAS ÁREAS DE URBANIZAÇÃO ESPECÍFICA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6312/5_projeto_de_lo_parcelamento_remembramento_solo.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6312/5_projeto_de_lo_parcelamento_remembramento_solo.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO E O REMEMBRAMENTO DO SOLO PARA FINS URBANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6313/6_projeto_de_lo_zoneamento_uso_ocupacao_do_solo.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6313/6_projeto_de_lo_zoneamento_uso_ocupacao_do_solo.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ZONEAMENTO DE USO E OCUPAÇÃO DO SOLO URBANO DO MUNICÍPIO DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6314/7_projeto_de_lo_sistema_viario.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6314/7_projeto_de_lo_sistema_viario.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA VIÁRIO BÁSICO DAS ÁREAS URBANAS E RURAIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6339/pl_51.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6339/pl_51.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE CAMBÉ O MÊS ABRIL AZUL, DEDICADO A AÇÕES DE CONSCIENTIZAÇÃO SOBRE O AUTISMO.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6340/pl_52_3gaJIkx.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6340/pl_52_3gaJIkx.pdf</t>
   </si>
   <si>
     <t>DISPÕE NO ÂMBITO DO MUNICÍPIO DE CAMBÉ SOBRE A CRIAÇÃO DE CARTEIRA DE IDENTIFICAÇÃO PARA PORTADORES DE TRANSTORNO DE ESPECTRO AUTISTA (TEA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6341/pl_53_xrEzkZf.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6341/pl_53_xrEzkZf.pdf</t>
   </si>
   <si>
     <t>INSTITUI A APLICAÇÃO DE TESTES DE TRIAGEM DO AUTISMO EM TODAS AS CRIANÇAS QUE FOREM ATENDIDAS NAS UNIDADES BÁSICAS DE SAÚDE (UBS) DO MUNICÍPIO DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6351/pl_54.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6351/pl_54.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONTRIBUIÇÃO VOLUNTÁRIA DO BEM-ESTAR ANIMAL NO MUNICÍPIO DE CAMBÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6362/pl_55.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6362/pl_55.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "CAMBÉ NOTA PREMIADA" QUE VISA O ESTÍMULO À CIDADANIA FISCAL NO MUNICÍPIO, DISPONDO SOBRE A GERAÇÃO E UTILIZAÇÃO DE CUPONS E PREMIAÇÕES PARA TOMADORES DE SERVIÇOS PESSOAS FÍSICAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6363/pl_56.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6363/pl_56.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI Nº 2.531, DE 05 DE ABRIL DE 2012 E ALTERAÇÕES SUBSEQUENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6364/pl_57.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6364/pl_57.pdf</t>
   </si>
   <si>
     <t>ACRESCE O ARTIGO 3º-A E ALTERA O INCISO XV DO ARTIGO 4º DA LEI Nº 2.764/2015, QUE ALTERA DISPOSITIVOS DA LEI Nº 2.531/2012 E ALTERAÇÕES SUBSEQUENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6378/pl_58.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6378/pl_58.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA - CMDPI, A CONFERÊNCIA MUNICIPAL DOS DIREITOS DA PESSOA IDOSA E O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6379/pl_59.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6379/pl_59.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DE EXCEPCIONAIS - APAE, ENTIDADE FILANTRÓPICA, SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6380/pl_60.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6380/pl_60.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO JARDIM ANDALUZIA.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6391/pl_61.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6391/pl_61.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO DE ARBORIZAÇÃO DO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6401/novo_documento_2019-12-06_15.53.47-20191206155518.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6401/novo_documento_2019-12-06_15.53.47-20191206155518.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDOR PÚBLICO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CAMBÉ A DELEGACIA DE POLICIA DE CAMBÉ.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6423/pl_63.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6423/pl_63.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO LOTE DE TERRAS 49A/76B DA GLEBA PATRIMÔNIO CAMBÉ.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5903/plc_01_EXNo2JZ.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5903/plc_01_EXNo2JZ.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.854, DE 15 DE SETEMBRO DE 2017 QUE "DISPÕE SOBRE PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5935/substitutivo_01.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5935/substitutivo_01.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 7º E ART. 116 DA LEI MUNICIPAL Nº 684, DE 15 DE DEZEMBRO DE 1989, QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS MUNICIPAL; REVOGA A LEI MUNICIPAL 2.651, DE 26 DE MARÇO DE 2014.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6053/plc_03.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6053/plc_03.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.718, DE 19 DE DEZEMBRO DE 2.003, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA, DAS AUTARQUIAS E DAS FUNDAÇÕES MUNICIPAIS.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6305/1_projeto_de_lc_codigo_de_posturas.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6305/1_projeto_de_lc_codigo_de_posturas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO DE POSTURA DO MUNICÍPIO DE CAMBÉ, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6306/2_projeto_de_lc_codigo_edificacoes_obras.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6306/2_projeto_de_lc_codigo_edificacoes_obras.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO DE EDIFICAÇÃO E OBRAS DAS ÁREAS URBANAS E RURAIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6307/3_projeto_de_lc_plano_diretor.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6307/3_projeto_de_lc_plano_diretor.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DIRETOR MUNICIPAL DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6365/plc_07.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6365/plc_07.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 454, DE 22 DE DEZEMBRO DE 1983 - CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6366/plc_08.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6366/plc_08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SINDICÂNCIA INVESTIGATIVA E O PROCESSO ADMINISTRATIVO DISCIPLINAR NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA OU INDIRETA, INSTITUI E REGULAMENTA A COMISSÃO DE SINDICÂNCIA INVESTIGATIVA E PROCESSO ADMINISTRATIVO DISCIPLINAR, ALTERA E REVOGA DISPOSITIVOS DA LEI Nº 1.718/2003 E SUAS ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6367/novo_documento_2019-11-13_09.32.40-20191113093607.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6367/novo_documento_2019-11-13_09.32.40-20191113093607.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 1.723, DE 31 DE DEZEMBRO DE 2003, QUE DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6381/plc_10.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6381/plc_10.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESCE E REVOGA DISPOSITIVOS DA LEI Nº 1.718/2003, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA, DAS AUTARQUIAS E DAS FUNDAÇÕES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5898/pr_01_p35jp8o.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5898/pr_01_p35jp8o.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA RESOLUÇÃO Nº 12/2015, QUE "DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMBÉ".</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5969/pr_02.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5969/pr_02.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº 09, DE 15 DE JULHO DE 2005, QUE "DISPÕE SOBRE A CONCESSÃO DE CESTAS BÁSICAS À SERVIDORES DA CÂMARA MUNICIPAL".</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5843/requerimento_04__de_janeiro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5843/requerimento_04__de_janeiro_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 04 de Janeiro de 2019</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5844/requerimento_no2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5844/requerimento_no2019.docx</t>
   </si>
   <si>
     <t>1ª sessão ordinária</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5847/requerimento_01_sessao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5847/requerimento_01_sessao_2019.docx</t>
   </si>
   <si>
     <t>Requerimento 01</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5848/requerimento_001_-_sessao_1o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5848/requerimento_001_-_sessao_1o.docx</t>
   </si>
   <si>
     <t>Sessão Ordinária</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5853/req_001_solicitacao_plantio_arvores_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5853/req_001_solicitacao_plantio_arvores_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto ao plantio de árvores em toda extensão da Rua Curitiba, em especial em frente ao CMEI Antônio de Oliveira Geraldo.Providências quanto à poda de levante nas árvores da Avenida Roberto Conceição, em especial naquelas que encontram-se no trecho compreendido entre a Rua Brasília e a Avenida Inglaterra.Providências quanto a realização de recape asfáltico em toda a extensão da Rua Rio Coxim, em especial no trecho compreendido entre a Rua Rio Piquiri e a entrada da Horta Comunitária do Jardim Santo Amaro. Na impossibilidade, que seja realizado tapa buracos emergencial no local. Providências quanto a realização de recape asfáltico na Rua Xavantes, Jardim Tupi, no trecho compreendido entre a Rua Tinguis e o início da Av.: Antônio Raminelli, bem como na Av.: Antônio Raminelli, a partir do Ginásio de Esportes do Jardim Ana Rosa até a marginal da PR445.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5871/01o_sessao_ordinaria_04-02.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5871/01o_sessao_ordinaria_04-02.docx</t>
   </si>
   <si>
     <t>1º Sessão Ordinária</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5872/req.1.30.04.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5872/req.1.30.04.docx</t>
   </si>
   <si>
     <t>1ªSESSÃO    Requerimento 001/2019</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>Alzira Guedes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5873/requerimento_001_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5873/requerimento_001_19.docx</t>
   </si>
   <si>
     <t>01ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5874/requerimento_de_sessao_01_-_2019_-_primeira_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5874/requerimento_de_sessao_01_-_2019_-_primeira_sessao.docx</t>
   </si>
   <si>
     <t>Requerimento nº 01 - 2019 - 1ª Sessão</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5883/req_002_solicitacao_notificacao_cacadores_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5883/req_002_solicitacao_notificacao_cacadores_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à notificação do proprietário do terreno que está sendo utilizado para descarte indevido de entulhos na Rua Caçadores, no trecho compreendido entre as Ruas Francisco Parra Murilas e Professor Couto da Costa, na Vila Mesquita. Providências quanto à aplicação da Lei Municipal n° 2.660, de 28 de Abril de 2014, que versa acerca da área escolar de segurança como espaço especial do Poder Público Municipal, na Avenida Roberto Conceição, próximo ao número 1072-H, realizando pintura e sinalização de área escolar, colocação de redutores de velocidade e demais necessidades a serem detectadas e definidas em prévia consulta à pais, professores e comunidade local. Providências quanto à recolhimento de galhos e entulhos em toda a extensão da Vila Mesquita. Providências quanto a limpeza, alargamento e nivelamento, bem como colocação de raspas de asfalto e compactação com máquina na Rua Matinhos, Chácara Santa Maria. Providências quanto à colocação de vigilância na Quadra Poliesportiva do Cambé III, a fim de preservar o patrimônio público, coibindo a ação de vândalos.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5884/requerimento_002_-_sessao_2o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5884/requerimento_002_-_sessao_2o.docx</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5885/requerimento_11_de_fevereiro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5885/requerimento_11_de_fevereiro_de_2019.doc</t>
   </si>
   <si>
     <t>Requerimento 11 de fevereiro 2019</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5894/requerimento_02_sessao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5894/requerimento_02_sessao_2019.docx</t>
   </si>
   <si>
     <t>Requerimento 02/2019</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5895/02o_sessao_ordinaria_11-02.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5895/02o_sessao_ordinaria_11-02.docx</t>
   </si>
   <si>
     <t>2º Sessão Ordinária</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5897/req.2.11.02.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5897/req.2.11.02.docx</t>
   </si>
   <si>
     <t>2ª SESSÃO Requerimento 002/2019</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5899/requerimento_02-2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5899/requerimento_02-2019.docx</t>
   </si>
   <si>
     <t>2º sessão ordinária</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5900/requerimento_002_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5900/requerimento_002_19.docx</t>
   </si>
   <si>
     <t>2ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5909/req_003_solicitacao_pavimentacao_acesso_euthymi_SuHYM2X.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5909/req_003_solicitacao_pavimentacao_acesso_euthymi_SuHYM2X.pdf</t>
   </si>
   <si>
     <t>Providências quanto à pavimentação da rua de acesso ao Conjunto Antônio Euthymio Casaroto – entre as Ruas Belo Horizonte e José Gomedi, localizada atrás do Estádio Municipal José Garbelini. Providências quanto à repintura e sinalização viária de todas as faixas de pedestre na Avenida Roberto Conceição, compreendidas no trecho entre a Rua Brasília e o Viaduto Madre Leônia Milito. Providências quanto à construção de calçada na Avenida Pedro Viriato Parigot de Souza, bem como na Rua Humberto Moreschi, no trecho compreendido do Centro Esportivo Castelo Branco até o Centro da Juventude. Providências quanto à recape asfáltico em toda extensão da Rua Líbano, no Jardim Morada do Sol. Providências quanto à realização de estudo viário para implantação de “mão única” na Rua Independência, bem como a possibilidade de recuo da calçada em toda extensão do terreno pertencente à Escola Municipal Alvorada, a fim de viabilizar o estacionamento de transporte escolar, diminuindo os transtornos causados a veículos e pedestres que transitam pelo local em horários de início e término das aulas.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5911/requerimento_003_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5911/requerimento_003_19.docx</t>
   </si>
   <si>
     <t>3ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5912/03o_sessao_ordinaria_18-02.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5912/03o_sessao_ordinaria_18-02.docx</t>
   </si>
   <si>
     <t>3º Sessão Ordinária</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5913/requerimento_03_sessao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5913/requerimento_03_sessao_2019.docx</t>
   </si>
   <si>
     <t>Requerimento 03 sessão.</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5914/requerimento_14_de_fevereiro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5914/requerimento_14_de_fevereiro_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 14 de Fevereiro de 2019</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5915/requerimento_de_sessao_03_-_2019_-_terceira_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5915/requerimento_de_sessao_03_-_2019_-_terceira_sessao.docx</t>
   </si>
   <si>
     <t>Requerimento nº 03 - 2019 - 3ª sessão</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5916/req.3.18.02.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5916/req.3.18.02.docx</t>
   </si>
   <si>
     <t>3ª SESSÃO Requerimento 003/2019</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5917/requerimento_n3-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5917/requerimento_n3-2019.doc</t>
   </si>
   <si>
     <t>3ªsessão ordinária</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5921/req_004_solicitacao__capina_calcada_24h_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5921/req_004_solicitacao__capina_calcada_24h_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à capina da grama que está invadindo a calçada localizada na Av.: Pedro Viriato Parigot de Souza com Rua Antonina, nas proximidades da Unidade de Saúde 24 Horas, no Conjunto Morumbi. Providências quanto à readequação da numeração dos lotes e denominação das Ruas Pedro Fadel e Mariana Monge, nos Bairros: Santo Antônio, Santa Lúcia e Cambé V, uma vez que há divergência quanto a nomenclatura das respectivas vias e duplicidade de numeração. Na sequência sejam substituídas as placas de rua, informando oficialmente cada proprietário da nova denominação e numeração, bem como informe-se à administração dos Correios acerca das adequações. Providências quanto à substituição das lâmpadas e manutenção dos superpostes do Estádio Municipal José Garbelini. Providências quanto à mudança de local do redutor de velocidade colocado na Rua Caetano Campi, no Jardim Santa Mônica, a fim de que permaneça no trecho entre as Ruas João Pagnan e Equador, uma vez que o referido quebra-molas encontra-se atualmente em local onde os veículos não desenvolvem alta velocidade. Providências quanto ao conserto e manutenção do telhado do Ginásio de Esportes do Jardim Silvino</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5922/04o_sessao_ordinaria_25-02.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5922/04o_sessao_ordinaria_25-02.docx</t>
   </si>
   <si>
     <t>5º Sessão Ordinária</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5923/requerimento_03_sessao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5923/requerimento_03_sessao_2019.docx</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5925/requerimento_25_de_fevereiro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5925/requerimento_25_de_fevereiro_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 25 de Fevereiro de 2019</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5926/requirimento_n_4-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5926/requirimento_n_4-2019.doc</t>
   </si>
   <si>
     <t>4ªsessão ordinária</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5927/requerimento_004_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5927/requerimento_004_19.docx</t>
   </si>
   <si>
     <t>4ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5928/req.4.25.02.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5928/req.4.25.02.docx</t>
   </si>
   <si>
     <t>4 SESSAO  REQUERIMENTO 004/2019</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5929/requerimento_de_sessao_04_-_2019_-_quarta_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5929/requerimento_de_sessao_04_-_2019_-_quarta_sessao.docx</t>
   </si>
   <si>
     <t>Requerimento nº 04 - 4ª sessão - 25 de fevereiro de 2019</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5936/requerimento_005_-_sessao_5o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5936/requerimento_005_-_sessao_5o.docx</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5937/requerimento_11_de_marco_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5937/requerimento_11_de_marco_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 11 de Março de 2019</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5938/req_005_solicitacao_rocagem_maria_garla_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5938/req_005_solicitacao_rocagem_maria_garla_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto a notificação dos proprietários de terrenos, localizados na Rua Maria Garla, no trecho compreendido entre as Ruas Genesis e Levítico, Jardim Nossa Terra, a fim de que realizem a roçagem e limpeza dos devidos terrenos; Providências quanto à limpeza das galerias/bueiros em toda a extensão do Jardim Alvorada, em especial na Rua Brasília e aquelas localizadas junto às vielas do bairro; Providências quanto à realização de recape asfáltico em toda a extensão do Jardim Esperança. Na impossibilidade, que seja realizado tapa buracos emergencial no local; Providências quanto à manutenção de galerias de águas pluviais localizadas em toda extensão da Rua Belo Horizonte, bem como na Av.: Roberto Conceição, em especial no trecho compreendido entre a Av.: Inglaterra e Rua Brasília, a fim de melhorar a drenagem naqueles locais, pois, em períodos chuvosos, ocorre o empoçamento de água, causando transtorno aos moradores, comerciantes e pessoas que ali transitam; Providências quanto à roçagem e manutenção de todos os terrenos públicos, bem como a notificação de proprietários de terrenos particulares, para que realizem a roçagem e manutenção de seus lotes, localizados nos Jardins Água da Esperança e Ecoville, uma vez que o acúmulo de lixo e o mato alto propiciam a proliferação do mosquito da dengue e de animais peçonhentos, colocando a população em risco.</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5939/05o_sessao_ordinaria_11-03.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5939/05o_sessao_ordinaria_11-03.docx</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5940/requerimento_05_sessao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5940/requerimento_05_sessao_2019.docx</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5941/req.5.11.03.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5941/req.5.11.03.docx</t>
   </si>
   <si>
     <t>5 ºSESSÃO   Requerimento 005/2019</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5942/requerimento_005_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5942/requerimento_005_19.docx</t>
   </si>
   <si>
     <t>5ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5943/requerimento_n5-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5943/requerimento_n5-2019.doc</t>
   </si>
   <si>
     <t>5ªsessão ordinária</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5953/requerimento_002-_sessao_1o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5953/requerimento_002-_sessao_1o.docx</t>
   </si>
   <si>
     <t>6°sessão ordinária</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5954/req_006_solicitacao_notificacao_jd_boa_vista_e__olOazEX.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5954/req_006_solicitacao_notificacao_jd_boa_vista_e__olOazEX.pdf</t>
   </si>
   <si>
     <t>Providências quanto à notificação dos proprietários das chácaras localizadas no Jardim Boa Vista, em especial aquelas existentes no lado ímpar da Av.: Lourenço Fadel, no trecho compreendido entre as Ruas Antônio Bocate e Antônio Jacomel, para que efetuem a limpeza e manutenção de seus terrenos.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5955/requerimento_06_sessao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5955/requerimento_06_sessao_2019.docx</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5956/requerimento_n6-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5956/requerimento_n6-2019.doc</t>
   </si>
   <si>
     <t>6ºsessão ordinária</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5957/06o_sessao_ordinaria_18-03.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5957/06o_sessao_ordinaria_18-03.docx</t>
   </si>
   <si>
     <t>6º Sessão Ordinária</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5961/requerimento_de_sessao_06_-_2019_-_sexta_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5961/requerimento_de_sessao_06_-_2019_-_sexta_sessao.docx</t>
   </si>
   <si>
     <t>Requerimento nº 06 - 6ª sessão - 18 de março de 2019.</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5964/requerimento_006_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5964/requerimento_006_19.docx</t>
   </si>
   <si>
     <t>6ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5965/requerimento_18_de_marco_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5965/requerimento_18_de_marco_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 18 de Março de 2019</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5966/requerimento.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5966/requerimento.docx</t>
   </si>
   <si>
     <t>6ª SESSÃO      requerimento 006/2019</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5970/requerimento_003-_sessao_1o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5970/requerimento_003-_sessao_1o.docx</t>
   </si>
   <si>
     <t>7º sessão ordinária</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5971/req_007_solicitacao_estacionamento_escolar_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5971/req_007_solicitacao_estacionamento_escolar_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto a adequação do estacionamento destinado ao Transporte Escolar dos alunos da Escola Municipal Jardim Santa Isabel, localizado na Travessa Rui Barbosa, no que tange à sinalização viária vertical e horizontal; Providências quanto ao reparo/manutenção de todas as ruas que encontram-se sem pavimentação asfáltica na Chácara Santa Maria, a fim de nivelar as vias, tapar os buracos existentes e adequar o escoamento das águas da chuva, pois tais locais encontram-se intransitáveis; Providências quanto ao recape asfáltico em toda a extensão da Rua Salmos, no Conjunto Dr. José dos Santos Rocha.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5972/requerimento_06_sessao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5972/requerimento_06_sessao_2019.docx</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5973/requerimento_de_sessao_07_-_2019_-_setima_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5973/requerimento_de_sessao_07_-_2019_-_setima_sessao.docx</t>
   </si>
   <si>
     <t>Requerimento nº 07 - 7ª sessão - 25 de março de 2019.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5974/requerimento_25_de_marco_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5974/requerimento_25_de_marco_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento 25 de março 2019</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5975/requerimento_n7-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5975/requerimento_n7-2019.doc</t>
   </si>
   <si>
     <t>7ªsessão ordinária</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5977/07o_sessao_ordinaria_25-03.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5977/07o_sessao_ordinaria_25-03.docx</t>
   </si>
   <si>
     <t>7ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5978/requerimento_007_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5978/requerimento_007_19.docx</t>
   </si>
   <si>
     <t>7ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5979/req.7.25.03.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5979/req.7.25.03.docx</t>
   </si>
   <si>
     <t>7ª SESSÃO / Requerimento 007/2019</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5981/requerimento_01_de_abril_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5981/requerimento_01_de_abril_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 01 de Abril de 2019</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5982/requerimento_004-_sessao_1o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5982/requerimento_004-_sessao_1o.docx</t>
   </si>
   <si>
     <t>8° sessão ordinária</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5983/requerimento_01_-_marco_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5983/requerimento_01_-_marco_2019.docx</t>
   </si>
   <si>
     <t>Requerimento 01 abril 2019</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5984/req.8.01.04_loapcew.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5984/req.8.01.04_loapcew.docx</t>
   </si>
   <si>
     <t>8ª SESSÃO / Requerimento 008/2019</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5985/req_008_solicitacao_redutor_velocidade_sto_anto_KTjhP8a.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5985/req_008_solicitacao_redutor_velocidade_sto_anto_KTjhP8a.pdf</t>
   </si>
   <si>
     <t>Providências quanto à substituição do parque infantil da Praça do Jardim Santo Antônio, que atualmente é de madeira e encontra-se sem condições de uso; Providências quanto à construção de redutor de velocidades na Rua Pedro Lovato, próximo à Academia ao Ar Livre, no Jardim Santo Antônio; Providências quanto à continuação da construção da calçada no entorno do fundo de vale do Conjunto Cambé V; Providências quanto à fiscalização e orientação de ambulantes localizados na Rua Belo Horizonte, próximo ao Terminal Urbano de Transporte Coletivo, no que tange à ocupação da calçada para comercialização de produtos, dificultando o trânsito de pedestres; Providências quanto à fiscalização e orientação de ambulantes que atuam na Feira Matutina, realizada todas as quintas-feiras, no pátio da Igreja Matriz, a fim de que regularizem sua situação junto ao Município.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5986/08o_sessao_ordinaria_01-04.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5986/08o_sessao_ordinaria_01-04.docx</t>
   </si>
   <si>
     <t>8º Sessão Ordinária</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5987/requerimento_de_sessao_08_-_2019_-_oitava_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5987/requerimento_de_sessao_08_-_2019_-_oitava_sessao.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 8 - 8ª  SESSÃO 01 DE ABRIL DE 2019</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5988/requerimento_008_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5988/requerimento_008_19.docx</t>
   </si>
   <si>
     <t>8ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5989/requerimento_8_sessao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5989/requerimento_8_sessao_2019.docx</t>
   </si>
   <si>
     <t>Requerimento da 8°sessão ordinária .</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5994/req.9.08.04.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5994/req.9.08.04.docx</t>
   </si>
   <si>
     <t>9ª SESSÃO /   Requerimento 09/2019</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5996/req_009_solicitacao_limpeza_de_bueiro.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5996/req_009_solicitacao_limpeza_de_bueiro.pdf</t>
   </si>
   <si>
     <t>Providências quanto à limpeza dos bueiros em toda a extensão do Jardim Esperança, especialmente na Rua da Fraternidade, uma vez que o acúmulo de sujeira tem causado entupimento e transtornos aos moradores da região. Providências quanto à limpeza e manutenção do prédio público localizado na Rua Presidente Kenedy n° 132. Providências quanto a regularização da coleta de galhos e entulhos no Conjunto Habitacional Waldomiro Gomes (Cambé III).</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5998/requerimento_005-_sessao_1o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5998/requerimento_005-_sessao_1o.docx</t>
   </si>
   <si>
     <t>9° sessão ordinária</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5999/requerimento_de_sessao_09_-_2019_-_nona__sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5999/requerimento_de_sessao_09_-_2019_-_nona__sessao.docx</t>
   </si>
   <si>
     <t>Requerimento nº. 09/2019 - DA NONA SESSÃO</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6000/09o_sessao_ordinaria_08-04.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6000/09o_sessao_ordinaria_08-04.docx</t>
   </si>
   <si>
     <t>9º Sessão Ordinária</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6001/requerimento_n9-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6001/requerimento_n9-2019.doc</t>
   </si>
   <si>
     <t>9ªsessão ordinária</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6002/requerimento_9_sessao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6002/requerimento_9_sessao_2019.docx</t>
   </si>
   <si>
     <t>Requerimento 9° sessão ordinária</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6003/requerimento_009_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6003/requerimento_009_19.docx</t>
   </si>
   <si>
     <t>9ªSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6006/req_010_solicitacao_semaforo_equador_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6006/req_010_solicitacao_semaforo_equador_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à instalação de um temporizador no semáforo da Rua Equador com Rua Belo Horizonte, no Centro, para que os pedestres possam atravessar a rua com tranquilidade e segurança. Providências quanto à padronização das calçadas do Município, em especial nas ruas onde encontram-se estabelecimentos comerciais, a fim de que obedeçam os critérios de acessibilidade, facilitando a mobilidade de pessoas, caracterizando e promovendo as ruas comerciais, bem como propiciando a prevenção de acidentes. Providências quanto à disponibilização para a população de sacos plásticos para resíduos recicláveis.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6009/requerimento_10-2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6009/requerimento_10-2019.docx</t>
   </si>
   <si>
     <t>10ªsessão ordinária</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6010/requerimento_15_de_abril_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6010/requerimento_15_de_abril_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento 15 de abril. 2019</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6011/requerimento_n10-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6011/requerimento_n10-2019.doc</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6012/requerimento_10_sessao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6012/requerimento_10_sessao_2019.docx</t>
   </si>
   <si>
     <t>Requerimento 10 Sessão</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6013/requerimento_de_sessao_10_-_2019_-_decima__sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6013/requerimento_de_sessao_10_-_2019_-_decima__sessao.docx</t>
   </si>
   <si>
     <t>Requerimento nº. 10/2019 - DA DECIMA SESSÃO</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6014/10o_sessao_ordinaria_15-04.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6014/10o_sessao_ordinaria_15-04.docx</t>
   </si>
   <si>
     <t>10º Sessão Ordinária</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6015/requerimento_010_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6015/requerimento_010_19.docx</t>
   </si>
   <si>
     <t>10ªSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6018/requerimento_10-2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6018/requerimento_10-2019.docx</t>
   </si>
   <si>
     <t>10ºsessão ordinária</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6021/requerimento_sessao_11o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6021/requerimento_sessao_11o.docx</t>
   </si>
   <si>
     <t>11ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6022/req.11.22.04.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6022/req.11.22.04.docx</t>
   </si>
   <si>
     <t>11ª SESSÃO Requerimento 11/2019</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6023/requerimento_22_de_abril__de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6023/requerimento_22_de_abril__de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 22 de Abril de 2019</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6024/11o_sessao_ordinaria_22-04.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6024/11o_sessao_ordinaria_22-04.docx</t>
   </si>
   <si>
     <t>11º Sessão Ordinária</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6025/requerimento_011_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6025/requerimento_011_19.docx</t>
   </si>
   <si>
     <t>11ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6026/req_011_solicitacao_melhorias_pontos_onibus_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6026/req_011_solicitacao_melhorias_pontos_onibus_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à melhorias nos pontos de ônibus, localizados em nosso Município, no que tange à: pintura, manutenção das coberturas e bancos, colocação de lixeiras, construção de calçadas, limpeza e implantação de rampa de acesso para pessoas com dificuldades de locomoção nas proximidades dos pontos; Providências quanto à adequação de sinalização viária, pintura de faixas e colocação de olho de gato para sinalizar as curvas até o KM 12, da Estrada da Prata; Providências quanto à regularização da coleta de lixo orgânico, bem como a de galhos e entulhos no Jardim Nova Cambé, Jardim Alvorada, Cambé II, Jardim Tarobá, Jardim Vila Rica, em especial na Rua Governadores Gerais e no Jardim Casa Grande em especial na Rua Estoril.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6030/requerimento_11o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6030/requerimento_11o.docx</t>
   </si>
   <si>
     <t>Requerimento 11º</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6031/requerimento_11o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6031/requerimento_11o.docx</t>
   </si>
   <si>
     <t>Requerimento nº. 11/2019 - DA DECIMA PRIMEIRA SESSÃO</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6032/requerimento_n11-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6032/requerimento_n11-2019.doc</t>
   </si>
   <si>
     <t>11ª sessão ordinária</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6034/requerimento_03_faixa__de_pedestre.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6034/requerimento_03_faixa__de_pedestre.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO PINTURA FAIXA PEDESTRE</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6035/requerimento_sessao_12o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6035/requerimento_sessao_12o.docx</t>
   </si>
   <si>
     <t>12ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6036/requerimento_012_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6036/requerimento_012_19.docx</t>
   </si>
   <si>
     <t>12ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6037/req_012_solicitacao_mata_escoteiros_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6037/req_012_solicitacao_mata_escoteiros_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à abertura de edital para empresas adotarem a Mata dos Escoteiros por meio do Programa Amigo da Praça; Providências quanto à colocação de lixeiras nos quarteirões próximos à Santa Casa de Misericórdia. Solicita também o plantio de árvores no local.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6041/req.12.29.04.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6041/req.12.29.04.docx</t>
   </si>
   <si>
     <t>12° SESSÃO / REQUERIMENTO 12/2019</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6042/requerimento_de_sessao_12_-_2019_-decima_segun_6R8uEtq.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6042/requerimento_de_sessao_12_-_2019_-decima_segun_6R8uEtq.docx</t>
   </si>
   <si>
     <t>Requerimento nº. 12/2019 - DA DECIMA SEGUNDA SESSÃO</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6043/requerimento_29_de_abril_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6043/requerimento_29_de_abril_de_2019.doc</t>
   </si>
   <si>
     <t>Requerimento de 29 de Abril de 2019</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6044/requerimento_12.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6044/requerimento_12.docx</t>
   </si>
   <si>
     <t>Requerimento 12º</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6045/12o_sessao_ordinaria_27-04.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6045/12o_sessao_ordinaria_27-04.docx</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6054/requerimento__06_de_maio_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6054/requerimento__06_de_maio_de_2019.doc</t>
   </si>
   <si>
     <t>Requerimento 06/05/2019</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6055/req_013_solicitacao_notificacao_limpeza_terrenos.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6055/req_013_solicitacao_notificacao_limpeza_terrenos.pdf</t>
   </si>
   <si>
     <t>Providências quanto à notificação dos proprietários para limpeza e manutenção de seus terrenos, nos termos da Lei Complementar nº 043, de 04 de Abril de 2019.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6057/requerimento_de_sessao_13_-_2019_-decima_terce_qZRd3jj.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6057/requerimento_de_sessao_13_-_2019_-decima_terce_qZRd3jj.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 13 - 2019 -Decima Terceira  Sessão</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6058/req.13.06.05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6058/req.13.06.05.docx</t>
   </si>
   <si>
     <t>13ª SESSÃO / Requerimento 13/2019</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6059/requerimento_n13-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6059/requerimento_n13-2019.doc</t>
   </si>
   <si>
     <t>13ª sessão ordinária</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6060/requerimento_013_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6060/requerimento_013_19.docx</t>
   </si>
   <si>
     <t>13ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6061/requerimento_sessao_13o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6061/requerimento_sessao_13o.docx</t>
   </si>
   <si>
     <t>13a Sessão Ordinária</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6062/requerimento_13_eXsS6VB.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6062/requerimento_13_eXsS6VB.pdf</t>
   </si>
   <si>
     <t>Requerimento 13º Sessão Ordinária_x000D_
 _x000D_
 1-	Retirada de entulhos nas ruas:_x000D_
 - Antônio Dias Adorno_x000D_
 - Domingos Jorge Velho_x000D_
 - Nilo Peçanha_x000D_
 - Paschoal Moreira Cabral_x000D_
 - Mandaguari_x000D_
 - João Marquezi_x000D_
 2-	Sinalização viária na Marginal da PR 445 entre as ruas Mar. Eurico Gaspar Dutra e Nilo Peçanha e Antônio Raposo Tavares_x000D_
 3-	Pavimentação asfáltica nas ruas:_x000D_
 - Toda extensão da Rua Egídio Fadel e Vital Brasil entre os números 230 até 338 no Parque Manela_x000D_
 4-	Reforma Centros Comunitários dos Jardins Silvino e Josiane_x000D_
 5-	Iluminação na Academia ao Ar Livre da Rua Antônio Raposo Tavares no Jardim Ana Eliza I e manutenção da Academia ao Ar Livre do Jardim Ecoville.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6063/13o_sessao_ordinaria_06-05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6063/13o_sessao_ordinaria_06-05.docx</t>
   </si>
   <si>
     <t>13ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6067/req_014_solicitacao_temporizador_semaforo_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6067/req_014_solicitacao_temporizador_semaforo_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à instalação de um temporizador no semáforo localizado no cruzamento das Avenidas Canadá com Brasil, no Centro, para que os pedestres possam atravessar a rua com tranquilidade e segurança. Providências quanto à limpeza de todos os bueiros localizados no Jardim Monte Alto, em especial aqueles que se encontram na Rua Serra do Piquiri. Providências quanto à poda de levante de todas as árvores localizadas na rua de paralelepípedos, atrás do Estádio Municipal José Garbelini, que dá acesso ao Conjunto Habitacional Antônio Euthymio Casaroto. Providências quanto à limpeza e manutenção da Praça Getúlio Vargas, em especial nos dias em que ocorre a Feira da Lua, pois o local encontra-se sujo e em mau estado de conservação. Providências quanto à análise técnica para implantação de mais um redutor de velocidade na Rua México, no trecho compreendido entre as Ruas Tchecoslováquia e Grécia, em específico na confluência com a Rua de acesso ao Jardim Portal do Lago, uma vez que os veículos trafegam em alta velocidade, causando risco iminente de acidentes.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6068/requerimento_13_de_maio_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6068/requerimento_13_de_maio_de_2019.doc</t>
   </si>
   <si>
     <t>Requerimento de 13 de Maio de 2019</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6069/requerimento_sessao_14o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6069/requerimento_sessao_14o.docx</t>
   </si>
   <si>
     <t>14ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6072/requerimento_14_sessao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6072/requerimento_14_sessao_2019.docx</t>
   </si>
   <si>
     <t>Requerimento 14 sessão.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6073/14o_sessao_ordinaria_13-05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6073/14o_sessao_ordinaria_13-05.docx</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6075/requerimento_n14-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6075/requerimento_n14-2019.doc</t>
   </si>
   <si>
     <t>14ªsessão ordinária</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6076/requerimento_de_sessao_14_-_2019_-decima_quart_eSZJCnB.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6076/requerimento_de_sessao_14_-_2019_-decima_quart_eSZJCnB.docx</t>
   </si>
   <si>
     <t>Requerimento nº. 14/2019</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6077/req.14.13.05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6077/req.14.13.05.docx</t>
   </si>
   <si>
     <t>14ª SESSÃO / Requerimento 14/2019.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6078/requerimento_014_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6078/requerimento_014_19.docx</t>
   </si>
   <si>
     <t>14ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6080/req_015_solicitacao_redutor_velocidade_raminell_RPRr60P.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6080/req_015_solicitacao_redutor_velocidade_raminell_RPRr60P.pdf</t>
   </si>
   <si>
     <t>Providências quanto à análise técnica para implantação de mais um redutor de velocidade na Av.: Antônio Raminelli, no trecho compreendido entre as Ruas Antônio Mantovani e Maria Jacomel Pacola, no Jardim Ana Rosa, sentido bairro-PR445, uma vez que os veículos trafegam em alta velocidade no local, causando constantes acidentes; Providências quanto à retirada de lixo, galhos e entulhos, bem como limpeza e manutenção das Ruas Bom Sucesso, na Vila Mesquita; Miami, no Jardim Flórida; e em toda extensão do Parque São Francisco e suas imediações, considerando que o acúmulo de lixo propicia a proliferação de focos de dengue; Providências quanto à retirada de galhos em toda a extensão do Jardim Santa Isabel, em especial na Rua Nossa Senhora Auxiliadora.</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6081/requerimento_n15-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6081/requerimento_n15-2019.doc</t>
   </si>
   <si>
     <t>15ªsessão ordinária</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6082/requerimento_de_sessao_15_-_2019_-decima_quint_Cu8eljM.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6082/requerimento_de_sessao_15_-_2019_-decima_quint_Cu8eljM.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 15 - 2019 -Decima Quinta  Sessão</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6083/requerimento_15_sessao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6083/requerimento_15_sessao_2019.docx</t>
   </si>
   <si>
     <t>Requerimento.</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6084/requerimento_sessao_15o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6084/requerimento_sessao_15o.docx</t>
   </si>
   <si>
     <t>15ª Sessão</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6085/15o_sessao_ordinaria_20-05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6085/15o_sessao_ordinaria_20-05.docx</t>
   </si>
   <si>
     <t>15ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6086/requerimento_20_de_maio_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6086/requerimento_20_de_maio_de_2019.doc</t>
   </si>
   <si>
     <t>Requerimento de 20 de maio de 2019</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6087/req.15.20.05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6087/req.15.20.05.docx</t>
   </si>
   <si>
     <t>15ª SESSÃO /Requerimento 15/2019</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6088/requerimento_015_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6088/requerimento_015_19.docx</t>
   </si>
   <si>
     <t>15ªSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6094/req_016_solicitacao_adocao_praca_rodoviaria_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6094/req_016_solicitacao_adocao_praca_rodoviaria_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à abertura de edital para empresas adotarem a Praça localizada na Av.: Brasil, ao lado do Terminal Rodoviário, por meio do Programa Amigo da Praça, com a finalidade de proporcionar aos moradores daquela região um espaço de lazer adequado; Providências quanto à abertura de edital para empresas adotarem a Praça localizada na Rua João André, com as Ruas José Leopoldino Rossi e Antônio Rasteiro, no Jardim Vila Rica, por meio do Programa Amigo da Praça, a fim de que o local seja revitalizado, podendo ser utilizado pela população como mais uma opção de lazer em nossa Cidade; Providências quanto à elaboração de projeto para a revitalização do Terminal Rodoviário de nosso Município, localizado na Av.: Brasil, a fim de que o espaço seja melhor aproveitado em prol da comunidade, uma vez que, no momento, encontra-se subutilizado; Providências quanto à readequação dos quebra-molas localizados na Rua Belo Horizonte, no trecho compreendido entre as Ruas Equador e Pará, no Centro.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6095/requerimento_sessao_16o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6095/requerimento_sessao_16o.docx</t>
   </si>
   <si>
     <t>16ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6096/requerimento_de_27_de_maio_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6096/requerimento_de_27_de_maio_de_2019.doc</t>
   </si>
   <si>
     <t>Requerimento de 27 de Maio de 2019</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6097/requerimento_16.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6097/requerimento_16.docx</t>
   </si>
   <si>
     <t>Requerimento 16º</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6098/requerimento_de_sessao_16_-_2019_-decima_sexta__sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6098/requerimento_de_sessao_16_-_2019_-decima_sexta__sessao.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 16 - 2019 -Decima Sexta  Sessão</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6099/requerimento_no16-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6099/requerimento_no16-2019.doc</t>
   </si>
   <si>
     <t>16ªsessão ordinária</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6100/16o_sessao_ordinaria_27-05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6100/16o_sessao_ordinaria_27-05.docx</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6101/requerimento_016_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6101/requerimento_016_19.docx</t>
   </si>
   <si>
     <t>16º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6102/requerimento_16o_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6102/requerimento_16o_sessao.docx</t>
   </si>
   <si>
     <t>16º sessão</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6105/req_017_solicitacao_limpeza_galerias_alvorada_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6105/req_017_solicitacao_limpeza_galerias_alvorada_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à manutenção das galerias de águas pluviais localizadas em toda extensão da Rua Belo Horizonte, bem como na Av.: Roberto Conceição, em especial nos trechos compreendidos nas proximidades do Colégio Olavo Bilac e da Unidade da COPEL e entre a Av.: Inglaterra e Rua Brasília, a fim de melhorar a drenagem naqueles locais, pois, em períodos chuvosos, ocorre o empoçamento de água, causando transtorno aos moradores, comerciantes e pessoas que ali transitam; Providências quanto à elaboração de estudo técnico para adequação viária da Rua Esperança, no trecho compreendido entre as Ruas Santo Cassaro e Genésio Geraldo dos Santos, no que tange à utilização da marginal de acesso aos condomínios existentes como via de trânsito de veículos no sentido BR369 – Av.: Roberto Conceição, bem como a readequação viária do acesso aos Jardins Morumbi e Maria Flora pela Rua Esperança, com implantação de rotatória, uma vez que o aumento do número de veículos vem causando transtornos e insegurança aos moradores que se utilizam daquela via, em especial aos pedestres; Providências quanto à fiscalização no que tange à queima de lixo e entulhos no Jardim Ana Rosa, em especial na Rua Caetano Sitta, próximo à mata, uma vez que a fumaça e a fuligem produzidas pelas queimadas tem ocasionado transtornos e problemas de saúde aos moradores.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6106/requerimento_03_de_junho_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6106/requerimento_03_de_junho_de_2019.doc</t>
   </si>
   <si>
     <t>Requerimento de 03 de Junho de 2019</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6107/requerimento_de_sessao_17_-_2019_-decima_setim_VNl1nVS.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6107/requerimento_de_sessao_17_-_2019_-decima_setim_VNl1nVS.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 17 - 2019 -Decima Setima  Sessão</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6108/requerimento_17.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6108/requerimento_17.docx</t>
   </si>
   <si>
     <t>17ª sessãoordinária</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6109/requerimento_sessao_17o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6109/requerimento_sessao_17o.docx</t>
   </si>
   <si>
     <t>17º Sessão Ordinária</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6110/requerimento_17.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6110/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Requerimento 17º Sessão Ordinária_x000D_
 _x000D_
 1.	Com urgência à pedido dos moradores do Jardim Silvino, a reforma e ampliação da Escola Municipal Santos Dumont._x000D_
 2.	Construção de uma Arena Multiuso no Jardim Silvino._x000D_
 3.	Reforma e ampliação com urgência da UBS do Jardim Silvino._x000D_
 4.	Contratação com urgência de Pediatras e Ginecologistas para as UBS e UPA no Município;_x000D_
 5.	Limpeza, conservação e tomar devidas providências com moradias irregulares no fundo de vale do Jardim Silvino.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6111/requerimento_no17-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6111/requerimento_no17-2019.doc</t>
   </si>
   <si>
     <t>17ªsessão ordinária</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6113/requerimento_017_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6113/requerimento_017_19.docx</t>
   </si>
   <si>
     <t>17ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6114/17o_sessao_ordinaria_03-06.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6114/17o_sessao_ordinaria_03-06.docx</t>
   </si>
   <si>
     <t>17ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6115/requerimento_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6115/requerimento_18.docx</t>
   </si>
   <si>
     <t>Requerimento 18ª sessão ordinária 2019</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6116/requerimento_no18-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6116/requerimento_no18-2019.doc</t>
   </si>
   <si>
     <t>18ªsessão ordinária</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6117/requerimento_10_de_junho_de_2019_recuperacao_automatica.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6117/requerimento_10_de_junho_de_2019_recuperacao_automatica.doc</t>
   </si>
   <si>
     <t>Requerimento de 10 de Junho de 2019</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6118/requerimento_de_sessao_18_-_2019_-decima_oitav_vMHLR9S.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6118/requerimento_de_sessao_18_-_2019_-decima_oitav_vMHLR9S.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 18 - 2019 -Decima Oitava  Sessão</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6119/18o_sessao_ordinaria_10-06.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6119/18o_sessao_ordinaria_10-06.docx</t>
   </si>
   <si>
     <t>18ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6120/req_018_solicitacao_banheiros_praca_getulio_var_qQvuBR5.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6120/req_018_solicitacao_banheiros_praca_getulio_var_qQvuBR5.pdf</t>
   </si>
   <si>
     <t>Providências quanto à reforma e manutenção dos banheiros públicos localizados na Praça Getúlio Vargas, pois os mesmos encontram-se deteriorados, sem condições para uso, exalando mal cheiro; Providências quanto à análise técnica para mudança da nomenclatura da Rua Félix Sheller, no trecho compreendido entre as Ruas Equador e João Pagnan, para Rua Genésio Dias Pires, no Jardim Santa Clara, uma vez que os moradores estão enfrentando problemas de localização pois no zoneamento da Cidade consta que a localidade tem por denominação Rua Félix Sheller e os próprios moradores, os aplicativos de localização, as placas de identificação de rua, bem como as agências dos Correios, informam que o trecho se denomina Rua Genésio Dias Pires.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6122/requerimento_sessao_18o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6122/requerimento_sessao_18o.docx</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6123/requerimento_18_sessao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6123/requerimento_18_sessao_2019.docx</t>
   </si>
   <si>
     <t>Requerimento 18 sessão.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6124/requerimento_018_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6124/requerimento_018_19.docx</t>
   </si>
   <si>
     <t>18ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6126/requerimento.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6126/requerimento.docx</t>
   </si>
   <si>
     <t>Requerimento 19</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6129/req_019_solicitacao_aumento_estacionamento_vans_RJbktDg.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6129/req_019_solicitacao_aumento_estacionamento_vans_RJbktDg.pdf</t>
   </si>
   <si>
     <t>Providências quanto à ampliação do número de vagas para estacionamento de transporte escolar, tanto na Rua da Independência quanto na Rua Buriti, próximo ao portão da Escola Municipal Alvorada; Providências quanto à adequação viária, no que tange a construção de rotatória, sinalização viária, tanto horizontal quanto vertical, inclusive com pintura de faixa para travessia de pedestres, no cruzamento das Ruas Curitiba com Professora Zelda C. Cursi Mastriani, no Jardim São Francisco; Providências quanto à manutenção do telhado do anfiteatro da Praça CEU, localizada na Rua Genésio Geraldo dos Santos, 451, no Jardim Tarobá, uma vez que tem ocorrido infiltrações e gotejamento no local, prejudicando os frequentadores do local; Providências quanto à abertura de edital para empresas adotarem, por meio do Programa Amigo da Praça, as Praças: do Jardim Morumbi, localizada na Rua do Ipiranga; do Jardim Santo Antônio, localizada na Av.: Pedro Lovato; e do Jardim Nova Cambé, localizada na Rua Fazenda Santa Lina, com a finalidade de revitalizar e cuidar dos referidos locais, proporcionando aos moradores daquelas regiões espaços de lazer adequados.</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6130/requerimento_19sessao_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6130/requerimento_19sessao_2019.docx</t>
   </si>
   <si>
     <t>Requerimento 19 sessao.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6131/requerimento_17_de_junho.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6131/requerimento_17_de_junho.doc</t>
   </si>
   <si>
     <t>requerimento 17 de Junho 2019</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6132/requerimento_sessao_19o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6132/requerimento_sessao_19o.docx</t>
   </si>
   <si>
     <t>19ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6133/requerimento_019_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6133/requerimento_019_19.docx</t>
   </si>
   <si>
     <t>19ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6134/requerimento_no19-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6134/requerimento_no19-2019.doc</t>
   </si>
   <si>
     <t>19ªsessão ordinária</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6135/19o_sessao_ordinaria_17-06.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6135/19o_sessao_ordinaria_17-06.docx</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6136/requerimento_de_sessao_19_-_2019_-decima_nona__sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6136/requerimento_de_sessao_19_-_2019_-decima_nona__sessao.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 19 - 2019 -Decima Nona  Sessão</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6137/req_020_solicitacao_rotatoria_terra_vermelha_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6137/req_020_solicitacao_rotatoria_terra_vermelha_e_outros.pdf</t>
   </si>
   <si>
     <t>Considerando o Requerimento Verbal formulado em 03 de Dezembro de 2018, reitero o pedido de providências quanto a construção de rotatória e adequação na via pública de acesso aos Conjuntos Nova Cambé e Terra Vermelha, uma vez que existe no local perigo iminente de acidentes; Providências quanto ao recolhimento de galhos e inservíveis em toda a extensão do Conjunto Habitacional José dos Santos Rocha, em especial na Rua Provérbios; Providências quanto à notificação dos proprietários dos terrenos compreendidos entre as Ruas Abílio Lini e Professora Mariana S. Muniz, a fim de que efetuem a limpeza de seus terrenos, uma vez que apresentam mato alto, propiciando a proliferação de insetos; Providências quanto à análise técnica do procedimento de triagem realizado na UPA e na Unidade de Atendimento 24H de nosso Município, a fim de que sejam implantadas melhorias no atendimento à população.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6138/requerimento_de_sessao_20_-_2019_-vigecima__sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6138/requerimento_de_sessao_20_-_2019_-vigecima__sessao.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 20 - 2019 -Vigecima  Sessão</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6139/req.19.24.06.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6139/req.19.24.06.docx</t>
   </si>
   <si>
     <t>20º SESSÃO / Requerimento 20/2019</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6140/requerimento_20.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6140/requerimento_20.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 20º</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6141/requerimento_de_24_de_junho_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6141/requerimento_de_24_de_junho_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 24 de Junho de 2019</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6142/requerimento_sessao_20o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6142/requerimento_sessao_20o.docx</t>
   </si>
   <si>
     <t>20ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6143/20o_sessao_ordinaria_24-06.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6143/20o_sessao_ordinaria_24-06.docx</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6144/requerimento_020_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6144/requerimento_020_19.docx</t>
   </si>
   <si>
     <t>20ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6145/requerimentono20-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6145/requerimentono20-2019.doc</t>
   </si>
   <si>
     <t>20ª sessão ordinária</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6147/req_021_solicitacao_rocagem_nossa_terra_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6147/req_021_solicitacao_rocagem_nossa_terra_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto a notificação dos proprietários dos terrenos particulares localizados na Rua Pedro Radigonda, no trecho compreendido entre as Ruas Vitório Frasson e Júlio Simões, no Jardim Nossa Terra, para que realizem a roçagem e manutenção de seus lotes, pois o mato alto e o acúmulo de lixo e entulhos tem propiciando a proliferação de insetos; Providências quanto à revitalização de área pública localizada na Rua Orlando Delgado Sanches, entre as Ruas Vitório Frasson e Orlando Frasson, no Jardim Nossa Terra, no que tange a construção de calçada no entorno do lote; plantio de flores e árvores; e instalação de Academia ao Ar Livre e Parque Infantil, proporcionando aos moradores daquela região um local adequado de lazer; Providências quanto a realização de estudo técnico para adequação viária da Estrada do Bratislava, em especial no entroncamento com as Ruas Três e Manacás, uma vez que há relatos de que os veículos desenvolvem alta velocidade naquele local, e a visibilidade dos motoristas que cruzam a Estrada do Bratislava fica prejudicada pelas plantações ao longo da via, apresentando riscos de acidentes; Providências quanto a substituição da iluminação pública em toda extensão da Vila Mesquita, em especial na Rua Bom Sucesso.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6148/requerimento_sessao_21o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6148/requerimento_sessao_21o.docx</t>
   </si>
   <si>
     <t>21ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6149/requerimento_no21-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6149/requerimento_no21-2019.doc</t>
   </si>
   <si>
     <t>21ªsessão ordinária</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6150/requerimento_21o_sessao_01_de_julho__de_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6150/requerimento_21o_sessao_01_de_julho__de_2019.docx</t>
   </si>
   <si>
     <t>Requerimento  21º sessão</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6151/21o_sessao_ordinaria_01-07.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6151/21o_sessao_ordinaria_01-07.docx</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6152/requerimento_de_sessao_21_-_2019_-vigecima_pri_tgbDzvi.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6152/requerimento_de_sessao_21_-_2019_-vigecima_pri_tgbDzvi.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 21 - 2019 -Vigecima Primeira  Sessão</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6153/req.21.01.07.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6153/req.21.01.07.docx</t>
   </si>
   <si>
     <t>21º SESSÃO / REQUERIMENTO 21/2019</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6154/requerimento01_de_julho_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6154/requerimento01_de_julho_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 01 de Julho de 2019</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6155/requerimento_021_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6155/requerimento_021_19.docx</t>
   </si>
   <si>
     <t>21ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6164/requerimento_no22-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6164/requerimento_no22-2019.doc</t>
   </si>
   <si>
     <t>22ªsessão ordinária</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6165/requerimento_8_de_julho_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6165/requerimento_8_de_julho_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 08 de Julho de 2019</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6166/req_022_solicitacao_erradicacao_arvore_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6166/req_022_solicitacao_erradicacao_arvore_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à erradicação da árvore localizada na Rua França, esquina com a Av.: Canadá, uma vez que apresenta infestação de cupins e, por ser muito grande, suas raízes quebraram toda a calçada, provocando acidentes com os pedestres, em especial idosos, que transitam pelo local; Providências quanto à readequação da iluminação pública da Rua Sebastião dos Santos de Jesus, no Jardim Tarobá, pois a via encontra-se muito escura, ocasionando transtornos aos moradores e àqueles que por ali transitam; Providências quanto ao recolhimento de galhos e entulhos na Rua Nápolis, esquina com Rua Bento Munhoz da Rocha Neto, no Residencial Monte Castelo; Providências quanto à análise técnica dos padrões de qualidade acerca do recape asfáltico que está sendo realizado na Rua Bento Munhoz da Rocha Neto, no Residencial Castelo Branco.</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6167/22o_sessao_ordinaria_08-07.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6167/22o_sessao_ordinaria_08-07.docx</t>
   </si>
   <si>
     <t>22ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6168/req.22.08.07.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6168/req.22.08.07.docx</t>
   </si>
   <si>
     <t>22ª SESSÃO/ Requerimento 22</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6169/requerimento_de_sessao_22_-_2019_-vigecima_seg_amBcdO4.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6169/requerimento_de_sessao_22_-_2019_-vigecima_seg_amBcdO4.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 22 - 2019 -Vigecima Segunda  Sessão</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6170/requerimento_sessao_22o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6170/requerimento_sessao_22o.docx</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6171/requerimento_cbuq.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6171/requerimento_cbuq.docx</t>
   </si>
   <si>
     <t>Recapeamento CBUQ</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6172/requerimento_22o_sessao_08_de_julho__de_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6172/requerimento_22o_sessao_08_de_julho__de_2019.docx</t>
   </si>
   <si>
     <t>Requerimento 22° sessão</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6174/requerimento_022_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6174/requerimento_022_19.docx</t>
   </si>
   <si>
     <t>22ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6175/requerimento15_de_julho_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6175/requerimento15_de_julho_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 15 de Julho de 2019</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6176/req_023_solicitacao_desobstrucao_linha_ferrea_cateto.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6176/req_023_solicitacao_desobstrucao_linha_ferrea_cateto.pdf</t>
   </si>
   <si>
     <t>Providências quanto à resolução do problema dos trens que estacionam no porto seco para carga e descarga, obstruindo a passagem para a Estrada do Cateto e também o acesso para o Conjunto Habitacional Antônio Euthymio Casaroto, impedindo trânsito de veículos e pedestres, causando transtornos aos moradores daquela região.</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6178/requerimento_023_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6178/requerimento_023_19.docx</t>
   </si>
   <si>
     <t>23ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6179/req.23.15.07.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6179/req.23.15.07.docx</t>
   </si>
   <si>
     <t>23ª SESSÃO/ Requerimento 23/2019</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6182/23o_sessao_ordinaria_15-07.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6182/23o_sessao_ordinaria_15-07.docx</t>
   </si>
   <si>
     <t>23ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6183/requerimento_de_sessao_23_-_2019_-vigecima_ter_P7dQTU4.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6183/requerimento_de_sessao_23_-_2019_-vigecima_ter_P7dQTU4.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 23 - 2019 -Vigecima Terceiro  Sessão</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6184/requerimento_23_sessao_15_de_julho__de_2019.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6184/requerimento_23_sessao_15_de_julho__de_2019.docx</t>
   </si>
   <si>
     <t>Requerimento 23º sessão.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6185/requerimento_sessao_23o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6185/requerimento_sessao_23o.docx</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6187/req_024_solicitacao_recolhimento_galhos_miguel__zh1zRYe.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6187/req_024_solicitacao_recolhimento_galhos_miguel__zh1zRYe.pdf</t>
   </si>
   <si>
     <t>Providências quanto ao recolhimento de galhos e entulhos na Rua Miguel Almeida Costa Viscaino, no Conjunto Habitacional Antônio Euthymio Casaroto; Providências quanto à poda de levante das árvores localizadas no entorno da UBS do Conjunto Cristal; Providências quanto à substituição da iluminação pública por lâmpadas de LED, em toda extensão do Parque Manella; Providências quanto à regularização da coleta de lixo, no Parque Manella, em especial na Rua Alvarenga Peixoto; Providências quanto à realização de recape asfáltico em toda a extensão da Rua Gralha Azul, em especial no trecho compreendido entre a Rua Azulão e o final da via, no Cambé III. Na impossibilidade, seja realizado tapa buracos emergencial no referido local.</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6188/requerimento_no24-2019_verbal.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6188/requerimento_no24-2019_verbal.doc</t>
   </si>
   <si>
     <t>24º sessão ordinária</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6189/requerimento_05_de_agosto_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6189/requerimento_05_de_agosto_de_2019.doc</t>
   </si>
   <si>
     <t>Requerimento de 05 de Agosto de 2019</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6190/requerimento_de_sessao_24_-_2019_-vigecima_qua_TVjCy3g.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6190/requerimento_de_sessao_24_-_2019_-vigecima_qua_TVjCy3g.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 24 - 2019 -Vigecima Quarta  Sessão</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6191/requerimento_24o_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6191/requerimento_24o_sessao.docx</t>
   </si>
   <si>
     <t>Requerimento 24º sessão</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6192/requerimento_rotatoria_maria_flora.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6192/requerimento_rotatoria_maria_flora.docx</t>
   </si>
   <si>
     <t>Requerimento agosto 2019 Res Maria Flora</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6193/24o_sessao_ordinaria_05-08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6193/24o_sessao_ordinaria_05-08.docx</t>
   </si>
   <si>
     <t>24ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6194/requerimento_sessao_24o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6194/requerimento_sessao_24o.docx</t>
   </si>
   <si>
     <t>24ª Sessão ordinária</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6195/requerimento_024_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6195/requerimento_024_19.docx</t>
   </si>
   <si>
     <t>24ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6196/req.24.05.08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6196/req.24.05.08.docx</t>
   </si>
   <si>
     <t>24ª SESSÃO / Requerimento  24/2019</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6201/requerimento_no25-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6201/requerimento_no25-2019.doc</t>
   </si>
   <si>
     <t>25ª sessão ordinária</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6202/requerimento_12_de_agosto_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6202/requerimento_12_de_agosto_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 12 de Agosto de 2019</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6203/req_025_solicitacao_regularizacao_de_coleta_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6203/req_025_solicitacao_regularizacao_de_coleta_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto a regularização da coleta de lixo em toda extensão da Rua Antônio Vicentin, em especial no trecho localizado entre as Ruas Nossa Senhora do Rocio e João Garla, uma vez que, há vários dias, vem ocorrendo o acúmulo de lixo nas residências; Providências quanto a revitalização do canteiro central da Avenida Antônio Raminelli, melhorando a sinalização viária horizontal e vertical e realizando estudo técnico para verificação de ampliação do número de vagas de estacionamento, por meio de recuo dos canteiros centrais; Providências quanto a verificação da qualidade de serviço do tapa buracos, realizado pela SANEPAR, na Rua Pará esquina com Estados Unidos, em frente ao  Instituto Nossa Senhora Auxiliadora – INSA, uma vez que os entulhos provenientes da obra foram jogados na calçada e não recolhidos até o presente momento, e o serviço executado pela concessionária não apresenta o mesmo padrão de qualidade da via; Providências quanto a realização de estudo técnico, a fim de que seja proibido o estacionamento de veículos pesados, no entorno do canteiro central em toda a extensão da Rua Curitiba; Providências quanto a sinalização viária horizontal e vertical na Rua João Garla, no trecho compreendido entre a Avenida Brasil e Rua Antônio Vicentin, uma vez que o local apresenta intenso tráfego de veículos pesados, com asfalto inadequado, acúmulo de sujeira e lixo, bem como empoçamento de água nos meios fios.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6205/25o_sessao_ordinaria_12-08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6205/25o_sessao_ordinaria_12-08.docx</t>
   </si>
   <si>
     <t>25ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6206/requerimento_25sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6206/requerimento_25sessao.docx</t>
   </si>
   <si>
     <t>Requerimento 25º sessão ordinária</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6207/req.25.12.08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6207/req.25.12.08.docx</t>
   </si>
   <si>
     <t>25ª SESSÃO / REQUERIMENTO 25/2019</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6208/requerimento_025_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6208/requerimento_025_19.docx</t>
   </si>
   <si>
     <t>25ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6209/requerimento_de_sessao_25_-_2019_-vigecima_qui_Z728bTE.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6209/requerimento_de_sessao_25_-_2019_-vigecima_qui_Z728bTE.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 25 - 2019 -Vigecima Quinta  Sessão</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6221/requerimento_no26-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6221/requerimento_no26-2019.doc</t>
   </si>
   <si>
     <t>26ªsessão ordinária</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6222/requerimento_19_de_agosto_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6222/requerimento_19_de_agosto_de_2019.doc</t>
   </si>
   <si>
     <t>Requerimento de 19 de Agosto de 2019</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6223/req_026_solicitacao_rocagem_jd_bela_vista_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6223/req_026_solicitacao_rocagem_jd_bela_vista_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto a notificação do proprietário do terreno particular localizado na Rua Tempra, esquina com Rua Santana, no Jardim Bela Vista, para que efetue a limpeza e conservação de seu lote; Providências quanto a adequação viária, no que tange a sinalização vertical e horizontal, inclusive com pintura de faixa de pedestres, na Avenida Canadá, nas esquinas com as Ruas Presidente Kennedy e Rio Grande do Norte; Providências quanto a adequação e organização viária, com aumento do número de vagas para o estacionamento de transporte escolar, na Rua Barão do Rio Branco, em especial em frente e nas proximidades da Escola Municipal Professor Jacídio Correia; Providências quanto a limpeza e manutenção de todas as ruas do Jardim São Francisco.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6224/requerimento_sessao_26o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6224/requerimento_sessao_26o.docx</t>
   </si>
   <si>
     <t>26ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6225/requerimento_de_sessao_26_-_2019_-vigecima_sex_ki4lnZ2.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6225/requerimento_de_sessao_26_-_2019_-vigecima_sex_ki4lnZ2.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 26 - 2019 -Vigecima Sexta  Sessão</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6226/26o_sessao_ordinaria_19-08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6226/26o_sessao_ordinaria_19-08.docx</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6227/requerimento_26sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6227/requerimento_26sessao.docx</t>
   </si>
   <si>
     <t>Requerimento 26º sessão ordinária</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6232/requerimento_026_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6232/requerimento_026_19.docx</t>
   </si>
   <si>
     <t>26º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6233/req.26.19.08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6233/req.26.19.08.docx</t>
   </si>
   <si>
     <t>26ª sessão / Requerimento 26/2019</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6234/req.27.26.08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6234/req.27.26.08.docx</t>
   </si>
   <si>
     <t>27ª SESSÃO / Requerimento 27/2019</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6236/req_027_solicitacao_envio_parecer_agnelo_deputa_eSoc0pO.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6236/req_027_solicitacao_envio_parecer_agnelo_deputa_eSoc0pO.pdf</t>
   </si>
   <si>
     <t>Providências quanto ao envio do documento em anexo a todos os Deputados Estaduais, a fim de que revejam o texto do Projeto de Lei nº 185/2019, que “proíbe o comércio físico ou digital de cães e gatos de estimação por pet shops, clínicas veterinárias e estabelecimentos comerciais similares, obriga-os a afixarem cartazes que facilitem e incentivem a adoção responsável de animais, determina a criação de cadastros municipais de comercio de animais - CMCA e dá outras providências”, minimizando o impacto que o mesmo causará para a criação e comércio de animais domésticos; Providências quanto a colocação de um bebedouro industrial, similar aos existentes em ginásios de esportes, na UPA do Jardim Tupi, haja vista que o bebedouro existente no local não é suficiente para atender a demanda dos usuários; Providências quanto a limpeza dos bueiros localizados na Rua Asa Norte, em especial os compreendidos no trecho entre a Av.: Santo Cassaro e Rua Genésio Geraldo dos Santos, no Cambé II.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6237/requerimento_no27-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6237/requerimento_no27-2019.doc</t>
   </si>
   <si>
     <t>27ª sessão ordinária</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6238/requerimento_sessao_27o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6238/requerimento_sessao_27o.docx</t>
   </si>
   <si>
     <t>27ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6239/27o_sessao_ordinaria_26-08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6239/27o_sessao_ordinaria_26-08.docx</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6240/requerimento_de_sessao_27_-_2019_-vigecima_set_KHWThzw.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6240/requerimento_de_sessao_27_-_2019_-vigecima_set_KHWThzw.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 27 - 2019 -Vigecima Setima  Sessão</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6241/requerimento_27sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6241/requerimento_27sessao.docx</t>
   </si>
   <si>
     <t>Requerimento 27° sessão ordinária</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6242/requerimento__26_de_agosto_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6242/requerimento__26_de_agosto_de_2019.doc</t>
   </si>
   <si>
     <t>26 de Agosto de 2019</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6243/requerimento_027_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6243/requerimento_027_19.docx</t>
   </si>
   <si>
     <t>27ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6248/req.28.02.09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6248/req.28.02.09.docx</t>
   </si>
   <si>
     <t>28ª SESSÃO / Requerimento 28/2019</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6249/req_028_solicitacao_fiscalizacao_e_sinalizacao_viaria.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6249/req_028_solicitacao_fiscalizacao_e_sinalizacao_viaria.pdf</t>
   </si>
   <si>
     <t>Providências quanto a fiscalização e sinalização viária vertical e horizontal no cruzamento da Rua Rio São Francisco com Avenida José Afonso dos Santos, pois está dificultando a saída dos professores e alunos da escola devido a carros estacionados irregularmente de acordo com a sinalização de trânsito local. Providências quanto a substituição dos bancos da UBS do Jardim São Paulo, visando a melhoria na estrutura física, proporcionado mais qualidade no atendimento, haja vista que muitos pacientes, em especial idosos, reclamam do desconforto ocasionado pelos assentos inadequados.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6250/requerimento_de_sessao_28_-_2019_-vigecima_oit_qGYUqCp.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6250/requerimento_de_sessao_28_-_2019_-vigecima_oit_qGYUqCp.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 28 - 2019 -Vigecima Oitava  Sessão</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6251/28o_sessao_ordinaria_02-09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6251/28o_sessao_ordinaria_02-09.docx</t>
   </si>
   <si>
     <t>28ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6252/requerimento_028_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6252/requerimento_028_19.docx</t>
   </si>
   <si>
     <t>28ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6253/requerimento_28sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6253/requerimento_28sessao.docx</t>
   </si>
   <si>
     <t>Requerimento 28º sessão ordinária</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6254/requerimento_no28-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6254/requerimento_no28-2019.doc</t>
   </si>
   <si>
     <t>28ª sessão ordinária</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6255/requerimento_02_setembro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6255/requerimento_02_setembro_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento 02 de setembro</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6258/req_029_solicitacao_reforma_quadra_sao_fco_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6258/req_029_solicitacao_reforma_quadra_sao_fco_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto a troca de iluminação e reforma geral, no que tange a pintura; substituição do alambrado; e manutenção dos vestiários, da quadra do Jardim São Francisco, localizada na Rua dos Caçadores nº 50, pois este espaço de lazer encontra-se em condições precárias e vêm sendo utilizado com frequência pela população; Providências quanto a limpeza e jardinagem do fundo de vale do Jardim Vô Zezinho, localizado na Rua Altino Gorni, uma vez que a revitalização do local inibirá o despejo de entulhos e propiciará bem-estar aos moradores daquela região.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6259/requerimento_no29-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6259/requerimento_no29-2019.doc</t>
   </si>
   <si>
     <t>29ªsessão ordinária</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6260/req.29.06.09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6260/req.29.06.09.docx</t>
   </si>
   <si>
     <t>29ª SESSÃO / Requerimento 29/2019</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6261/29o_sessao_ordinaria_09-09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6261/29o_sessao_ordinaria_09-09.docx</t>
   </si>
   <si>
     <t>29ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6262/requerimento_29sessao_ordinaria.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6262/requerimento_29sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>Requerimento 29°ordinária</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6263/requerimento_de_sessao_29_-_2019_-vigecima_non_Ptc2non.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6263/requerimento_de_sessao_29_-_2019_-vigecima_non_Ptc2non.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 29 - 2019 -Vigecima Nona  Sessão</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6264/requerimento_sessao_29o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6264/requerimento_sessao_29o.docx</t>
   </si>
   <si>
     <t>Sessão ordinária 29ª</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6267/requerimento_16_de_agosto_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6267/requerimento_16_de_agosto_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 16 de Agosto de 2019</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6268/requerimento_de_sessao_30_-_2019_-trigesima__sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6268/requerimento_de_sessao_30_-_2019_-trigesima__sessao.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 30 - 2019 -Trigésima  Sessão</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6269/requerimento_no30-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6269/requerimento_no30-2019.doc</t>
   </si>
   <si>
     <t>30ªsessão ordinária</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6270/req_030_solicitacao_motorista_creps_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6270/req_030_solicitacao_motorista_creps_e_outros.pdf</t>
   </si>
   <si>
     <t>1. Providências quanto a contratação de um motorista para realizar o transporte dos pacientes que utilizam os serviços do CREPS – Centro de Reabilitação e Promoção à Saúde, em especial os alunos e alunas da Hidroginástica, uma vez que tratam-se de pessoas idosas, em sua maioria com dificuldades de locomoção; 2. Providências quanto a verificação das luzes do Ginásio de Esportes João de Deus Almeida, pois há relatos de que encontram-se acesas constantemente, causando custo de energia desnecessário ao Município; 3. Providências para que a Secretaria de Trânsito realize um acompanhamento de todas as obras de intervenção viária que acontecem em nosso Município, a fim de sinalizar os locais nos quais os serviços serão efetuados, evitando problemas de tráfego urbano como os que ocorreram durante a intervenção da empresa responsável pelas linhas ferroviárias na passagem da Rua Carlos Sawade, a qual causou transtornos aos pedestres e motoristas que trafegaram pelas proximidades do local, uma vez que não havia sinalização ou orientação das obras que estavam sendo realizadas.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6274/30o_sessao_ordinaria_16-09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6274/30o_sessao_ordinaria_16-09.docx</t>
   </si>
   <si>
     <t>30º Sessão Ordinária</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6275/req.30.16.09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6275/req.30.16.09.docx</t>
   </si>
   <si>
     <t>30ª SESSÃO/ Requerimento 30/2019</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6276/requerimento_30sessao_ordinaria.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6276/requerimento_30sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>Requerimento 30º</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6277/requerimento_sessao_30o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6277/requerimento_sessao_30o.docx</t>
   </si>
   <si>
     <t>Sessão Ordinária nº 30/2019</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6283/requerimento_23_de_setembro__de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6283/requerimento_23_de_setembro__de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 23 de Setembro de 2019</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6284/requerimento_sessao_31o.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6284/requerimento_sessao_31o.pdf</t>
   </si>
   <si>
     <t>Requerimento Sessão Ordinário 31ª - Vereador Paulo Soares</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6285/requerimento_de_sessao_31_-_2019_-trigesima____2QsbqHg.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6285/requerimento_de_sessao_31_-_2019_-trigesima____2QsbqHg.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 31 - 2019 -Trigésima   Primeira Sessão</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6287/req_031_solicitacao_academia_ar_livre_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6287/req_031_solicitacao_academia_ar_livre_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à manutenção dos aparelhos da Academia ao Ar Livre localizada na Av.: Antônio Raminelli, esquina com a Rua Santo Antônio, no Jardim Santa Isabel; Providências quanto à abertura de edital para empresas adotarem a Praça localizada na Rua Emílio Barison e Rua João Torrezan, esquina com Rua Mendonça, por meio do Programa Amigo da Praça, buscando a revitalização do local a fim de propiciar aos munícipes uma área de lazer adequada; Providências quanto à colocação de um bebedouro no Centro Comunitário do Jardim São Paulo, a fim de atender a comunidade que frequenta as atividades realizadas no local.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6288/31o_sessao_ordinaria_23-09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6288/31o_sessao_ordinaria_23-09.docx</t>
   </si>
   <si>
     <t>31º Sessão Ordinária</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6289/req.31.23.09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6289/req.31.23.09.docx</t>
   </si>
   <si>
     <t>31ª SESSÃO / Requerimento 31/2019</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6290/requerimento_31sessao_ordinaria..docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6290/requerimento_31sessao_ordinaria..docx</t>
   </si>
   <si>
     <t>Requerimento 31° sessão ordinária</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6296/req_032_solicitacao_recape_asfaltico_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6296/req_032_solicitacao_recape_asfaltico_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à realização de recape asfáltico em toda a extensão da Rua Victório Luiz Rigobello, no Jardim Atlanta; Providências quanto à colocação de um ponto de ônibus coberto, com banco, na esquina da Rua França com a Rua dos Governadores Gerais, no Jardim Vila Rica, haja vista que muitos idosos aguardam pelo transporte coletivo no local; Providências quanto à construção de uma calçada ligando as Ruas Guaianazes e Serra Geral, facilitando o trânsito dos pedestres que atravessam de um bairro para outro; Providências quanto à limpeza do fundo de vale localizado na Rua Serra Geral, uma vez que há acúmulo de lixo e entulhos no local; Providências quanto à realização de varrição em toda a extensão da Rua Pio XII, na Vila Atalaia.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6297/requerimento_no32-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6297/requerimento_no32-2019.doc</t>
   </si>
   <si>
     <t>32ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6298/32o_sessao_ordinaria_30-09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6298/32o_sessao_ordinaria_30-09.docx</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6299/req.32.30.09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6299/req.32.30.09.docx</t>
   </si>
   <si>
     <t>32ªSESSÃO /Req 32/2019</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6300/requerimento_de_sessao_32_-_2019_-trigesima____jUM9P4N.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6300/requerimento_de_sessao_32_-_2019_-trigesima____jUM9P4N.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 32 - 2019 -Trigésima   Segunda Sessão</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6301/requerimento_30_de_setembro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6301/requerimento_30_de_setembro_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 30 de Setembro de 2019</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6302/requerimento_32sessao_ordinaria..docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6302/requerimento_32sessao_ordinaria..docx</t>
   </si>
   <si>
     <t>Requerimento 32° sessação ordinária .</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6303/requerimento_sessao_32o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6303/requerimento_sessao_32o.docx</t>
   </si>
   <si>
     <t>Requerimentos Gabinete Vereador Paulo Soares - 32ª Sessão Ordinária -</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6317/req_033_solicitacao_tapa_buracos_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6317/req_033_solicitacao_tapa_buracos_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto ao preenchimento com massa asfáltica em volta das tampas de bueiro localizadas na Rua Dinamarca, no trecho compreendido entre as Ruas Portugal e Espanha, uma vez que estão se formando valetas próximo ao meio fio, ocasionando acidentes com motoristas e pedestres; Providências quanto à realização de varrição em todas as ruas da região central de nosso Município; Providências quanto ao recape asfáltico da marginal da Av.: Francisco Delgado Sanches, no trecho compreendido entre a Av.: Beija-flor e o antigo IBC; Providências quanto à coleta de inservíveis em toda a extensão do Fundo de Vale do Jardim Santa Mônica; Providências quanto ao plantio de árvores na Rua Otto Gaertner, em frente ao prédio da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6318/requerimento_7_de_outubro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6318/requerimento_7_de_outubro_de_2019.doc</t>
   </si>
   <si>
     <t>Requerimento de 7 de Outubro de 2019</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6319/requerimento_de_sessao_33_-_2019_-trigesima__t_bSLV6jV.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6319/requerimento_de_sessao_33_-_2019_-trigesima__t_bSLV6jV.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 33 - 2019 -Trigésima  Terceira Sessão</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6320/33o_sessao_ordinaria_07-10.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6320/33o_sessao_ordinaria_07-10.docx</t>
   </si>
   <si>
     <t>33º Sessão Ordinária</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6321/requerimento_no33-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6321/requerimento_no33-2019.doc</t>
   </si>
   <si>
     <t>33ªsessão ordinária</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6322/requerimento_sessao_33o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6322/requerimento_sessao_33o.docx</t>
   </si>
   <si>
     <t>Requerimento Gabinete Paulo Soares - 33ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6323/requerimento_33sessao_ordinaria.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6323/requerimento_33sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>requerimento 33° sessão ordinária</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6324/req_034_solicitacao_limpeza_bueiros_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6324/req_034_solicitacao_limpeza_bueiros_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à limpeza dos bueiros localizados em toda extensão dos Jardins Alvorada, Residencial Cambé, Jardim São José, Vila Rica e Jardim Eldorado, em especial o bueiro localizado na esquina da Rua Brasília com Rua Itamaraty, e as galerias que captam as águas pluviais provenientes das vielas; Fortalecendo o pedido realizado por meio do Requerimento nº 05 de 13/02/2017, solicito providências quanto ao estudo para construção de Unidade Básica de Saúde – UBS, na região Noroeste da Cidade, atendendo aos moradores dos bairros: Cambé III, Conjunto Euthymio Casaroto, Conjunto Ulysses Guimarães, Jardim Vitória e adjacências.</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6325/requerimento_sessao_34o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6325/requerimento_sessao_34o.docx</t>
   </si>
   <si>
     <t>Requerimentos do Gabinete Vereador Paulo Soares 34ª Ordinária</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6327/34o_sessao_ordinaria_14-10.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6327/34o_sessao_ordinaria_14-10.docx</t>
   </si>
   <si>
     <t>34ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6328/req.33.14.10.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6328/req.33.14.10.docx</t>
   </si>
   <si>
     <t>34ª SESSÃO / Requerimento 33/2019</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6329/requerimento_de_sessao_34_-_2019_-trigesima__q_ZHpTt9g.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6329/requerimento_de_sessao_34_-_2019_-trigesima__q_ZHpTt9g.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 34 - 2019 -Trigésima  Quarta Sessão</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6330/requerimento_14_de_outubro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6330/requerimento_14_de_outubro_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 14 de Outubro de 2019</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6331/req_035_solicitacao_rocagem_morada_sol_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6331/req_035_solicitacao_rocagem_morada_sol_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à roçagem e limpeza do fundo de vale localizado na Rua Luciano Cesário Pereira (nome anterior da Rua Doutor Miguel Arcanjo Mazão), no Residencial Octávio Cesário, em especial no trecho próximo à esquina com Av.: Canadá, uma vez que o mato alto tem atrapalhado a visão de pedestres e motoristas que trafegam pelo local; Providências quanto á implantação de iluminação pública na Rua Luciano Cesário Pereira (nome anterior da Rua Doutor Miguel Arcanjo Mazão), no trecho compreendido entre a Av.: Canadá e Rua Elaine Aparecida B. Cesário Pereira, no Residencial Octávio Cesário; Providências quanto à notificação dos proprietários dos terrenos localizados no Residencial Monte Castelo, em especial na Rua Nápolis, para que efetuem a limpeza e manutenção, nos termos do Artigo 7°, § 4°, do Código de Posturas no Município, alterado pela Lei n° 2.651/2014, de áreas urbanas, não edificadas, as quais apresentam vegetação alta contribuindo para a insegurança e a proliferação de doenças, além de não contribuir para a harmonização estética do Município; Providências quanto à retirada de pedras soltas e manutenção da escadaria que dá acesso ao Jardim Santa Isabel, localizada na Av.: Roberto Conceição, em frente ao número 456, pois, em consequência dos reparos realizados na linha férrea, foram deixadas muitas pedras nos degraus, causando risco iminente aos pedestres que passam pelo local; Providências para que seja realizada avaliação técnica das condições em que se encontra o muro localizado na Rua Xavantes, esquina com Rua São José, no Jardim Tupi. Caso seja constatada alguma irregularidade, que ocorra a notificação do proprietário para que realize a devida manutenção.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6333/requerimento_21_de_outubro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6333/requerimento_21_de_outubro_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 21 de Outubro de 2019</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6334/requerimento_de_sessao_35_-_2019_-trigesima__q_Vsdql8R.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6334/requerimento_de_sessao_35_-_2019_-trigesima__q_Vsdql8R.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 35 - 2019 -Trigésima  Quinta Sessão</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6335/35o_sessao_ordinaria_21-10.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6335/35o_sessao_ordinaria_21-10.docx</t>
   </si>
   <si>
     <t>35ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6336/requerimento_no35-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6336/requerimento_no35-2019.doc</t>
   </si>
   <si>
     <t>35ªsessão ordinária</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6337/req.34.21.10.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6337/req.34.21.10.docx</t>
   </si>
   <si>
     <t>35 ª SESSÃO /Requerimento 34/2019</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6338/requerimento_sessao_35o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6338/requerimento_sessao_35o.docx</t>
   </si>
   <si>
     <t>Requerimentos 35ª Sessão Ordinária - Gabinete Vereador Paulo Soares</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6343/req_036_solicitacao_faixa_elevada_av_inglaterra_cW4u6rJ.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6343/req_036_solicitacao_faixa_elevada_av_inglaterra_cW4u6rJ.pdf</t>
   </si>
   <si>
     <t>Providências quanto à construção de uma faixa elevada para pedestres na Av.: Inglaterra, próximo à esquina com a Rua Estados Unidos, uma vez que os veículos tem desenvolvido alta velocidade neste trecho da via; Providências quanto á fiscalização dos serviços de manutenção que estão sendo realizados nas travessias da linha férrea e, caso sejam apontadas irregularidades, a exemplo de manutenção inadequada e sem qualidade, desnível dos trilhos em relação à via, bem como o abandono de restos de materiais junto as calçadas e linha férrea, que a empresa seja notificada para que efetue um serviço de qualidade; Providências quanto à colocação de placa com a denominação da Rua das Gérberas, localizada no Jardim Ana Eliza III/Residencial Tropical.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6344/req.35.04.11.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6344/req.35.04.11.docx</t>
   </si>
   <si>
     <t>36ª SESSÃO / requerimento 35/2019</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6346/36o_sessao_ordinaria_04-11.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6346/36o_sessao_ordinaria_04-11.docx</t>
   </si>
   <si>
     <t>36ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6347/requerimento_de_sessao_36-_2019_-trigesima__se_FHUgIha.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6347/requerimento_de_sessao_36-_2019_-trigesima__se_FHUgIha.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 36- 2019 -Trigésima  Sexta Sessão</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6348/requerimento_no36-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6348/requerimento_no36-2019.doc</t>
   </si>
   <si>
     <t>36ªSessão ordinário</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6349/requerimento_4_de_novembro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6349/requerimento_4_de_novembro_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 04 de Novembro 2019</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6352/req_037_solicitacao_revitalizacao_nova_cambe_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6352/req_037_solicitacao_revitalizacao_nova_cambe_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à abertura de edital para empresas adotarem a rotatória localizada na Rua Fazenda Figueira, por meio do Programa Amigo da Praça, a fim de que o local seja revitalizado; Providências quanto á limpeza de bueiros em toda a extensão do Jardim Nova Cambé; Providências quanto à notificação do proprietário para que efetue a limpeza e manutenção do terreno localizado na Rua Fazenda Figueira, próximo à rotatória; Providências quanto à fiscalização, pelo Departamento de Trânsito, acerca do uso indevido das vagas de estacionamento para Transporte Escolar nas imediações do Colégio Estadual Olavo Bilac.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6355/requerimento_no37-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6355/requerimento_no37-2019.doc</t>
   </si>
   <si>
     <t>37ª sessão ordinária</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6356/requerimento_de_11_de_novembro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6356/requerimento_de_11_de_novembro_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 11 de Novembro de 2019</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6357/requerimento_37_sessao.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6357/requerimento_37_sessao.pdf</t>
   </si>
   <si>
     <t>Requerimento 37ª Sessão.</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6358/requerimento_de_sessao_37-_2019_-trigesima__se_qFfsP8B.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6358/requerimento_de_sessao_37-_2019_-trigesima__se_qFfsP8B.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 37- 2019 -Trigésima  Sétima Sessão</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6359/req.36.11.11.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6359/req.36.11.11.docx</t>
   </si>
   <si>
     <t>37ª SESSÃO / Requerimento 36/2019</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6360/requerimento_sessao_37o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6360/requerimento_sessao_37o.docx</t>
   </si>
   <si>
     <t>Requerimentos 37ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6361/37o_sessao_ordinaria_11-11.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6361/37o_sessao_ordinaria_11-11.docx</t>
   </si>
   <si>
     <t>37ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6369/requerimento_de_sessao_38-_2019_-trigesima__oi_uBwVG3D.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6369/requerimento_de_sessao_38-_2019_-trigesima__oi_uBwVG3D.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 38- 2019 -Trigésima  Oitava Sessão</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6370/req_038_solicitacao_erradicacao_arvore_rua_alem_1BMPW5g.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6370/req_038_solicitacao_erradicacao_arvore_rua_alem_1BMPW5g.pdf</t>
   </si>
   <si>
     <t>Providências quanto à erradicação das árvores que apresentam risco de queda, localizadas na Rua Alemanha, no trecho compreendido entre a Av.: Canadá e Rua México, no Fundo de Vale do Jardim Primavera. Na oportunidade, solicita-se o plantio de novas mudas no local; Providências quanto à realização de recape asfáltico em toda extensão da Rua Alemanha, em especial no trecho compreendido entre a Av.: Canadá e Rua México. Na impossibilidade, que seja realizado tapa buracos emergencial no local; Providências quanto à substituição do ponto de ônibus localizado na Rua João Fortunato, próximo à esquina com a Rua Alício Francisco Mafra, no Jardim Tarobá, uma vez que sua estrutura encontra-se torta, com a cobertura quebrada, ocasionando risco aos usuários do transporte coletivo; Providências quanto à limpeza de todos os bueiros localizados na Rua João Fortunato, em especial o que encontra-se próximo à esquina com a Rua Alício Francisco Mafra, no Jardim Tarobá, pois, por estar entupido, apresenta-se cheio de água propiciando a proliferação de insetos e exalando mau cheiro.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6371/requerimento_38_sessao_ordinaria.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6371/requerimento_38_sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>Requerimento 38°sessão ordinária</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6372/requerimento_sessao_38o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6372/requerimento_sessao_38o.docx</t>
   </si>
   <si>
     <t>Requerimentos para 38ª Sessão Ordinária - Gabinete Vereador Paulo Soares</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6373/req.37.18.11.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6373/req.37.18.11.docx</t>
   </si>
   <si>
     <t>38ª SESSÃO / Requerimento 37/2019</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6374/requerimento_no378-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6374/requerimento_no378-2019.doc</t>
   </si>
   <si>
     <t>38ª sessão ordinária</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6375/38o_sessao_ordinaria_18-11.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6375/38o_sessao_ordinaria_18-11.docx</t>
   </si>
   <si>
     <t>38ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6376/requerimento18_de_novembro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6376/requerimento18_de_novembro_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 18 de Novembro de 2019</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6382/requerimento_25_de_novembro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6382/requerimento_25_de_novembro_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento de 25 de Novembro de 2019</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6383/requerimento_de_sessao_39-_2019_-trigesima__no_TCoKNhp.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6383/requerimento_de_sessao_39-_2019_-trigesima__no_TCoKNhp.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 39- 2019 -Trigésima  Nona Sessão</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6386/req.38.25.11.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6386/req.38.25.11.docx</t>
   </si>
   <si>
     <t>39ª SESSÃO / Requerimento 38/2019</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6387/39o_sessao_ordinaria_25-11.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6387/39o_sessao_ordinaria_25-11.docx</t>
   </si>
   <si>
     <t>39ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6388/requerimento_39o_sessao_ordinaria..docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6388/requerimento_39o_sessao_ordinaria..docx</t>
   </si>
   <si>
     <t>Requerimento 39º sessão Ordinária</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6389/req_039_solicitacao_investigacao_mau_cheiro_pon_K6Kh0Vz.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6389/req_039_solicitacao_investigacao_mau_cheiro_pon_K6Kh0Vz.pdf</t>
   </si>
   <si>
     <t>Providências quanto à investigação acerca do escoamento de um líquido colorido nas manilhas localizadas sob a ponte da Av.: Canadá, que vêm apresentando forte odor. Solicita-se ainda, a verificação da origem do referido material, bem como se o líquido está chegando ao rio que corre sob a ponte, causando sua poluição; Providências quanto à retirada das árvores que caíram no Fundo de Vale do Jardim Primavera/Morada do Sol, causando obstrução da passagem do rio, mau cheiro e possíveis focos de dengue; Providências quanto ao conserto da calçada localizada às margens da ponte da Av.: Canadá, uma vez que apresenta-se rachada devido à erosão causada pela chuva, propiciando risco aos pedestres que transitam pelo local; Providências quanto à continuação da construção da calçada no entorno do fundo de vale do Conjunto Cambé V; Providências quanto ao reparo da calçada de petit-pavé, localizada embaixo da ponte do Parque Zezão, pois as pedras encontram-se soltas, formando buracos no calçamento, podendo ocasionar acidentes com os pedestres que por ali caminham.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6390/requerimento_39.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6390/requerimento_39.doc</t>
   </si>
   <si>
     <t>39ª Sessão ordinária</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6392/req_040_solicitacao_projeto_adequacao_viaria_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6392/req_040_solicitacao_projeto_adequacao_viaria_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto ao recolhimento de galhos e entulhos em toda região do Cambé II, em especial na Rua Asa Sul; Providências quanto à notificação do proprietário do terreno localizado na Rua da Bondade, no trecho compreendido entre as Ruas Santo Antônio e Fraternidade, Jardim Esperança, para que efetue a retirada de entulhos e roçagem do mato alto do local; Providências quanto a limpeza do Fundo de Vale da Avenida Brasília, no trecho compreendido entre as Ruas Santos e Santo Cassaro, bem como a notificação de proprietários de terrenos particulares, que estão localizados em frente ao fundo de vale, a fim de que realizem a limpeza e manutenção de seus lotes; Providências quanto à verificação e notificação de proprietários de veículos abandonados, localizados no Fundo de Vale da Avenida Brasília, no trecho compreendido entre as Ruas Santos e Santo Cassaro, a fim de que os mesmos removam os veículos, propiciando mais segurança aos moradores da região.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6396/requerimento_n40-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6396/requerimento_n40-2019.doc</t>
   </si>
   <si>
     <t>40ªsesssão ordinária</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6397/requerimento_40o_sessao_ordinaria..docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6397/requerimento_40o_sessao_ordinaria..docx</t>
   </si>
   <si>
     <t>Requerimento da 40º sessão ordinária</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6398/req.39.02.12.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6398/req.39.02.12.docx</t>
   </si>
   <si>
     <t>40ª SESSÃO /Requerimento 39/2019</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6399/40o_sessao_ordinaria_02-12.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6399/40o_sessao_ordinaria_02-12.docx</t>
   </si>
   <si>
     <t>40ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6400/requerimento__02_de_dezembro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6400/requerimento__02_de_dezembro_de_2019.doc</t>
   </si>
   <si>
     <t>02 Dezembro 2019</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6402/requerimento_n41-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6402/requerimento_n41-2019.doc</t>
   </si>
   <si>
     <t>41ªsessão ordinária</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6403/requerimento_de_sessao_41-_2019_-quadragessima_9wI1wKJ.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6403/requerimento_de_sessao_41-_2019_-quadragessima_9wI1wKJ.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 41- 2019 -Quadragésima Primeira Sessão</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6404/req_041_solicitacao_iluminacao_praca_ana_rosa_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6404/req_041_solicitacao_iluminacao_praca_ana_rosa_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à manutenção da iluminação pública da Praça do Jardim Ana Rosa, localizada na Rua Emílio Barison, uma vez que o local encontra-se muito escuro, trazendo insegurança aos moradores da região; Providências quanto à roçagem e manutenção do parque, localizado na Rua Osvel Guandalini, no Conjunto Habitacional Antônio Euthymio Casaroto.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6409/requerimento_de_09_de_dezembro_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6409/requerimento_de_09_de_dezembro_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento 09 de dezembro de 2019</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6410/req.40.09.12.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6410/req.40.09.12.docx</t>
   </si>
   <si>
     <t>41ª SESSÃO/ Requerimento 40/2019</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6411/requerimento_41o_sessao_ordinaria..docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6411/requerimento_41o_sessao_ordinaria..docx</t>
   </si>
   <si>
     <t>Requerimento 14° sessão ordinária</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6412/requerimento_041-_sessao_041.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6412/requerimento_041-_sessao_041.docx</t>
   </si>
   <si>
     <t>041º sessação ordinária</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6413/41o_sessao_ordinaria_09-12.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6413/41o_sessao_ordinaria_09-12.docx</t>
   </si>
   <si>
     <t>41ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6414/req_042_solicitacao_coleta_galhos.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6414/req_042_solicitacao_coleta_galhos.pdf</t>
   </si>
   <si>
     <t>Providências quanto à coleta de galhos e entulhos em toda extensão do Jardim Alvorada, em especial na Rua da Assembleia.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6415/requerimento_de_sessao_42-_2019_-quadragessima_segunda_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6415/requerimento_de_sessao_42-_2019_-quadragessima_segunda_sessao.docx</t>
   </si>
   <si>
     <t>Requerimento de Sessão 42- 2019 -Quadragésima Segunda Sessão</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6416/requerimento_42a_sessao_ordinaria.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6416/requerimento_42a_sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>Requerimento 42ª sessão Ordinária</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6417/42o_sessao_ordinaria_16-12.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6417/42o_sessao_ordinaria_16-12.docx</t>
   </si>
   <si>
     <t>42ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6418/requerimento_n-42-2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6418/requerimento_n-42-2019.doc</t>
   </si>
   <si>
     <t>42ªsessão ordinária</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6419/requerimento_sessao_42o.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6419/requerimento_sessao_42o.docx</t>
   </si>
   <si>
     <t>requerimento 42º</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6420/req.41.16.12.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6420/req.41.16.12.docx</t>
   </si>
   <si>
     <t>42ª SESSÃO/ Requerimento</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5995/requerimento_08_de_abril_de_2019.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5995/requerimento_08_de_abril_de_2019.doc</t>
   </si>
   <si>
     <t>requerimento 08 de Abril de 2019</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5841/veto_01.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5841/veto_01.pdf</t>
   </si>
   <si>
     <t>VETO PARTE DO PROJETO DE LEI Nº 45/2018, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAMBÉ PARA O EXERCÍCIO FINANCEIRO DE 2019".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6668,67 +6668,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5845/modelo_indicacao2019.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5850/ind_001_estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5896/01_indicacao_v0czs0l.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6016/01_indicacao_projetos_libras.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6017/projeto_de_lei_autista.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6029/ind_002_contrato_sanepar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6033/ind_003_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6038/ind_004_encaminhamento_decreto_537_distrito_tecnologico.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6039/ind_005_encaminhamento_projetos_parque_tecnologico.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6040/ind_006_encaminhamento_lei_incubadora_empresas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6056/ind_007_fundo_animal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6074/04_indicacao_zona_verde.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6121/ind_008_parque_infantil_adaptado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6127/ind_009_fundo_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6177/ind_010_prorrogacao_licenca_maternidade.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6286/ind_011_fundo_municipal_educacao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6292/criacao_do_conselho_-_indicativo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6293/esterelizacao_-_indicativo.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6294/grande_porte_-_indicativo.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6295/criacao_de_inclusao_curricular_-_indicativo.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6393/ind_012_alteracoes_pl_49-2019_zoneamento.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6394/ind_013_alteracoes_plc_05-2019_codigo_obras.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6395/ind_014_doacao_de_dormentes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6407/ind_015_alteracao_lei_2531-2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6408/ind_016_alteracao_lei_2531-2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5906/mo_01.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5907/mo_02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5908/mo_03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5924/mocao_honrosa_no_13_-_vitor_lizotti.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5932/mo_05.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5958/mo_06.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6180/novo_documento_2019-07-16_09.15.05_1_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6235/mocao_honrosa_rotary_hugo_goncalves.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6265/mo_09.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6266/mo_10.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6316/mocao_pastor_anibal_luis_prereira.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6332/mocao_honrosa_ines_belanson.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5875/ordem_do_dia_para_a_2_sessao_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5905/ordem_do_dia_para_a_3_sessao_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6064/ordem_do_dia_para_a_14_sessao_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6091/ordem_do_dia_para_a_16_sessao_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6200/ordem_do_dia_para_a_25_sessao_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6368/ordem_do_dia_para_a_38_sessao_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6377/ordem_do_dia_para_a_39_sessao_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5842/pedido_de_informacao_2019.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5849/pedido_info_003_upa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5851/pedido_info_002_bueiro_rua_joao_pagnan.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5852/pedido_info_001_contratos_alugueis.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5854/pedido_de_informacao_16-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5855/pedido_de_informacao_17-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5856/pedido_de_informacao_15-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5857/pedido_de_informacao_14-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5858/pedido_de_informacao_13-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5859/pedido_de_informacao_12-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5860/pedido_de_informacao__11-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5861/pedido_de_informacao_10-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5862/pedido_de_informacao_09-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5863/pedido_de_informacao_08-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5864/pedido_de_informacao_07-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5865/pedido_de_informacao_06-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5866/pedido_de_informacao_05-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5867/pedido_de_informacao_04-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5868/pedido_de_informacao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5869/pedido_de_informacao_02-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5870/pedido_de_informacao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5876/pedido_de_informacao_01_-_zona_verde.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5877/pedido_de_informacao_02_-_zezao.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5878/pedido_de_informacao_03-_natal.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5879/pedido_de_informacao_04-_prova_pedestre.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5880/pedido_de_informacao_05-imovel_da_secretaria_d_viXx6SM.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5881/pedido_de_informacao_06_-_dia_do_trabalhador.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5882/pedido_info_004_atendimento_odontologico.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5886/pedido_de_informacao_18-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5887/pedido_de_informacao_19-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5888/pedido_de_informacao_20-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5889/pedido_de_informacao_21-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5890/pedido_de_informacao_22-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5891/pedido_de_informacao_23-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5892/pedido_de_informacao_24-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5893/pedido_de_informacao_25-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5901/pedido_de_informacao_no_01-_segunda_sessao_-_1_BjGKFdh.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5910/pedido_info_005_pintura_faixa_pedestres_erico.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5918/pedido_de_inf_no01_-2019.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5919/pedido_de_inf_no02-2019.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5944/pedido_de_informacao_parque_industrial.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5945/pedido_informacao_pq_ney_braga.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5946/pedido_de_informacao__a_sanepar__londrina_2.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5947/pedido_de_informacao_26-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5948/pedido_de_informacao_27-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5949/pedido_de_informacao_28-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5950/pedido_de_informacao_29-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5959/02_pedido_de_informacao__luiz_pastel.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5960/01_pedido_de_informacao__banco_cambe_iii.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5962/pedido_de_informacao_no_02-_sexta_sessao_-_18__nQ2jKuL.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5963/pedido_de_informacao_no_03-_sexta_sessao_-_18__fFmzuzy.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5976/04_pedido_de_informacao__secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5990/pedido_de_informacao_30-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5997/pedido_info_006_doacoes_ir_pessoa_fisica.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6004/pedido_de_inf_no01_-2019.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6005/pedido_de_informacao_no_04-_nona_sessao_-_08_d_ZaHTkTu.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6007/pedido_info_008_concessao_sanepar.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6008/pedido_info_007_sanepar.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6019/pedido_de_informacao_no_05-_decima_sessao_-15__6nFPzmN.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6027/pedido_info_009_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6028/pedido_info_010_all.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6065/pedido_info_012_til.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6066/req_014_solicitacao_temporizador_semaforo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6070/pedido_info_013_viaduto_bratislava.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6071/pedido_info_014_escola_do_cafe.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6092/informacao.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6093/informacao_sanepar.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6112/pedido_de_informacao_2019.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6128/pedido_info_015_dnit_vagoes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6156/pedido_de_informacao_no_07-_vigecima_primeira__UcW1D6j.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6157/pedido_de_informacao_no_08-_vigecima_primeira__JinCnLK.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6158/pedido_de_informacao_a_sanepar__mal_cheiro.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6163/pedido_de_informacao_31-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6173/pedido_informacao_sanepar.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6186/pedido_de_infomacao_01-2019.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6198/06_pedido_de_informacao__emendas.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6199/05_pedido_de_informacao__alambrados.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6204/pedido_info_016_til.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6229/numero_processo_vilma_alimentos_2019.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6256/pedido_de_informacao_2019.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6271/pedido_info_017_cilindro_de_oxigenio.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6272/pedido_info_018_cilindro_de_oxigenio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6273/pedido_info_019_cilindro_de_oxigenio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6279/pedido_de_infomacao_04-2019.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6280/pedido_de_infomacao_05-2019.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6281/pedido_de_infomacao_06-2019.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6282/pedido_de_infomacao_07-2019.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6291/pedido_de_informacao_secretaria_trabalho.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6304/pedido_de_infomacao_08-2019.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6326/pedido_de_infomacao_09-2019.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6342/pedido_info_020_obras_escola_alvorada.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6345/07_pedido_de_informacao__asfalto_7wr5nda.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6353/pedido_info_021_formigas_cortadeiras.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6354/pedido_info_022_transporte_escolar_bilac.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6384/pedido_de_informacao_no_09-_trigessima_nona_se_jytDG7C.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6385/pedido_de_informacao_no_10-_trigessima_nona_se_ekndjpB.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6405/pedido_info_023_parecer_tecnico_alteracoes_plan_F2XZUyG.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6406/pedido_info_024_parecer_tecnico_alteracoes_codigo_obras.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6421/pedido_de_informacao_002-2019_-_copia.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6422/pedido_de_informacao_001-2019_-_copia.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5920/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6079/pdl_02.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6350/pdl_03.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6210/pelo_02.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6244/pelo_03.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5840/pl_01.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5846/pl_02.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5902/pl_03_fADOfxp.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5904/pl_04.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5930/pl_05.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5933/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5934/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5951/pl_8.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5952/pl_9.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5967/pl_10.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5968/pl_11.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5980/pl_12.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5991/pl_13.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5992/pl_14.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5993/pl_15.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6020/pl_16.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6047/pl_17.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6048/pl_18.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6049/pl_19.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6050/pl_20.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6051/pl_21.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6089/pl_22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6090/pl_23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6103/pl_24.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6104/pl_25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6125/pl_26.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6146/pl_27.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6159/pl_28.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6160/pl_29.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6161/pl_30.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6162/pl_31.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6181/pl_32.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6197/pl_33.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6218/pl_34.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6219/pl_35.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6220/pl_36.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6230/pl_37.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6231/pl_38.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6245/pl_39.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6246/pl_40.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6247/pl_41.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6257/pl_42.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6278/pl_43.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6308/pl_44.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6309/pl_45.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6310/pl_46.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6311/4_projeto_de_lo_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6312/5_projeto_de_lo_parcelamento_remembramento_solo.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6313/6_projeto_de_lo_zoneamento_uso_ocupacao_do_solo.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6314/7_projeto_de_lo_sistema_viario.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6339/pl_51.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6340/pl_52_3gaJIkx.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6341/pl_53_xrEzkZf.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6351/pl_54.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6362/pl_55.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6363/pl_56.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6364/pl_57.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6378/pl_58.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6379/pl_59.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6380/pl_60.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6391/pl_61.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6401/novo_documento_2019-12-06_15.53.47-20191206155518.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6423/pl_63.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5903/plc_01_EXNo2JZ.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5935/substitutivo_01.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6053/plc_03.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6305/1_projeto_de_lc_codigo_de_posturas.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6306/2_projeto_de_lc_codigo_edificacoes_obras.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6307/3_projeto_de_lc_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6365/plc_07.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6366/plc_08.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6367/novo_documento_2019-11-13_09.32.40-20191113093607.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6381/plc_10.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5898/pr_01_p35jp8o.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5969/pr_02.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5843/requerimento_04__de_janeiro_de_2019.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5844/requerimento_no2019.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5847/requerimento_01_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5848/requerimento_001_-_sessao_1o.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5853/req_001_solicitacao_plantio_arvores_e_outros.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5871/01o_sessao_ordinaria_04-02.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5872/req.1.30.04.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5873/requerimento_001_19.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5874/requerimento_de_sessao_01_-_2019_-_primeira_sessao.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5883/req_002_solicitacao_notificacao_cacadores_e_outros.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5884/requerimento_002_-_sessao_2o.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5885/requerimento_11_de_fevereiro_de_2019.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5894/requerimento_02_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5895/02o_sessao_ordinaria_11-02.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5897/req.2.11.02.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5899/requerimento_02-2019.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5900/requerimento_002_19.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5909/req_003_solicitacao_pavimentacao_acesso_euthymi_SuHYM2X.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5911/requerimento_003_19.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5912/03o_sessao_ordinaria_18-02.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5913/requerimento_03_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5914/requerimento_14_de_fevereiro_de_2019.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5915/requerimento_de_sessao_03_-_2019_-_terceira_sessao.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5916/req.3.18.02.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5917/requerimento_n3-2019.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5921/req_004_solicitacao__capina_calcada_24h_e_outros.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5922/04o_sessao_ordinaria_25-02.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5923/requerimento_03_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5925/requerimento_25_de_fevereiro_de_2019.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5926/requirimento_n_4-2019.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5927/requerimento_004_19.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5928/req.4.25.02.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5929/requerimento_de_sessao_04_-_2019_-_quarta_sessao.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5936/requerimento_005_-_sessao_5o.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5937/requerimento_11_de_marco_de_2019.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5938/req_005_solicitacao_rocagem_maria_garla_e_outros.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5939/05o_sessao_ordinaria_11-03.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5940/requerimento_05_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5941/req.5.11.03.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5942/requerimento_005_19.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5943/requerimento_n5-2019.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5953/requerimento_002-_sessao_1o.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5954/req_006_solicitacao_notificacao_jd_boa_vista_e__olOazEX.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5955/requerimento_06_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5956/requerimento_n6-2019.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5957/06o_sessao_ordinaria_18-03.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5961/requerimento_de_sessao_06_-_2019_-_sexta_sessao.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5964/requerimento_006_19.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5965/requerimento_18_de_marco_de_2019.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5966/requerimento.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5970/requerimento_003-_sessao_1o.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5971/req_007_solicitacao_estacionamento_escolar_e_outros.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5972/requerimento_06_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5973/requerimento_de_sessao_07_-_2019_-_setima_sessao.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5974/requerimento_25_de_marco_de_2019.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5975/requerimento_n7-2019.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5977/07o_sessao_ordinaria_25-03.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5978/requerimento_007_19.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5979/req.7.25.03.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5981/requerimento_01_de_abril_de_2019.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5982/requerimento_004-_sessao_1o.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5983/requerimento_01_-_marco_2019.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5984/req.8.01.04_loapcew.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5985/req_008_solicitacao_redutor_velocidade_sto_anto_KTjhP8a.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5986/08o_sessao_ordinaria_01-04.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5987/requerimento_de_sessao_08_-_2019_-_oitava_sessao.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5988/requerimento_008_19.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5989/requerimento_8_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5994/req.9.08.04.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5996/req_009_solicitacao_limpeza_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5998/requerimento_005-_sessao_1o.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5999/requerimento_de_sessao_09_-_2019_-_nona__sessao.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6000/09o_sessao_ordinaria_08-04.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6001/requerimento_n9-2019.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6002/requerimento_9_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6003/requerimento_009_19.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6006/req_010_solicitacao_semaforo_equador_e_outros.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6009/requerimento_10-2019.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6010/requerimento_15_de_abril_de_2019.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6011/requerimento_n10-2019.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6012/requerimento_10_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6013/requerimento_de_sessao_10_-_2019_-_decima__sessao.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6014/10o_sessao_ordinaria_15-04.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6015/requerimento_010_19.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6018/requerimento_10-2019.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6021/requerimento_sessao_11o.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6022/req.11.22.04.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6023/requerimento_22_de_abril__de_2019.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6024/11o_sessao_ordinaria_22-04.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6025/requerimento_011_19.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6026/req_011_solicitacao_melhorias_pontos_onibus_e_outros.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6030/requerimento_11o.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6031/requerimento_11o.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6032/requerimento_n11-2019.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6034/requerimento_03_faixa__de_pedestre.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6035/requerimento_sessao_12o.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6036/requerimento_012_19.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6037/req_012_solicitacao_mata_escoteiros_e_outros.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6041/req.12.29.04.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6042/requerimento_de_sessao_12_-_2019_-decima_segun_6R8uEtq.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6043/requerimento_29_de_abril_de_2019.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6044/requerimento_12.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6045/12o_sessao_ordinaria_27-04.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6054/requerimento__06_de_maio_de_2019.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6055/req_013_solicitacao_notificacao_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6057/requerimento_de_sessao_13_-_2019_-decima_terce_qZRd3jj.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6058/req.13.06.05.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6059/requerimento_n13-2019.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6060/requerimento_013_19.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6061/requerimento_sessao_13o.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6062/requerimento_13_eXsS6VB.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6063/13o_sessao_ordinaria_06-05.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6067/req_014_solicitacao_temporizador_semaforo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6068/requerimento_13_de_maio_de_2019.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6069/requerimento_sessao_14o.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6072/requerimento_14_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6073/14o_sessao_ordinaria_13-05.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6075/requerimento_n14-2019.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6076/requerimento_de_sessao_14_-_2019_-decima_quart_eSZJCnB.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6077/req.14.13.05.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6078/requerimento_014_19.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6080/req_015_solicitacao_redutor_velocidade_raminell_RPRr60P.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6081/requerimento_n15-2019.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6082/requerimento_de_sessao_15_-_2019_-decima_quint_Cu8eljM.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6083/requerimento_15_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6084/requerimento_sessao_15o.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6085/15o_sessao_ordinaria_20-05.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6086/requerimento_20_de_maio_de_2019.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6087/req.15.20.05.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6088/requerimento_015_19.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6094/req_016_solicitacao_adocao_praca_rodoviaria_e_outros.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6095/requerimento_sessao_16o.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6096/requerimento_de_27_de_maio_de_2019.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6097/requerimento_16.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6098/requerimento_de_sessao_16_-_2019_-decima_sexta__sessao.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6099/requerimento_no16-2019.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6100/16o_sessao_ordinaria_27-05.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6101/requerimento_016_19.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6102/requerimento_16o_sessao.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6105/req_017_solicitacao_limpeza_galerias_alvorada_e_outros.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6106/requerimento_03_de_junho_de_2019.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6107/requerimento_de_sessao_17_-_2019_-decima_setim_VNl1nVS.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6108/requerimento_17.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6109/requerimento_sessao_17o.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6110/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6111/requerimento_no17-2019.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6113/requerimento_017_19.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6114/17o_sessao_ordinaria_03-06.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6115/requerimento_18.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6116/requerimento_no18-2019.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6117/requerimento_10_de_junho_de_2019_recuperacao_automatica.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6118/requerimento_de_sessao_18_-_2019_-decima_oitav_vMHLR9S.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6119/18o_sessao_ordinaria_10-06.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6120/req_018_solicitacao_banheiros_praca_getulio_var_qQvuBR5.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6122/requerimento_sessao_18o.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6123/requerimento_18_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6124/requerimento_018_19.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6126/requerimento.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6129/req_019_solicitacao_aumento_estacionamento_vans_RJbktDg.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6130/requerimento_19sessao_2019.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6131/requerimento_17_de_junho.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6132/requerimento_sessao_19o.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6133/requerimento_019_19.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6134/requerimento_no19-2019.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6135/19o_sessao_ordinaria_17-06.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6136/requerimento_de_sessao_19_-_2019_-decima_nona__sessao.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6137/req_020_solicitacao_rotatoria_terra_vermelha_e_outros.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6138/requerimento_de_sessao_20_-_2019_-vigecima__sessao.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6139/req.19.24.06.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6140/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6141/requerimento_de_24_de_junho_2019.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6142/requerimento_sessao_20o.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6143/20o_sessao_ordinaria_24-06.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6144/requerimento_020_19.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6145/requerimentono20-2019.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6147/req_021_solicitacao_rocagem_nossa_terra_e_outros.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6148/requerimento_sessao_21o.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6149/requerimento_no21-2019.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6150/requerimento_21o_sessao_01_de_julho__de_2019.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6151/21o_sessao_ordinaria_01-07.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6152/requerimento_de_sessao_21_-_2019_-vigecima_pri_tgbDzvi.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6153/req.21.01.07.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6154/requerimento01_de_julho_de_2019.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6155/requerimento_021_19.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6164/requerimento_no22-2019.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6165/requerimento_8_de_julho_de_2019.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6166/req_022_solicitacao_erradicacao_arvore_e_outros.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6167/22o_sessao_ordinaria_08-07.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6168/req.22.08.07.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6169/requerimento_de_sessao_22_-_2019_-vigecima_seg_amBcdO4.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6170/requerimento_sessao_22o.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6171/requerimento_cbuq.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6172/requerimento_22o_sessao_08_de_julho__de_2019.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6174/requerimento_022_19.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6175/requerimento15_de_julho_de_2019.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6176/req_023_solicitacao_desobstrucao_linha_ferrea_cateto.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6178/requerimento_023_19.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6179/req.23.15.07.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6182/23o_sessao_ordinaria_15-07.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6183/requerimento_de_sessao_23_-_2019_-vigecima_ter_P7dQTU4.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6184/requerimento_23_sessao_15_de_julho__de_2019.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6185/requerimento_sessao_23o.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6187/req_024_solicitacao_recolhimento_galhos_miguel__zh1zRYe.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6188/requerimento_no24-2019_verbal.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6189/requerimento_05_de_agosto_de_2019.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6190/requerimento_de_sessao_24_-_2019_-vigecima_qua_TVjCy3g.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6191/requerimento_24o_sessao.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6192/requerimento_rotatoria_maria_flora.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6193/24o_sessao_ordinaria_05-08.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6194/requerimento_sessao_24o.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6195/requerimento_024_19.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6196/req.24.05.08.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6201/requerimento_no25-2019.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6202/requerimento_12_de_agosto_de_2019.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6203/req_025_solicitacao_regularizacao_de_coleta_e_outros.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6205/25o_sessao_ordinaria_12-08.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6206/requerimento_25sessao.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6207/req.25.12.08.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6208/requerimento_025_19.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6209/requerimento_de_sessao_25_-_2019_-vigecima_qui_Z728bTE.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6221/requerimento_no26-2019.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6222/requerimento_19_de_agosto_de_2019.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6223/req_026_solicitacao_rocagem_jd_bela_vista_e_outros.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6224/requerimento_sessao_26o.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6225/requerimento_de_sessao_26_-_2019_-vigecima_sex_ki4lnZ2.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6226/26o_sessao_ordinaria_19-08.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6227/requerimento_26sessao.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6232/requerimento_026_19.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6233/req.26.19.08.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6234/req.27.26.08.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6236/req_027_solicitacao_envio_parecer_agnelo_deputa_eSoc0pO.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6237/requerimento_no27-2019.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6238/requerimento_sessao_27o.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6239/27o_sessao_ordinaria_26-08.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6240/requerimento_de_sessao_27_-_2019_-vigecima_set_KHWThzw.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6241/requerimento_27sessao.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6242/requerimento__26_de_agosto_de_2019.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6243/requerimento_027_19.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6248/req.28.02.09.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6249/req_028_solicitacao_fiscalizacao_e_sinalizacao_viaria.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6250/requerimento_de_sessao_28_-_2019_-vigecima_oit_qGYUqCp.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6251/28o_sessao_ordinaria_02-09.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6252/requerimento_028_19.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6253/requerimento_28sessao.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6254/requerimento_no28-2019.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6255/requerimento_02_setembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6258/req_029_solicitacao_reforma_quadra_sao_fco_e_outros.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6259/requerimento_no29-2019.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6260/req.29.06.09.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6261/29o_sessao_ordinaria_09-09.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6262/requerimento_29sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6263/requerimento_de_sessao_29_-_2019_-vigecima_non_Ptc2non.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6264/requerimento_sessao_29o.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6267/requerimento_16_de_agosto_de_2019.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6268/requerimento_de_sessao_30_-_2019_-trigesima__sessao.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6269/requerimento_no30-2019.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6270/req_030_solicitacao_motorista_creps_e_outros.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6274/30o_sessao_ordinaria_16-09.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6275/req.30.16.09.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6276/requerimento_30sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6277/requerimento_sessao_30o.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6283/requerimento_23_de_setembro__de_2019.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6284/requerimento_sessao_31o.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6285/requerimento_de_sessao_31_-_2019_-trigesima____2QsbqHg.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6287/req_031_solicitacao_academia_ar_livre_e_outros.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6288/31o_sessao_ordinaria_23-09.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6289/req.31.23.09.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6290/requerimento_31sessao_ordinaria..docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6296/req_032_solicitacao_recape_asfaltico_e_outros.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6297/requerimento_no32-2019.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6298/32o_sessao_ordinaria_30-09.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6299/req.32.30.09.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6300/requerimento_de_sessao_32_-_2019_-trigesima____jUM9P4N.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6301/requerimento_30_de_setembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6302/requerimento_32sessao_ordinaria..docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6303/requerimento_sessao_32o.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6317/req_033_solicitacao_tapa_buracos_e_outros.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6318/requerimento_7_de_outubro_de_2019.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6319/requerimento_de_sessao_33_-_2019_-trigesima__t_bSLV6jV.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6320/33o_sessao_ordinaria_07-10.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6321/requerimento_no33-2019.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6322/requerimento_sessao_33o.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6323/requerimento_33sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6324/req_034_solicitacao_limpeza_bueiros_e_outros.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6325/requerimento_sessao_34o.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6327/34o_sessao_ordinaria_14-10.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6328/req.33.14.10.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6329/requerimento_de_sessao_34_-_2019_-trigesima__q_ZHpTt9g.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6330/requerimento_14_de_outubro_de_2019.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6331/req_035_solicitacao_rocagem_morada_sol_e_outros.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6333/requerimento_21_de_outubro_de_2019.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6334/requerimento_de_sessao_35_-_2019_-trigesima__q_Vsdql8R.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6335/35o_sessao_ordinaria_21-10.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6336/requerimento_no35-2019.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6337/req.34.21.10.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6338/requerimento_sessao_35o.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6343/req_036_solicitacao_faixa_elevada_av_inglaterra_cW4u6rJ.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6344/req.35.04.11.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6346/36o_sessao_ordinaria_04-11.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6347/requerimento_de_sessao_36-_2019_-trigesima__se_FHUgIha.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6348/requerimento_no36-2019.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6349/requerimento_4_de_novembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6352/req_037_solicitacao_revitalizacao_nova_cambe_e_outros.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6355/requerimento_no37-2019.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6356/requerimento_de_11_de_novembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6357/requerimento_37_sessao.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6358/requerimento_de_sessao_37-_2019_-trigesima__se_qFfsP8B.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6359/req.36.11.11.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6360/requerimento_sessao_37o.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6361/37o_sessao_ordinaria_11-11.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6369/requerimento_de_sessao_38-_2019_-trigesima__oi_uBwVG3D.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6370/req_038_solicitacao_erradicacao_arvore_rua_alem_1BMPW5g.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6371/requerimento_38_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6372/requerimento_sessao_38o.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6373/req.37.18.11.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6374/requerimento_no378-2019.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6375/38o_sessao_ordinaria_18-11.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6376/requerimento18_de_novembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6382/requerimento_25_de_novembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6383/requerimento_de_sessao_39-_2019_-trigesima__no_TCoKNhp.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6386/req.38.25.11.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6387/39o_sessao_ordinaria_25-11.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6388/requerimento_39o_sessao_ordinaria..docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6389/req_039_solicitacao_investigacao_mau_cheiro_pon_K6Kh0Vz.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6390/requerimento_39.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6392/req_040_solicitacao_projeto_adequacao_viaria_e_outros.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6396/requerimento_n40-2019.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6397/requerimento_40o_sessao_ordinaria..docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6398/req.39.02.12.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6399/40o_sessao_ordinaria_02-12.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6400/requerimento__02_de_dezembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6402/requerimento_n41-2019.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6403/requerimento_de_sessao_41-_2019_-quadragessima_9wI1wKJ.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6404/req_041_solicitacao_iluminacao_praca_ana_rosa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6409/requerimento_de_09_de_dezembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6410/req.40.09.12.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6411/requerimento_41o_sessao_ordinaria..docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6412/requerimento_041-_sessao_041.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6413/41o_sessao_ordinaria_09-12.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6414/req_042_solicitacao_coleta_galhos.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6415/requerimento_de_sessao_42-_2019_-quadragessima_segunda_sessao.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6416/requerimento_42a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6417/42o_sessao_ordinaria_16-12.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6418/requerimento_n-42-2019.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6419/requerimento_sessao_42o.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6420/req.41.16.12.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5995/requerimento_08_de_abril_de_2019.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5841/veto_01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5845/modelo_indicacao2019.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5850/ind_001_estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5896/01_indicacao_v0czs0l.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6016/01_indicacao_projetos_libras.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6017/projeto_de_lei_autista.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6029/ind_002_contrato_sanepar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6033/ind_003_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6038/ind_004_encaminhamento_decreto_537_distrito_tecnologico.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6039/ind_005_encaminhamento_projetos_parque_tecnologico.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6040/ind_006_encaminhamento_lei_incubadora_empresas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6056/ind_007_fundo_animal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6074/04_indicacao_zona_verde.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6121/ind_008_parque_infantil_adaptado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6127/ind_009_fundo_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6177/ind_010_prorrogacao_licenca_maternidade.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6286/ind_011_fundo_municipal_educacao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6292/criacao_do_conselho_-_indicativo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6293/esterelizacao_-_indicativo.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6294/grande_porte_-_indicativo.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6295/criacao_de_inclusao_curricular_-_indicativo.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6393/ind_012_alteracoes_pl_49-2019_zoneamento.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6394/ind_013_alteracoes_plc_05-2019_codigo_obras.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6395/ind_014_doacao_de_dormentes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6407/ind_015_alteracao_lei_2531-2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6408/ind_016_alteracao_lei_2531-2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5906/mo_01.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5907/mo_02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5908/mo_03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5924/mocao_honrosa_no_13_-_vitor_lizotti.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5932/mo_05.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5958/mo_06.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6180/novo_documento_2019-07-16_09.15.05_1_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6235/mocao_honrosa_rotary_hugo_goncalves.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6265/mo_09.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6266/mo_10.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6316/mocao_pastor_anibal_luis_prereira.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6332/mocao_honrosa_ines_belanson.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5875/ordem_do_dia_para_a_2_sessao_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5905/ordem_do_dia_para_a_3_sessao_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6064/ordem_do_dia_para_a_14_sessao_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6091/ordem_do_dia_para_a_16_sessao_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6200/ordem_do_dia_para_a_25_sessao_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6368/ordem_do_dia_para_a_38_sessao_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6377/ordem_do_dia_para_a_39_sessao_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5842/pedido_de_informacao_2019.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5849/pedido_info_003_upa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5851/pedido_info_002_bueiro_rua_joao_pagnan.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5852/pedido_info_001_contratos_alugueis.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5854/pedido_de_informacao_16-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5855/pedido_de_informacao_17-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5856/pedido_de_informacao_15-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5857/pedido_de_informacao_14-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5858/pedido_de_informacao_13-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5859/pedido_de_informacao_12-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5860/pedido_de_informacao__11-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5861/pedido_de_informacao_10-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5862/pedido_de_informacao_09-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5863/pedido_de_informacao_08-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5864/pedido_de_informacao_07-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5865/pedido_de_informacao_06-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5866/pedido_de_informacao_05-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5867/pedido_de_informacao_04-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5868/pedido_de_informacao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5869/pedido_de_informacao_02-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5870/pedido_de_informacao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5876/pedido_de_informacao_01_-_zona_verde.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5877/pedido_de_informacao_02_-_zezao.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5878/pedido_de_informacao_03-_natal.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5879/pedido_de_informacao_04-_prova_pedestre.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5880/pedido_de_informacao_05-imovel_da_secretaria_d_viXx6SM.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5881/pedido_de_informacao_06_-_dia_do_trabalhador.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5882/pedido_info_004_atendimento_odontologico.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5886/pedido_de_informacao_18-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5887/pedido_de_informacao_19-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5888/pedido_de_informacao_20-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5889/pedido_de_informacao_21-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5890/pedido_de_informacao_22-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5891/pedido_de_informacao_23-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5892/pedido_de_informacao_24-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5893/pedido_de_informacao_25-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5901/pedido_de_informacao_no_01-_segunda_sessao_-_1_BjGKFdh.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5910/pedido_info_005_pintura_faixa_pedestres_erico.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5918/pedido_de_inf_no01_-2019.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5919/pedido_de_inf_no02-2019.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5944/pedido_de_informacao_parque_industrial.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5945/pedido_informacao_pq_ney_braga.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5946/pedido_de_informacao__a_sanepar__londrina_2.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5947/pedido_de_informacao_26-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5948/pedido_de_informacao_27-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5949/pedido_de_informacao_28-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5950/pedido_de_informacao_29-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5959/02_pedido_de_informacao__luiz_pastel.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5960/01_pedido_de_informacao__banco_cambe_iii.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5962/pedido_de_informacao_no_02-_sexta_sessao_-_18__nQ2jKuL.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5963/pedido_de_informacao_no_03-_sexta_sessao_-_18__fFmzuzy.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5976/04_pedido_de_informacao__secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5990/pedido_de_informacao_30-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5997/pedido_info_006_doacoes_ir_pessoa_fisica.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6004/pedido_de_inf_no01_-2019.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6005/pedido_de_informacao_no_04-_nona_sessao_-_08_d_ZaHTkTu.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6007/pedido_info_008_concessao_sanepar.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6008/pedido_info_007_sanepar.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6019/pedido_de_informacao_no_05-_decima_sessao_-15__6nFPzmN.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6027/pedido_info_009_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6028/pedido_info_010_all.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6065/pedido_info_012_til.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6066/req_014_solicitacao_temporizador_semaforo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6070/pedido_info_013_viaduto_bratislava.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6071/pedido_info_014_escola_do_cafe.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6092/informacao.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6093/informacao_sanepar.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6112/pedido_de_informacao_2019.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6128/pedido_info_015_dnit_vagoes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6156/pedido_de_informacao_no_07-_vigecima_primeira__UcW1D6j.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6157/pedido_de_informacao_no_08-_vigecima_primeira__JinCnLK.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6158/pedido_de_informacao_a_sanepar__mal_cheiro.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6163/pedido_de_informacao_31-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6173/pedido_informacao_sanepar.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6186/pedido_de_infomacao_01-2019.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6198/06_pedido_de_informacao__emendas.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6199/05_pedido_de_informacao__alambrados.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6204/pedido_info_016_til.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6229/numero_processo_vilma_alimentos_2019.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6256/pedido_de_informacao_2019.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6271/pedido_info_017_cilindro_de_oxigenio.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6272/pedido_info_018_cilindro_de_oxigenio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6273/pedido_info_019_cilindro_de_oxigenio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6279/pedido_de_infomacao_04-2019.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6280/pedido_de_infomacao_05-2019.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6281/pedido_de_infomacao_06-2019.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6282/pedido_de_infomacao_07-2019.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6291/pedido_de_informacao_secretaria_trabalho.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6304/pedido_de_infomacao_08-2019.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6326/pedido_de_infomacao_09-2019.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6342/pedido_info_020_obras_escola_alvorada.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6345/07_pedido_de_informacao__asfalto_7wr5nda.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6353/pedido_info_021_formigas_cortadeiras.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6354/pedido_info_022_transporte_escolar_bilac.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6384/pedido_de_informacao_no_09-_trigessima_nona_se_jytDG7C.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6385/pedido_de_informacao_no_10-_trigessima_nona_se_ekndjpB.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6405/pedido_info_023_parecer_tecnico_alteracoes_plan_F2XZUyG.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6406/pedido_info_024_parecer_tecnico_alteracoes_codigo_obras.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6421/pedido_de_informacao_002-2019_-_copia.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6422/pedido_de_informacao_001-2019_-_copia.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5920/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6079/pdl_02.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6350/pdl_03.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6210/pelo_02.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6244/pelo_03.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5840/pl_01.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5846/pl_02.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5902/pl_03_fADOfxp.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5904/pl_04.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5930/pl_05.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5933/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5934/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5951/pl_8.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5952/pl_9.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5967/pl_10.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5968/pl_11.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5980/pl_12.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5991/pl_13.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5992/pl_14.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5993/pl_15.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6020/pl_16.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6047/pl_17.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6048/pl_18.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6049/pl_19.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6050/pl_20.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6051/pl_21.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6089/pl_22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6090/pl_23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6103/pl_24.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6104/pl_25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6125/pl_26.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6146/pl_27.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6159/pl_28.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6160/pl_29.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6161/pl_30.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6162/pl_31.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6181/pl_32.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6197/pl_33.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6218/pl_34.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6219/pl_35.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6220/pl_36.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6230/pl_37.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6231/pl_38.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6245/pl_39.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6246/pl_40.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6247/pl_41.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6257/pl_42.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6278/pl_43.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6308/pl_44.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6309/pl_45.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6310/pl_46.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6311/4_projeto_de_lo_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6312/5_projeto_de_lo_parcelamento_remembramento_solo.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6313/6_projeto_de_lo_zoneamento_uso_ocupacao_do_solo.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6314/7_projeto_de_lo_sistema_viario.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6339/pl_51.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6340/pl_52_3gaJIkx.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6341/pl_53_xrEzkZf.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6351/pl_54.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6362/pl_55.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6363/pl_56.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6364/pl_57.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6378/pl_58.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6379/pl_59.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6380/pl_60.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6391/pl_61.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6401/novo_documento_2019-12-06_15.53.47-20191206155518.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6423/pl_63.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5903/plc_01_EXNo2JZ.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5935/substitutivo_01.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6053/plc_03.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6305/1_projeto_de_lc_codigo_de_posturas.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6306/2_projeto_de_lc_codigo_edificacoes_obras.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6307/3_projeto_de_lc_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6365/plc_07.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6366/plc_08.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6367/novo_documento_2019-11-13_09.32.40-20191113093607.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6381/plc_10.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5898/pr_01_p35jp8o.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5969/pr_02.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5843/requerimento_04__de_janeiro_de_2019.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5844/requerimento_no2019.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5847/requerimento_01_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5848/requerimento_001_-_sessao_1o.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5853/req_001_solicitacao_plantio_arvores_e_outros.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5871/01o_sessao_ordinaria_04-02.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5872/req.1.30.04.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5873/requerimento_001_19.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5874/requerimento_de_sessao_01_-_2019_-_primeira_sessao.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5883/req_002_solicitacao_notificacao_cacadores_e_outros.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5884/requerimento_002_-_sessao_2o.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5885/requerimento_11_de_fevereiro_de_2019.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5894/requerimento_02_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5895/02o_sessao_ordinaria_11-02.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5897/req.2.11.02.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5899/requerimento_02-2019.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5900/requerimento_002_19.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5909/req_003_solicitacao_pavimentacao_acesso_euthymi_SuHYM2X.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5911/requerimento_003_19.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5912/03o_sessao_ordinaria_18-02.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5913/requerimento_03_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5914/requerimento_14_de_fevereiro_de_2019.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5915/requerimento_de_sessao_03_-_2019_-_terceira_sessao.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5916/req.3.18.02.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5917/requerimento_n3-2019.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5921/req_004_solicitacao__capina_calcada_24h_e_outros.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5922/04o_sessao_ordinaria_25-02.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5923/requerimento_03_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5925/requerimento_25_de_fevereiro_de_2019.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5926/requirimento_n_4-2019.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5927/requerimento_004_19.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5928/req.4.25.02.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5929/requerimento_de_sessao_04_-_2019_-_quarta_sessao.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5936/requerimento_005_-_sessao_5o.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5937/requerimento_11_de_marco_de_2019.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5938/req_005_solicitacao_rocagem_maria_garla_e_outros.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5939/05o_sessao_ordinaria_11-03.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5940/requerimento_05_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5941/req.5.11.03.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5942/requerimento_005_19.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5943/requerimento_n5-2019.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5953/requerimento_002-_sessao_1o.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5954/req_006_solicitacao_notificacao_jd_boa_vista_e__olOazEX.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5955/requerimento_06_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5956/requerimento_n6-2019.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5957/06o_sessao_ordinaria_18-03.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5961/requerimento_de_sessao_06_-_2019_-_sexta_sessao.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5964/requerimento_006_19.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5965/requerimento_18_de_marco_de_2019.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5966/requerimento.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5970/requerimento_003-_sessao_1o.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5971/req_007_solicitacao_estacionamento_escolar_e_outros.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5972/requerimento_06_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5973/requerimento_de_sessao_07_-_2019_-_setima_sessao.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5974/requerimento_25_de_marco_de_2019.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5975/requerimento_n7-2019.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5977/07o_sessao_ordinaria_25-03.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5978/requerimento_007_19.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5979/req.7.25.03.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5981/requerimento_01_de_abril_de_2019.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5982/requerimento_004-_sessao_1o.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5983/requerimento_01_-_marco_2019.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5984/req.8.01.04_loapcew.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5985/req_008_solicitacao_redutor_velocidade_sto_anto_KTjhP8a.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5986/08o_sessao_ordinaria_01-04.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5987/requerimento_de_sessao_08_-_2019_-_oitava_sessao.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5988/requerimento_008_19.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5989/requerimento_8_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5994/req.9.08.04.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5996/req_009_solicitacao_limpeza_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5998/requerimento_005-_sessao_1o.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5999/requerimento_de_sessao_09_-_2019_-_nona__sessao.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6000/09o_sessao_ordinaria_08-04.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6001/requerimento_n9-2019.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6002/requerimento_9_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6003/requerimento_009_19.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6006/req_010_solicitacao_semaforo_equador_e_outros.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6009/requerimento_10-2019.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6010/requerimento_15_de_abril_de_2019.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6011/requerimento_n10-2019.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6012/requerimento_10_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6013/requerimento_de_sessao_10_-_2019_-_decima__sessao.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6014/10o_sessao_ordinaria_15-04.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6015/requerimento_010_19.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6018/requerimento_10-2019.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6021/requerimento_sessao_11o.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6022/req.11.22.04.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6023/requerimento_22_de_abril__de_2019.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6024/11o_sessao_ordinaria_22-04.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6025/requerimento_011_19.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6026/req_011_solicitacao_melhorias_pontos_onibus_e_outros.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6030/requerimento_11o.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6031/requerimento_11o.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6032/requerimento_n11-2019.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6034/requerimento_03_faixa__de_pedestre.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6035/requerimento_sessao_12o.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6036/requerimento_012_19.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6037/req_012_solicitacao_mata_escoteiros_e_outros.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6041/req.12.29.04.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6042/requerimento_de_sessao_12_-_2019_-decima_segun_6R8uEtq.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6043/requerimento_29_de_abril_de_2019.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6044/requerimento_12.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6045/12o_sessao_ordinaria_27-04.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6054/requerimento__06_de_maio_de_2019.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6055/req_013_solicitacao_notificacao_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6057/requerimento_de_sessao_13_-_2019_-decima_terce_qZRd3jj.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6058/req.13.06.05.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6059/requerimento_n13-2019.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6060/requerimento_013_19.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6061/requerimento_sessao_13o.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6062/requerimento_13_eXsS6VB.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6063/13o_sessao_ordinaria_06-05.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6067/req_014_solicitacao_temporizador_semaforo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6068/requerimento_13_de_maio_de_2019.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6069/requerimento_sessao_14o.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6072/requerimento_14_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6073/14o_sessao_ordinaria_13-05.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6075/requerimento_n14-2019.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6076/requerimento_de_sessao_14_-_2019_-decima_quart_eSZJCnB.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6077/req.14.13.05.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6078/requerimento_014_19.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6080/req_015_solicitacao_redutor_velocidade_raminell_RPRr60P.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6081/requerimento_n15-2019.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6082/requerimento_de_sessao_15_-_2019_-decima_quint_Cu8eljM.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6083/requerimento_15_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6084/requerimento_sessao_15o.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6085/15o_sessao_ordinaria_20-05.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6086/requerimento_20_de_maio_de_2019.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6087/req.15.20.05.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6088/requerimento_015_19.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6094/req_016_solicitacao_adocao_praca_rodoviaria_e_outros.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6095/requerimento_sessao_16o.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6096/requerimento_de_27_de_maio_de_2019.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6097/requerimento_16.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6098/requerimento_de_sessao_16_-_2019_-decima_sexta__sessao.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6099/requerimento_no16-2019.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6100/16o_sessao_ordinaria_27-05.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6101/requerimento_016_19.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6102/requerimento_16o_sessao.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6105/req_017_solicitacao_limpeza_galerias_alvorada_e_outros.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6106/requerimento_03_de_junho_de_2019.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6107/requerimento_de_sessao_17_-_2019_-decima_setim_VNl1nVS.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6108/requerimento_17.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6109/requerimento_sessao_17o.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6110/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6111/requerimento_no17-2019.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6113/requerimento_017_19.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6114/17o_sessao_ordinaria_03-06.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6115/requerimento_18.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6116/requerimento_no18-2019.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6117/requerimento_10_de_junho_de_2019_recuperacao_automatica.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6118/requerimento_de_sessao_18_-_2019_-decima_oitav_vMHLR9S.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6119/18o_sessao_ordinaria_10-06.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6120/req_018_solicitacao_banheiros_praca_getulio_var_qQvuBR5.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6122/requerimento_sessao_18o.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6123/requerimento_18_sessao_2019.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6124/requerimento_018_19.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6126/requerimento.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6129/req_019_solicitacao_aumento_estacionamento_vans_RJbktDg.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6130/requerimento_19sessao_2019.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6131/requerimento_17_de_junho.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6132/requerimento_sessao_19o.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6133/requerimento_019_19.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6134/requerimento_no19-2019.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6135/19o_sessao_ordinaria_17-06.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6136/requerimento_de_sessao_19_-_2019_-decima_nona__sessao.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6137/req_020_solicitacao_rotatoria_terra_vermelha_e_outros.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6138/requerimento_de_sessao_20_-_2019_-vigecima__sessao.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6139/req.19.24.06.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6140/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6141/requerimento_de_24_de_junho_2019.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6142/requerimento_sessao_20o.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6143/20o_sessao_ordinaria_24-06.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6144/requerimento_020_19.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6145/requerimentono20-2019.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6147/req_021_solicitacao_rocagem_nossa_terra_e_outros.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6148/requerimento_sessao_21o.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6149/requerimento_no21-2019.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6150/requerimento_21o_sessao_01_de_julho__de_2019.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6151/21o_sessao_ordinaria_01-07.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6152/requerimento_de_sessao_21_-_2019_-vigecima_pri_tgbDzvi.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6153/req.21.01.07.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6154/requerimento01_de_julho_de_2019.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6155/requerimento_021_19.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6164/requerimento_no22-2019.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6165/requerimento_8_de_julho_de_2019.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6166/req_022_solicitacao_erradicacao_arvore_e_outros.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6167/22o_sessao_ordinaria_08-07.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6168/req.22.08.07.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6169/requerimento_de_sessao_22_-_2019_-vigecima_seg_amBcdO4.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6170/requerimento_sessao_22o.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6171/requerimento_cbuq.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6172/requerimento_22o_sessao_08_de_julho__de_2019.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6174/requerimento_022_19.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6175/requerimento15_de_julho_de_2019.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6176/req_023_solicitacao_desobstrucao_linha_ferrea_cateto.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6178/requerimento_023_19.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6179/req.23.15.07.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6182/23o_sessao_ordinaria_15-07.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6183/requerimento_de_sessao_23_-_2019_-vigecima_ter_P7dQTU4.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6184/requerimento_23_sessao_15_de_julho__de_2019.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6185/requerimento_sessao_23o.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6187/req_024_solicitacao_recolhimento_galhos_miguel__zh1zRYe.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6188/requerimento_no24-2019_verbal.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6189/requerimento_05_de_agosto_de_2019.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6190/requerimento_de_sessao_24_-_2019_-vigecima_qua_TVjCy3g.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6191/requerimento_24o_sessao.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6192/requerimento_rotatoria_maria_flora.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6193/24o_sessao_ordinaria_05-08.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6194/requerimento_sessao_24o.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6195/requerimento_024_19.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6196/req.24.05.08.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6201/requerimento_no25-2019.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6202/requerimento_12_de_agosto_de_2019.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6203/req_025_solicitacao_regularizacao_de_coleta_e_outros.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6205/25o_sessao_ordinaria_12-08.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6206/requerimento_25sessao.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6207/req.25.12.08.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6208/requerimento_025_19.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6209/requerimento_de_sessao_25_-_2019_-vigecima_qui_Z728bTE.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6221/requerimento_no26-2019.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6222/requerimento_19_de_agosto_de_2019.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6223/req_026_solicitacao_rocagem_jd_bela_vista_e_outros.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6224/requerimento_sessao_26o.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6225/requerimento_de_sessao_26_-_2019_-vigecima_sex_ki4lnZ2.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6226/26o_sessao_ordinaria_19-08.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6227/requerimento_26sessao.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6232/requerimento_026_19.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6233/req.26.19.08.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6234/req.27.26.08.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6236/req_027_solicitacao_envio_parecer_agnelo_deputa_eSoc0pO.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6237/requerimento_no27-2019.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6238/requerimento_sessao_27o.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6239/27o_sessao_ordinaria_26-08.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6240/requerimento_de_sessao_27_-_2019_-vigecima_set_KHWThzw.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6241/requerimento_27sessao.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6242/requerimento__26_de_agosto_de_2019.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6243/requerimento_027_19.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6248/req.28.02.09.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6249/req_028_solicitacao_fiscalizacao_e_sinalizacao_viaria.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6250/requerimento_de_sessao_28_-_2019_-vigecima_oit_qGYUqCp.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6251/28o_sessao_ordinaria_02-09.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6252/requerimento_028_19.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6253/requerimento_28sessao.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6254/requerimento_no28-2019.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6255/requerimento_02_setembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6258/req_029_solicitacao_reforma_quadra_sao_fco_e_outros.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6259/requerimento_no29-2019.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6260/req.29.06.09.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6261/29o_sessao_ordinaria_09-09.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6262/requerimento_29sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6263/requerimento_de_sessao_29_-_2019_-vigecima_non_Ptc2non.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6264/requerimento_sessao_29o.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6267/requerimento_16_de_agosto_de_2019.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6268/requerimento_de_sessao_30_-_2019_-trigesima__sessao.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6269/requerimento_no30-2019.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6270/req_030_solicitacao_motorista_creps_e_outros.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6274/30o_sessao_ordinaria_16-09.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6275/req.30.16.09.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6276/requerimento_30sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6277/requerimento_sessao_30o.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6283/requerimento_23_de_setembro__de_2019.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6284/requerimento_sessao_31o.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6285/requerimento_de_sessao_31_-_2019_-trigesima____2QsbqHg.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6287/req_031_solicitacao_academia_ar_livre_e_outros.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6288/31o_sessao_ordinaria_23-09.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6289/req.31.23.09.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6290/requerimento_31sessao_ordinaria..docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6296/req_032_solicitacao_recape_asfaltico_e_outros.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6297/requerimento_no32-2019.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6298/32o_sessao_ordinaria_30-09.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6299/req.32.30.09.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6300/requerimento_de_sessao_32_-_2019_-trigesima____jUM9P4N.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6301/requerimento_30_de_setembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6302/requerimento_32sessao_ordinaria..docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6303/requerimento_sessao_32o.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6317/req_033_solicitacao_tapa_buracos_e_outros.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6318/requerimento_7_de_outubro_de_2019.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6319/requerimento_de_sessao_33_-_2019_-trigesima__t_bSLV6jV.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6320/33o_sessao_ordinaria_07-10.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6321/requerimento_no33-2019.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6322/requerimento_sessao_33o.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6323/requerimento_33sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6324/req_034_solicitacao_limpeza_bueiros_e_outros.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6325/requerimento_sessao_34o.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6327/34o_sessao_ordinaria_14-10.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6328/req.33.14.10.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6329/requerimento_de_sessao_34_-_2019_-trigesima__q_ZHpTt9g.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6330/requerimento_14_de_outubro_de_2019.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6331/req_035_solicitacao_rocagem_morada_sol_e_outros.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6333/requerimento_21_de_outubro_de_2019.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6334/requerimento_de_sessao_35_-_2019_-trigesima__q_Vsdql8R.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6335/35o_sessao_ordinaria_21-10.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6336/requerimento_no35-2019.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6337/req.34.21.10.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6338/requerimento_sessao_35o.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6343/req_036_solicitacao_faixa_elevada_av_inglaterra_cW4u6rJ.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6344/req.35.04.11.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6346/36o_sessao_ordinaria_04-11.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6347/requerimento_de_sessao_36-_2019_-trigesima__se_FHUgIha.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6348/requerimento_no36-2019.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6349/requerimento_4_de_novembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6352/req_037_solicitacao_revitalizacao_nova_cambe_e_outros.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6355/requerimento_no37-2019.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6356/requerimento_de_11_de_novembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6357/requerimento_37_sessao.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6358/requerimento_de_sessao_37-_2019_-trigesima__se_qFfsP8B.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6359/req.36.11.11.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6360/requerimento_sessao_37o.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6361/37o_sessao_ordinaria_11-11.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6369/requerimento_de_sessao_38-_2019_-trigesima__oi_uBwVG3D.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6370/req_038_solicitacao_erradicacao_arvore_rua_alem_1BMPW5g.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6371/requerimento_38_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6372/requerimento_sessao_38o.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6373/req.37.18.11.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6374/requerimento_no378-2019.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6375/38o_sessao_ordinaria_18-11.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6376/requerimento18_de_novembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6382/requerimento_25_de_novembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6383/requerimento_de_sessao_39-_2019_-trigesima__no_TCoKNhp.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6386/req.38.25.11.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6387/39o_sessao_ordinaria_25-11.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6388/requerimento_39o_sessao_ordinaria..docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6389/req_039_solicitacao_investigacao_mau_cheiro_pon_K6Kh0Vz.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6390/requerimento_39.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6392/req_040_solicitacao_projeto_adequacao_viaria_e_outros.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6396/requerimento_n40-2019.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6397/requerimento_40o_sessao_ordinaria..docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6398/req.39.02.12.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6399/40o_sessao_ordinaria_02-12.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6400/requerimento__02_de_dezembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6402/requerimento_n41-2019.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6403/requerimento_de_sessao_41-_2019_-quadragessima_9wI1wKJ.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6404/req_041_solicitacao_iluminacao_praca_ana_rosa_e_outros.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6409/requerimento_de_09_de_dezembro_de_2019.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6410/req.40.09.12.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6411/requerimento_41o_sessao_ordinaria..docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6412/requerimento_041-_sessao_041.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6413/41o_sessao_ordinaria_09-12.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6414/req_042_solicitacao_coleta_galhos.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6415/requerimento_de_sessao_42-_2019_-quadragessima_segunda_sessao.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6416/requerimento_42a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6417/42o_sessao_ordinaria_16-12.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6418/requerimento_n-42-2019.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6419/requerimento_sessao_42o.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/6420/req.41.16.12.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5995/requerimento_08_de_abril_de_2019.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2019/5841/veto_01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H574"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>