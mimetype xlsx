--- v0 (2026-01-12)
+++ v1 (2026-04-25)
@@ -51,6005 +51,6005 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CONV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/</t>
+    <t>http://sapl.cambe.pr.leg.br/media/</t>
   </si>
   <si>
     <t>CONVOCAÇÃO PARA ELEIÇÃO DE 01 (UM) NOVO MEMBRO DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE ELEIÇÃO PARA 01 (UM) NOVO MEMBRO DA COMISSÃO DE PARTICIPAÇÃO POPULAR.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>BERRO, Diversos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5710/1ad00.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5710/1ad00.pdf</t>
   </si>
   <si>
     <t>Convocação do Presidente e Diretor Executivo do CISMEPAR.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>DALTO</t>
   </si>
   <si>
     <t xml:space="preserve">SUGESTÃO DE IMPLANTAÇÃO DE COLÉGIO DA POLÍCIA MILITAR EM NOSSA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5315/5315_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5315/5315_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO DE ANTEPROJETO DE LEI, VISANDO A CRIAÇÃO DO &amp;#8220;PROGRAMA ENTULHO ZERO&amp;#8221;, QUE OBJETI</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5316/5316_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5316/5316_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO PARA A ELABORAÇÃO DE PROJETO DE LEI DISPONDO ACERCA DE UMA POLÍTICA MUNICIPAL DE PREVENÇÃO,</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5330/5330_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5330/5330_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A APLICAÇÃO DA LEI MUNICIPAL N° 2.660, DE 28 DE ABRIL DE 2014, QUE VERSA ACERCA DA ÁREA ES</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5378/5378_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5378/5378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DO ANTEPROJETO DE LEI, QUE DISPÕE ACERCA DA LIMPEZA DE IMÓVEIS, FECHAMENTO DE TERRENOS EDI</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5457/5457_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5457/5457_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO DE EXTENSÃO DA VACINAÇÃO CONTRA A GRIPE A TODOS OS SERVIDORES QUE ATUAM NOS ESTABELECIMENTO</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5458/5458_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5458/5458_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO DE ELABORAÇÃO DE PROJETO DE LEI DISPONDO ACERCA DA DISCIPLINA DO EXERCÍCIO DO COMÉRCIO DE A</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5466/5466_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5466/5466_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO A ELABORAÇÃO DE LEGISLAÇÃO A EXEMPLO DO DECRETO N°753/2017 DA CIDADE DE LONDRINA.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5467/5467_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5467/5467_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO A ELABORAÇÃO DE LEGISLAÇÃO A EXEMPLO DO DECRETO 100/2018 DA CIDADE DE LONDRINA.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5469/5469_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5469/5469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA INSTITUIÇÃO DE PROCEDIMENTOS DE FORMAÇÃO DE PREÇOS.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5484/5484_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5484/5484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DA LEI LUCAS</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Tokinho</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5525/5525_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5525/5525_texto_integral.zip</t>
   </si>
   <si>
     <t>RECONHECE NO ÂMBITO DO MUNICÍPIO DE CAMBÉ A LÍNGUA BRASILEIRA DE SINAIS - LIBRAS</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5569/ind_013_feira_otto_gaertner.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5569/ind_013_feira_otto_gaertner.pdf</t>
   </si>
   <si>
     <t>Sugestão para organização, junto à todos os feirantes cadastrados no Município, de uma Feira permanente, a ser realizada aos sábados, no período matutino, na Rua Otto Gaertner, em frente à Praça Getúlio Vargas.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5570/ind_012_feira_da_lua_.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5570/ind_012_feira_da_lua_.pdf</t>
   </si>
   <si>
     <t>Sugestão para organização, junto à todos os feirantes cadastrados no Município, de uma Feira da Lua permanente, a ser realizada às sextas-feiras, no período noturno, no Centro de Eventos.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção Honrosa</t>
   </si>
   <si>
     <t>PAULO SOARES</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5295/5295_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5295/5295_texto_integral.zip</t>
   </si>
   <si>
     <t>AOS POLICIAIS PELO SALVAMENTO DE UM IDOSO A UM ATAQUE DE ABELHAS.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5314/5314_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5314/5314_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO HONROSA PARA O ATLETA ERIK ROCATELLI ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>FABIO FERNANDES - PIO</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5445/5445_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5445/5445_texto_integral.zip</t>
   </si>
   <si>
     <t>MOÇÃO HONROSA AO PROFESSOR REGINALDO JOSÉ MAZZOLA</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5449/5449_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5449/5449_texto_integral.zip</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À ORDEM DEMOLAY</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5532/5532_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5532/5532_texto_integral.zip</t>
   </si>
   <si>
     <t>IGREJA ASSEMBLEIA DE DEUS DE CAMBÉ.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>ALZIRA DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5545/mo_06_UhhovW4.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5545/mo_06_UhhovW4.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA OS ATLETAS DA ASSOCIAÇÃO CAMBÉ TAEWKONDO/POLO RV TEAM.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5556/mo_07.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5556/mo_07.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA O ATLETA DA ASSOCIAÇÃO CAMBÉ TAEWKONDO/POLO RV TEAM</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5557/mo_08.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5557/mo_08.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA O TÉCNICO DA ASSOCIAÇÃO CAMBÉ TAEWKONDO E AOS ATLETAS DA ASSOCIAÇÃO CAMBÉ TAEWKONDO/POLO SANTO AMARO.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5558/mo_09.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5558/mo_09.pdf</t>
   </si>
   <si>
     <t>MOÇÃO HONROSA AOS MEMBROS DO BATALHÃO DE PATRULHA ESCOLAR COMUNITÁRIA DA POLÍCIA MILITAR DO PARANÁ.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>FÁTIMA SERPELONI HAULY</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5559/mo_10.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5559/mo_10.pdf</t>
   </si>
   <si>
     <t>MOÇÃO HONROSA AOS POLICIAIS MILITARES.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5560/mo_11.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5560/mo_11.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO SUPREMO TRIBUNAL FEDERAL</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5561/img002.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5561/img002.pdf</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5688/mo_13.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5688/mo_13.pdf</t>
   </si>
   <si>
     <t>MOÇÃO HONROSA AO MAESTRO VITOR GORNI</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5722/mo_14.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5722/mo_14.pdf</t>
   </si>
   <si>
     <t>MOÇÃO HONROSA AO ATLETA IGOR TOFALINI</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5746/mocao_15.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5746/mocao_15.pdf</t>
   </si>
   <si>
     <t>35º Sessão Ordinária Escola Municipal " Pedro Tkotz"</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>BERRO</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5749/mocao_16.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5749/mocao_16.pdf</t>
   </si>
   <si>
     <t>moção honrosa Mateus</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5787/mo_17.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5787/mo_17.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa Fábio Ricardo  Rodrigues Brasilino</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5838/mo_18.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5838/mo_18.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO LUTADOR CLEITON FERREIRA</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Nada Consta</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5343/5343_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5343/5343_texto_integral.zip</t>
   </si>
   <si>
     <t>NADA CONSTA NA ORDEM DO DIA DA 5ª SESSÃO ORDINÁRIA A SER REALIZADA NO DIA 12 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5366/5366_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5366/5366_texto_integral.zip</t>
   </si>
   <si>
     <t>NADA CONSTA NA ORDEM DO DIA DA 6ª SESSÃO ORDINÁRIA A SER REALIZADA NO DIA 19 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5533/5533_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5533/5533_texto_integral.zip</t>
   </si>
   <si>
     <t>NADA CONSTA NA ORDEM DO DIA DA 16ª SESSÃO ORDINÁRIA A SER REALIZADA EM 28 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
     <t>Nada Consta na Ordem do Dia</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5770/ordem_do_dia_para_a_38_sessao_ordinaria_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5770/ordem_do_dia_para_a_38_sessao_ordinaria_18.docx</t>
   </si>
   <si>
     <t>NADA CONSTA NA ORDEM DO DIA DA 38ª SESSÃO ORDINÁRIA 2018.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>PCCCJ</t>
   </si>
   <si>
     <t>Parecer Contrário CCJ</t>
   </si>
   <si>
     <t>Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5750/ccj_62.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5750/ccj_62.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE DISPOSITIVOS PARA CAPTAÇÃO DA ÁGUA PLUVIAL EM EMPREENDIMENTOS RESIDENCIAIS E COMERCIAIS.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5291/5291_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5291/5291_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO 01 - 2018</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5317/5317_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5317/5317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME ACERCA DO ACOMPANHAMENTO DAS OBRAS DA UBS DO CAMBÉ II.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5318/5318_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5318/5318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORME ACERCA: ESTIMATIVA DE IMPACTO FINANCEIRO PARA CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE </t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5319/5319_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5319/5319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORME QUAIS AS PROVIDÊNCIAS TÉCNICAS QUE ESTÃO SENDO TOMADAS ACERCA DA CONSTRUÇÃO DE GALERIA PARA </t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5320/5320_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5320/5320_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME ACERCA DO PROCEDIMENTO PARA REALIZAÇÃO DE CIRURGIA BARIÁTRICA, NO QUE TANGE A: COMO ESTÁ O A</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5327/5327_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5327/5327_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO 01/2018 LICITAÇÃO</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5328/5328_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5328/5328_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO 2</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5332/5332_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5332/5332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME A RESPEITO DO ENTRONCAMENTO DAS RUAS: NOSSA SENHORA DO ROCIO, ESTADOS UNIDOS E RIO GRANDE DO</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5333/5333_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5333/5333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME A RESPEITO DO TRECHO DA AV.: BRASIL, ENGLOBANDO OS CRUZAMENTOS COM AS RUAS DINAMARCA, BÉLGIC</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5334/5334_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5334/5334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME ACERCA DA PONTE DA ESTRADA DO CATETO, UMA VEZ QUE ESTAMOS EM PERÍODO DE COLHEITA NAS PROPRIE</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5335/5335_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5335/5335_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO PARA QUE A COPEL &amp;#8211; COMPANHIA PARANAENSE DE ENERGIA, INFORME ACERCA DO COM</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5341/5341_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5341/5341_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO 03</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5351/5351_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5351/5351_texto_integral.zip</t>
   </si>
   <si>
     <t>INFORME A RESPEITO: EM NOSSO MUNICÍPIO QUAL O ÓRGÃO RESPONSÁVEL PELA CAPTURA E DEVOLUÇÃO AO MEIO AMB</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5352/5352_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5352/5352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME:EM 2017 FORAM ENCAMINHADOS OS OFÍCIOS DE NÚMERO 39 E 97 E TAMBÉM REQUERIMENTO DE NÚMERO 54 S</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5353/5353_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5353/5353_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO ACERCA DAS FESTAS QUE ACONTECEM NA CHÁCARA LOCALIZADA NA AVENIDA FABIANO DIAS V</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5361/5361_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5361/5361_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO 02 - 12 DE MARÇO DE 2018</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5362/5362_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5362/5362_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO 03 - 12 DE MARÇO DE 2018</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5379/5379_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5379/5379_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO ACERCA DA POLUIÇÃO SONORA CAUSADA PELO APITO DOS TRENS</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5380/5380_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5380/5380_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO ACERCA DA CONDIÇÃO ESTRUTURAL DA PONTE DA LOCALIZADA NA AVENIDA CANADÁ, PRÓXIMA</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5382/5382_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5382/5382_texto_integral.zip</t>
   </si>
   <si>
     <t>SECRETARIA DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Alzira Guedes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5386/5386_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5386/5386_texto_integral.zip</t>
   </si>
   <si>
     <t>001_2018</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5393/5393_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5393/5393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME ACERCA DO CRONOGRAMA REFERENTE AO RECOLHIMENTO DE ENTULHOS NA CHÁCARA SANTA MARIA PARA O ANO</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5394/5394_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5394/5394_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO A EMPRESA TIL TRANSPORTES COLETIVOS ACERCA DOS HORÁRIOS DAS LINHAS DE ÔNIBUS QU</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5395/5395_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5395/5395_texto_integral.zip</t>
   </si>
   <si>
     <t>SECRETARIA DE SAÚDE</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5396/5396_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5396/5396_texto_integral.zip</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5399/5399_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5399/5399_texto_integral.zip</t>
   </si>
   <si>
     <t>MANDATO CLASSITA</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5401/5401_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5401/5401_texto_integral.zip</t>
   </si>
   <si>
     <t>01º/2018</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5409/5409_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5409/5409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME ACERCA DO CÓDIGO DE POSTURA EM RELAÇÃO A MEDIÇÃO DE RUÍDOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5410/5410_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5410/5410_texto_integral.zip</t>
   </si>
   <si>
     <t>INFORME ACERCA DA AMPLIAÇÃO DA ETE CAÇADORES.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5421/5421_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5421/5421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME ACERCA DO VALOR DO ISS ARRECADADO.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5422/5422_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5422/5422_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">INFORME ACERCA DO PLANEJAMENTO PARA A IMPLANTAÇÃO DE FAIXAS ELEVADAS PARA PEDESTRES. </t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>NILSON DA BAHIA</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5427/5427_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5427/5427_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5438/5438_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5438/5438_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE PEDIDO DE INFORMAÇÃO PARA SANEPAR, ACERCA DO CONTRATO DE CONCESSÃO COM O MUNICÍPIO.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5439/5439_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5439/5439_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO ACERCA DE IMPLANTAÇÃO DE SISTEMA SEI.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5454/5454_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5454/5454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO ACERCA DOS PROCEDIMENTOS QUE ESTÃO SENDO PLANEJADOS PARA RESOLUÇÃO DO PROBLEMA DE REVITAL</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5455/5455_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5455/5455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO ACERCADO CONSUMO DE ÁGUA NOS ÚLTIMOS DOZE MESES NA ESCOLA MUNICIPAL PROFESSORA LOURDES GO</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5456/5456_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5456/5456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO ACERCA DAS NECESSIDADES DE INVESTIMENTOS NAS EDIFICAÇÕES UTILIZADAS PARA ATENDIMENTOS DAS</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5465/5465_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5465/5465_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº04 - DECIMA TERCEIRA SESSÃO - 07 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5470/5470_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5470/5470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORME:QUEM É O PROPRIETÁRIO DO TERRENO LOCALIZADO NA AVENIDA SANTO CASSARO NO TRECHO COMPREENDIDO </t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5479/5479_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5479/5479_texto_integral.zip</t>
   </si>
   <si>
     <t>AUTARQUIA</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5486/5486_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5486/5486_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE PEDIDO, PARA O PREFEITO MUNICIPAL, SOLICITANDO À TODAS AS SECRETARIAS, QUE INFORMEM, COM PE</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5487/5487_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5487/5487_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENVIO DE PEDIDO, PARA O PREFEITO MUNICIPAL, SOLICITANDO À TODAS AS SECRETARIAS, QUE INFORMEM, QUAIS </t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5488/5488_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5488/5488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO ACERCA DAS ATIVIDADES ESTÃO SENDO DISPONIBILIZADAS À POPULAÇÃO, CONSTANDO A DATA, HORÁRIO</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5489/5489_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5489/5489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME: ATUALMENTE, INSTALARAM-SE EM NOSSO MUNICÍPIO DIVERSOS ESTABELECIMENTOS PARA COMERCIALIZAÇÃO</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5490/5490_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5490/5490_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EM 2017 FOI ENCAMINHADO REQUERIMENTO, DATADO DE 20/11, SOLICITANDO PROVIDÊNCIAS QUANTO A PINTURA DE </t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5491/5491_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5491/5491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO QUANTO PROVIDÊNCIAS QUANTO À ADEQUAÇÃO DA SINALIZAÇÃO VIÁRIA NO CRUZAMENTO DA RUA BELO HO</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5492/5492_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5492/5492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO ACERCA DA READEQUAÇÃO VIÁRIA DA RUA ESPERANÇA, NO TRECHO LOCALIZADO ENTRE AS RUAS SANTO C</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5493/5493_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5493/5493_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM 2017 FOI ENCAMINHADO OFÍCIO, SOB O Nº 50, DATADO DE 10/04, SOLICITANDO, DENTRE OUTROS PEDIDOS, RE</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5494/5494_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5494/5494_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM 2017 FOI ENCAMINHADO REQUERIMENTO, DATADO DE 13/02, SOLICITANDO PROVIDÊNCIAS ACERCA DA GALERIA PL</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>ZÉ GUILHERME</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5500/5500_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5500/5500_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO INFORMAÇÃO CONSTRUÇÃO DE UM LOCAL PARA CURSOS PROFISSIONALIZANTES NA REGIÃO DO NOVO BANDEIRANTES</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5501/5501_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5501/5501_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO REFORMA CENTRO COMUNITÁRIO JARDIM SILVINO.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5502/5502_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5502/5502_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO INFORMAÇÃO REFORMA UNIDADES BÁSICAS DOS JARDINS NOVO BANDEIRANTES E SILVINO.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5503/5503_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5503/5503_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO INFORMAÇÃO CONSTRUÇÃO PISCINA AQUECIDA REGIÃO NOVO BANDEIRANTES.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5505/5505_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5505/5505_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO 11/2018.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5506/5506_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5506/5506_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO 10/2018</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5507/5507_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5507/5507_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO 09/2018.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5508/5508_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5508/5508_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO 08/2018.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5509/5509_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5509/5509_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO 07/2018.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5510/5510_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5510/5510_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO INFORMAÇÃO REFORMA CAMPO DE FUTEBOL JARDIM SILVINO.</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5511/5511_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5511/5511_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO 05/2018.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5512/5512_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5512/5512_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO 06/2018.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5513/5513_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5513/5513_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO 004/2018.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5516/5516_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5516/5516_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE A COPEL INFORME ACERCA DA NTC 855901 E DOS CONTRATOS COM A SOLICITANTE</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5517/5517_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5517/5517_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O PREFEITO MUNICIPAL, POR MEIO DAS SECRETARIAS COMPETENTES, INFORME AO QUE SE REFERE À REAL</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5518/5518_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5518/5518_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O PREFEITO MUNICIPAL, POR MEIO DA SECRETARIA COMPETENTE, INFORME ACERCA DA PROIBIÇÃO DO TRÂ</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5519/5519_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5519/5519_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O PREFEITO MUNICIPAL, INFORME ACERCA DO ÓRGÃO RESPONSÁVEL PELA FISCALIZAÇÃO DA UTILIZAÇÃO I</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5520/5520_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5520/5520_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE PEDIDO, PARA QUE A FIEP - FEDERAÇÃO DA INDÚSTRIAS DO ESTADO DO PARANÁ, INFORME ACE</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5521/5521_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5521/5521_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE A FECOMÉRCIO &amp;#8211; FEDERAÇÃO DO COMÉRCIO DO PARANÁ, INFORME ACERCA DO VALOR ARRECADADO PE</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5522/5522_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5522/5522_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O SEST/SENAT &amp;#8211; SERVIÇO SOCIAL DO TRANSPORTE/SERVIÇO NACIONAL DE APRENDIZAGEM DO TRANS</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5523/5523_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5523/5523_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O PREFEITO MUNICIPAL, POR MEIO DA SECRETARIA COMPETENTE, INFORME ACERCA DA COBERTURA DAS QU</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5524/5524_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5524/5524_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O PREFEITO MUNICIPAL, POR MEIO DA SECRETARIA COMPETENTE, INFORME ACERCA DA COBERTURA DA QUA</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5529/5529_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5529/5529_texto_integral.zip</t>
   </si>
   <si>
     <t>002/2018</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5562/pedido_info_050_horta_santa_isabel.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5562/pedido_info_050_horta_santa_isabel.pdf</t>
   </si>
   <si>
     <t>Para que o Prefeito Municipal, por meio da Secretaria competente, informe: Em 2017 foi encaminhado Ofício, datado de 06/04, solicitando “providências quanto ao plantio de grama no entorno da Horta Comunitária do Jardim Santa Isabel, sito a Rua da Paz, 251, com a finalidade de conter a terra que desce em dias de chuvas, invadindo a rua, causando transtorno e risco de acidentes tanto para aos participantes do programa, quanto aos pedestres e veículos que passam pelo local”. Esse pedido foi encaminhado para o setor de execução? Qual a explicação técnica para a não realização da obra?</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5563/pedido_info_049_horta_cambe_iv.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5563/pedido_info_049_horta_cambe_iv.pdf</t>
   </si>
   <si>
     <t>Para que o Prefeito Municipal, por meio da Secretaria competente, informe: Em 2017 foi encaminhado Ofício, datado de 10/04, e Requerimento, datado de 16/10, solicitando providências quanto às reivindicações dos participantes da Horta Comunitária do Jardim Cambé IV, sito a Rua Rosa Cursi Piffer, 226, no que tange a reforma do almoxarifado; construção de um abrigo para realização de reuniões, e proteção contra sol e chuva; construção de banheiro; melhorias no alambrado que cerca a horta. Esse pedido foi encaminhado para o setor de execução? Qual a explicação técnica para a não realização da obra?</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5564/pedido_info_048_tapa_buraco_paralelepipedo_belo_t4hI1bH.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5564/pedido_info_048_tapa_buraco_paralelepipedo_belo_t4hI1bH.pdf</t>
   </si>
   <si>
     <t>Para que o Prefeito Municipal, por meio da Secretaria competente, informe: Encaminhamos Requerimento, datado de 12/03/18, solicitando “providências quanto à realização de tapa buracos na Rua Belo Horizonte, em todo trecho de paralelepípedos em torno do Estádio Municipal José Garbeline”. Esse pedido foi encaminhado para o setor de execução? Qual a explicação técnica para a não execução do serviço?</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5565/pedido_info_047_adequacao_viaria_nova_cambe.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5565/pedido_info_047_adequacao_viaria_nova_cambe.pdf</t>
   </si>
   <si>
     <t>Para que o Prefeito Municipal, por meio da Secretaria competente, informe: Encaminhamos Requerimento, datado de 12/03/18, solicitando “providências quanto a adequação viária da Estrada da Prata nas entradas do Conjunto Nova Cambé e Jardim Vitória, visando a redução do número de acidentes e melhoria na segurança para pedestres e condutores, implantando ou melhorando: sinalização horizontal e vertical; quebra-molas; faixas de pedestres; calçadas; arborização; recape asfáltico”. Esse pedido foi encaminhado para o setor de execução? Qual a explicação técnica para a não execução do serviço?</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5566/pedido_info_046_acessibilidade_centro_juventude.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5566/pedido_info_046_acessibilidade_centro_juventude.pdf</t>
   </si>
   <si>
     <t>Para que o Prefeito Municipal, por meio da Secretaria competente, informe: Encaminhamos Requerimento, datado de 05/03/18, solicitando “providências quanto à adequação de acessibilidade para portadores de necessidades especiais nas duas vias da Avenida Pedro Viriato Parigot de Souza, no trecho compreendido em frente ao Centro da Juventude, bem como pintura de faixa de pedestre e adequação de sinalização viária, tanto horizontal quanto vertical, no local e adjacências”. Esse pedido foi encaminhado para o setor de execução? Qual a explicação técnica para a não execução do serviço?</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5567/pedido_info_045_muro_escola_alvorada.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5567/pedido_info_045_muro_escola_alvorada.pdf</t>
   </si>
   <si>
     <t>Para que o Prefeito Municipal, por meio da Secretaria competente, informe: Encaminhamos Requerimento, datado de 26/02/18, solicitando “providências quanto à reconstrução do muro da Escola Municipal Alvorada, no trecho correspondente à Rua Brasília. Requereu-se também a pintura das faixas de estacionamento no pátio da referida escola”. Esse pedido foi encaminhado para o setor de execução? Qual a explicação técnica para a não execução do serviço?</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5568/pedido_info_044_aquaplanagem_jose_bonifacio.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5568/pedido_info_044_aquaplanagem_jose_bonifacio.pdf</t>
   </si>
   <si>
     <t>Para que o Prefeito Municipal informe: Quais procedimentos estão sendo planejados para a resolução do problema apresentado por este Vereador, por meio de Requerimento em 05/02/2018: “Providências quanto à drenagem e coleta de águas pluviais na Avenida José Bonifácio, na altura do nº 287, com o intuito de evitar aquaplanagem na pista, bem como manutenção e sinalização da via.”</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5577/pedido_10redetrifase.ofc49628.05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5577/pedido_10redetrifase.ofc49628.05.docx</t>
   </si>
   <si>
     <t>Pedido de Pedido n°10/2018</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5578/pedido_de_informacao_02_calcadaecologica28.05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5578/pedido_de_informacao_02_calcadaecologica28.05.docx</t>
   </si>
   <si>
     <t>SESSÃO 28/05</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5579/pedido_08reformacasaveloriocerto.of619201728.05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5579/pedido_08reformacasaveloriocerto.of619201728.05.docx</t>
   </si>
   <si>
     <t>Pedido de informação 08/2018</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5580/pedido_09coberturaquadra28.05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5580/pedido_09coberturaquadra28.05.docx</t>
   </si>
   <si>
     <t>Pedido de informação 09/2018</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5581/pedido_07redeesgotouniao28.05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5581/pedido_07redeesgotouniao28.05.docx</t>
   </si>
   <si>
     <t>Pedido de informação 07/2018</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5582/pedido_06transporteulysses.of2992017.28.05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5582/pedido_06transporteulysses.of2992017.28.05.docx</t>
   </si>
   <si>
     <t>Pedido de informação 06/2018</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5583/pedido_05roatoria_bentomunhozof2542017.28.05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5583/pedido_05roatoria_bentomunhozof2542017.28.05.docx</t>
   </si>
   <si>
     <t>Pedido de informação 05/2018</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5584/pedido_04_ampliacaocrecheof470.2805.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5584/pedido_04_ampliacaocrecheof470.2805.docx</t>
   </si>
   <si>
     <t>pedido de informação  04/2018</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5585/pedido_de_informacao_no_05-_decima_sexta_sessa_5RXibHP.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5585/pedido_de_informacao_no_05-_decima_sexta_sessa_5RXibHP.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº 05/2018 - 16ª sessão - 28 de maio de 2018</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5587/pedido_03_duplicacaochacaraparaisoof45201728.05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5587/pedido_03_duplicacaochacaraparaisoof45201728.05.docx</t>
   </si>
   <si>
     <t>Pedido informação nº 03/2018</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5593/pedido_info_051_linhas_de_onibus.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5593/pedido_info_051_linhas_de_onibus.pdf</t>
   </si>
   <si>
     <t>Para que o Prefeito Municipal informe acerca: Quantas linhas urbanas de transporte coletivo atendem o Município de Cambé? Atualmente, quais são os bairros atendidos? Detalhar os pontos de início e término, bem como os horários de cada itinerário. Quantos passageiros são atendidos, mensalmente, em cada uma das linhas? Existe previsão para ampliação da quantidade de linhas urbanas? Quais seriam os bairros atendidos por esta ampliação?</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5598/pedido_informacao_sindicato.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5598/pedido_informacao_sindicato.docx</t>
   </si>
   <si>
     <t>Servidor Público Jorge Teodoro</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5599/pedido_de_informacao_6_terceirizadas.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5599/pedido_de_informacao_6_terceirizadas.docx</t>
   </si>
   <si>
     <t>Empresas Terceirizadas</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5604/pedido_info_052_fundo_de_vale.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5604/pedido_info_052_fundo_de_vale.pdf</t>
   </si>
   <si>
     <t>Para que o Prefeito Municipal informe acerca: Em 2018 foram encaminhados dois Requerimentos, datados, respectivamente, de 12/03 e 16/04, solicitando “providências quanto a limpeza do Fundo de Vale da Avenida Brasília no trecho compreendido entre as ruas Santos e Santo Cassaro”. Esse pedido foi encaminhado para o setor de execução? Qual a explicação técnica para a não realização da obra?</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5613/pedido_11creche.hugo.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5613/pedido_11creche.hugo.docx</t>
   </si>
   <si>
     <t>Pedido de informação 11/2018</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5616/pedido_info_053_cronograma_limpeza_terrenos.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5616/pedido_info_053_cronograma_limpeza_terrenos.pdf</t>
   </si>
   <si>
     <t>Para que o Prefeito Municipal, por meio da Secretaria responsável, informe o cronograma das notificações de limpeza e manutenção, nos termos do Artigo 7°, §§ 4° e 5º, do Código de Posturas no Município, alterado pela Lei n° 2.651/2014, aos proprietários de áreas de grande porte, não loteadas, que são vizinhas de bairros, os quais apresentam vegetação alta contribuindo para a insegurança e a proliferação de doenças, além de não contribuir para a harmonização estética do Município.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5629/01_pedido_de_informacao_-_sessao_21.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5629/01_pedido_de_informacao_-_sessao_21.docx</t>
   </si>
   <si>
     <t>21º Sessão Ordinária - Saúde</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5646/02_pedido_de_informacao_-_sessao_23_-.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5646/02_pedido_de_informacao_-_sessao_23_-.docx</t>
   </si>
   <si>
     <t>23º Sessão Ordinária - Centro de Educação Infantil - Particular</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5665/pedido_info_054_copel.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5665/pedido_info_054_copel.pdf</t>
   </si>
   <si>
     <t>Para que a Copel – Companhia Paranaense de Energia Elétrica, no que tange a poda de árvore na Rua Santo Cassaro n°389, esquina com a Rua Itamaraty, informe: Qual o procedimento interno padrão utilizado para situações de poda de árvores quando a mesma encontra-se interferindo na rede elétrica de alta tensão? Quais os canais de comunicação da empresa para solicitação do referido serviço? Quando foi recebida a solicitação realizada pela Prefeitura Municipal para a referida poda? Qual a previsão de realização do serviço?</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5673/pedido_de_informacao_jorge.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5673/pedido_de_informacao_jorge.docx</t>
   </si>
   <si>
     <t>27ª Sessão Ordinária Cessão Jorge Teodoro</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5674/pedido_de_informacao_repasse_santa_casa.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5674/pedido_de_informacao_repasse_santa_casa.docx</t>
   </si>
   <si>
     <t>27ª Sessão Ordinária Repasse Santa Casa</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5707/cismepar_luis_lino_pedido_informacao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5707/cismepar_luis_lino_pedido_informacao.docx</t>
   </si>
   <si>
     <t>cismepar Luis Lino Pedido de informação</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5708/cismepar_prefeito_pedido_de_informacao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5708/cismepar_prefeito_pedido_de_informacao.docx</t>
   </si>
   <si>
     <t>pedido de informação Prefeito cismepar</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5727/pedido_info_055_notificacao_limpeza_terrenos.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5727/pedido_info_055_notificacao_limpeza_terrenos.pdf</t>
   </si>
   <si>
     <t>Solicitação para que o Prefeito Municipal, por meio da Secretaria responsável informe como estão ocorrendo as notificações de limpeza e manutenção aos proprietários de imóveis, nos termos do Artigo 7°, §§ 4° e 5º, do Código de Posturas no Município, alterado pela Lei n° 2.651/2014, uma vez que os terrenos apresentam vegetação alta contribuindo para a insegurança e a proliferação de doenças, além de não contribuir para a harmonização estética do Município.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5734/03_pedido_de_informacao_-_sessao_34.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5734/03_pedido_de_informacao_-_sessao_34.docx</t>
   </si>
   <si>
     <t>34º Sessão Ordinária</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5743/pedido_info_056_qtde_notificacao_limpeza_terrenos.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5743/pedido_info_056_qtde_notificacao_limpeza_terrenos.pdf</t>
   </si>
   <si>
     <t>Informação quanto as notificações, nos termos do Artigo 7°, §§ 4° e 5º, do Código de Posturas no Município, alterado pela Lei n° 2.651/2014.</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5754/pedido_info_057_cronograma_de_recolhimento_galhos.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5754/pedido_info_057_cronograma_de_recolhimento_galhos.pdf</t>
   </si>
   <si>
     <t>informe acerca do cronograma referente ao recolhimento de galhos e entulhos nos Jardins: Alvorada, Cambé II, Tarobá e adjacências.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5764/pedido_info_058_ecoponto_irregular_chac_sta_maria.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5764/pedido_info_058_ecoponto_irregular_chac_sta_maria.pdf</t>
   </si>
   <si>
     <t>Informe quais providências foram tomadas quanto à autuação do proprietário da chácara localizada na Rua Ipanema, n° 59, na Chácara Santa Maria, uma vez que o local, provavelmente, esteja sendo utilizado como forma de “ecoponto” irregular.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5768/ped_inf_lixo_varricao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5768/ped_inf_lixo_varricao.docx</t>
   </si>
   <si>
     <t>Pedido de informação</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5777/pedido_de_informacao_09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5777/pedido_de_informacao_09.docx</t>
   </si>
   <si>
     <t>pedido de informação 9</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5778/pedido_de_informacao_08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5778/pedido_de_informacao_08.docx</t>
   </si>
   <si>
     <t>pedido de informação 8</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5779/pedido_de_informacao_07.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5779/pedido_de_informacao_07.docx</t>
   </si>
   <si>
     <t>pedido de informação 7</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5780/pedido_de_informacao_06.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5780/pedido_de_informacao_06.docx</t>
   </si>
   <si>
     <t>pedido de informação 6</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5781/pedido_de_informacao_05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5781/pedido_de_informacao_05.docx</t>
   </si>
   <si>
     <t>pedido de informaçao 5</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5782/pedido_de_informacao_04.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5782/pedido_de_informacao_04.docx</t>
   </si>
   <si>
     <t>pedido de informação 4</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5783/pedido_de_informacao_03.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5783/pedido_de_informacao_03.docx</t>
   </si>
   <si>
     <t>pedido de informaçao 3</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5784/pedido_de_informacao_01.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5784/pedido_de_informacao_01.docx</t>
   </si>
   <si>
     <t>Pedido de informaçao</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5785/pedido_de_informacao_02.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5785/pedido_de_informacao_02.docx</t>
   </si>
   <si>
     <t>pedido de informaçao 2</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5798/pedido_info_059_notificacao_rua_tamoios.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5798/pedido_info_059_notificacao_rua_tamoios.pdf</t>
   </si>
   <si>
     <t>Informação quanto as providências foram tomadas, com base no Protocolo nº 2091/2018, da Ouvidoria Municipal, relativas à notificação do proprietário da residência localizada na Rua Tamoios, n° 814, no Jardim Tupi, uma vez que no local são realizados eventos noturnos com som alto, causando transtornos aos moradores daquela região.</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5799/pedido_de_informacao_no_07-_quadragesima_sessa_Cvs595v.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5799/pedido_de_informacao_no_07-_quadragesima_sessa_Cvs595v.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº 07/18 - 40º sessão - 26 de novembro de 2018</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5800/pedido_de_informacao_no_08-_quadragesima_sessa_mJviLyq.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5800/pedido_de_informacao_no_08-_quadragesima_sessa_mJviLyq.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº 08/18 - 40ª sessão - 26 de novembro de 2018</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5807/pedido_de_informacao_no_09-_quadragesima_prime_klppoGW.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5807/pedido_de_informacao_no_09-_quadragesima_prime_klppoGW.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº 09 - 41ª sessão - 03 de dezembro de 2018</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5809/pedido_info_060_protocolo_ouvidoria.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5809/pedido_info_060_protocolo_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Informe quais providências foram tomadas, com base na reclamação protocolizada sob o nº 2068/2018, na Ouvidoria Municipal.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5830/pedido_info_062_poda_arvore.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5830/pedido_info_062_poda_arvore.pdf</t>
   </si>
   <si>
     <t>Informe: Quais as providências estão sendo tomadas quanto à reclamação datada 04/05/2018 referente a solicitação e poda de árvore na Rua Santa Inês 114?</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5831/pedido_info_061_estacionamento_irregular.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5831/pedido_info_061_estacionamento_irregular.pdf</t>
   </si>
   <si>
     <t>Informe: O terreno localizado na Rua Equador entre o Terminal Urbano e a linha férrea é uma área pública? Se sim, está sendo utilizado como estacionamento privado de forma irregular?</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5446/5446_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5446/5446_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS PARÁGRAFOS 6º E 7º AO ARTIGO 18 DA LEI ORGÂNICA DO MUNICÍPIO DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5805/pelo_27.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5805/pelo_27.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 2º DO ARTIGO 11 DA LEI ORGÂNICA DO MUNICÍPIO DE CAMBÉ</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5284/5284_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5284/5284_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO RESIDENCIAL PORTAL DO LAGO.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5285/5285_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5285/5285_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO JARDIM EUROPA II.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5297/5297_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5297/5297_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ADERIR AO CONTRATO DE PROGRAMA PARA MANUTENÇÃO DAS CÂMERAS DE VIDEOMONITORAMENTO COM O CONSÓRCIO INTERMUNICIPAL DE SEGURANÇA PÚBLICA E CIDADANIA DE LONDRINA E REGIÃO - CISMEL E ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE ATÉ R$ 25.000,00 (VINTE E CINCO MIL REAIS), DESTINADOS À INCLUSÃO DE ELEMENTO DE DESPESA ORÇAMENTÁRIA NA LEI Nº 2.873/2017 - LEI ORÇAMENTÁRIA ANUAL 2018.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5344/5344_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5344/5344_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5345/5345_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5345/5345_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDOR PÚBLICO NA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO À DELEGACIA DE POLÍCIA CIVIL DE CAMBÉ.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5346/5346_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5346/5346_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE ATÉ R$80.000.00 (OITENTA MIL REAIS, DESTINADOS À INCLUSÃO DE ELEMENTO DE DESPESA ORÇAMENTÁRIA NA LEI Nº 2873/2017 - LEI ORÇAMENTÁRIA ANUAL 2018.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5363/5363_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5363/5363_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REPOSIÇÃO SALARIAL AOS SERVIDORES DO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5364/5364_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5364/5364_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER O RETROATIVO DA REPOSIÇÃO SALARIAL AOS SERVIDORES ATIVOS E INATIVOS DO MUNICÍPIO DE CAMBÉ REFERENTE AO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5367/5367_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5367/5367_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DOS SUBSÍDIOS MENSAIS DO PREFEITO MUNICIPAL, DO VICE-PREFEITO MUNICIPAL E DOS SECRETÁRIOS MUNICIPAIS, CONSTANTES DA LEI Nº 2.556, DE 31/08/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5368/5368_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5368/5368_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE CAMBÉ.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5369/5369_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5369/5369_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DOS SUBSÍDIOS DOS VEREADORES, DO VEREADOR PRESIDENTE DA MESA E DO VEREADOR PRIMEIRO SECRETÁRIO, DA CÂMARA MUNICIPAL DE CAMBÉ.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5370/5370_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5370/5370_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS I E II- DA LEI MUNICIPAL Nº 2.854, DE 15 DE SETEMBRO DE 2017, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA CÂMARA MUNICIPAL DE CAMBÉ.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5371/5371_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5371/5371_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE RESÍDUOS SÓLIDOS URBANOS NO MUNICÍPIO DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5372/5372_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5372/5372_texto_integral.doc</t>
   </si>
   <si>
     <t>OBRIGA QUE AS EMPRESAS DE CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS DE ÁGUA, LUZ E TELEFONIA, MANTENHAM EM TODAS AS REGIÕES DO MUNICÍPIO UMA QUANTIDADE MÍNIMA DE POSTOS AUTORIZADOS A RECEBER FATURAS VENCIDAS A QUALQUER TEMPO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5402/5402_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5402/5402_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE ATÉ R$ 129.000,00 (CENTO E VINTE E NOVE MIL REAIS), DESTINADOS À INCLUSÃO DE AÇÃO NA LEI Nº 2.874/2017 - PLANO PLURIANUAL - PPA REFERENTE AO QUADRIÊNIO 2018-2021, LEI Nº 2.872/2017 - LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO E LEI Nº 2.873/2017 - LEI ORÇAMENTÁRIA ANUAL - LOA 2018.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5403/5403_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5403/5403_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DE VIA PÚBLICA DO LOTEAMENTO MORADA DAS FLORES SITUADA NO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5404/5404_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5404/5404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ADERIR AO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL BACIA DO CAFEZAL - CIDREBAC.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5424/5424_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5424/5424_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE CAMBÉ COM BASE EM OPERAÇÃO DE CRÉDITO NO VALOR DE ATÉ R$ 10.000.000,00 (DEZ MILHÕES DE REAIS) PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5425/5425_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5425/5425_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DOS SUBSÍDIOS MENSAIS DO OUVIDOR MUNICIPAL, DO CHEFE DE GABINETE, DO DIRETOR-PRESIDENTE DA COMPANHIA DE DESENVOLVIMENTO DE CAMBÉ - COMDEC E DO DIRETOR-PRESIDENTE DA AUTARQUIA CAMBÉ-PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5435/5435_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5435/5435_texto_integral.zip</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO "DEMOLAY".</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5447/5447_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5447/5447_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO A LEI ORÇAMENTÁRIA DO MUNICÍPIO DE CAMBÉ PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5448/5448_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5448/5448_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.874 DE 06 DE DEZEMBRO 2017 (PLANO PLURIANUAL 2018 A 2021) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5496/5496_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5496/5496_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO E A UTILIZAÇÃO DE ESPAÇOS FÍSICOS, EQUIPAMENTOS E A REALIZAÇÃO DE DESPESAS PÚBLICAS COM INSTITUIÇÕES SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5499/5499_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5499/5499_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.362/2010, QUE DISPÕE SOBRE A CRIAÇÃO DO DEPARTAMENTO MUNICIPAL DE TRÂNSITO, DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO - JARI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5534/5534_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5534/5534_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ANEXO V DA LEI MUNICIPAL Nº 2.532/2012, QUE DISPÕE SOBRE O ESTATUTO E O PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE CAMBÉ - PR.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5535/5535_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5535/5535_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS ANEXOS I E II, E CRIA OS ANEXOS VIII E IX NA LEI MUNICIPAL Nº 2.531 DE 05 DE ABRIL DE 2012, QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA, DE SUAS AUTARQUIAS E FUNDAÇÕES MUNICIPAIS. </t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5539/5539_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5539/5539_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 698, DE 15 DE DEZEMBRO DE 1989, QUE DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5540/5540_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5540/5540_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE ATÉ R$ 355.000,00 (TREZENTOS E CINQUENTA E CINCO MIL REAIS), DESTINADOS À INCLUSÃO DE ELEMENTO DE DESPESA ORÇAMENTÁRIA NA LEI Nº 2.873/2017 - LEI ORÇAMENTÁRIA ANUAL 2018.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5542/5542_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5542/5542_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL DE CAMBE - CMDR</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5543/5543_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5543/5543_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.843/2017 QUE REESTRUTURA O FUNDO MUNICIPAL DE REEQUIPAMENTO DO CORPO DE BOMBEIROS DA POLÍCIA MILITAR DO ESTADO DO PARANÁ - FUNREBOM</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5544/5544_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5544/5544_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDOR PÚBLICO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CAMBÉ À DELEGACIA DE POLÍCIA CIVIL DE CAMBE.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5546/5546_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5546/5546_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CENTRO DE RECUPERAÇÃO VIDA NOVA - CERVIN.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5547/5547_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5547/5547_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA CONTRIBUIÇÃO DA MELHORIA EM DECORRÊNCIA DE BENEFÍCIOS A IMÓVEIS ADVINDOS DE OBRAS PÚBLICAS, QUE ESPECIFICA, NO LOTEAMENTO DENOMINADO PARQUE MARACANÃ (RUA NETUNO), RUA XV DE NOVEMBRO (JARDIM UNIÃO) GLEBA CAMBÉ (RUA LONDRINA) E DISTRITO INDUSTRIAL (AVENIDA RÔMULO BONALUMI).</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5548/5548_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5548/5548_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGAM-SE AS LEIS  Nº 2.270, DE 24 DE JULHO NDE 2009 E 2.886, DE 21 DE DEZEMBRO DE 2.017.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5549/pl_35_MHNOIJo.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5549/pl_35_MHNOIJo.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS DA LEI MUNICIPAL Nº 2.829, DE 22 DE DEZEMBRO DE 2016, ALTERADO PELA LEI MUNICIPAL 2.879 DE 12 DE DEZEMBRO DE 2017 QUE DISPÕE SOBRE CONFISSÃO DO DÉFICIT TÉCNICO ATUARIAL (CUSTO SUPLEMENTAR) E FORMA DE AMORTIZAÇÃO PELO MUNICÍPIO DE CAMBÉ JUNTO AO RPPS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5550/pl_36-2018.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5550/pl_36-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI Nº 2.732, DE 08 DE JULHO DE 2.015, QUE "DISPÕE SOBRE O CONSELHO MUNICIPAL DE SAÚDE DE CAMBÉ".</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5551/pl_37.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5551/pl_37.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA QUE FAZ A LIGAÇÃO ENTRE A RUA BENTO MUNHOZ DA ROCHA NETO E AVENIDA PEDRO VIRIATO PARIGOT DE SOUZA.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5552/pl_38-2018.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5552/pl_38-2018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO JARDIM BOURBON.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5553/pl_39-2018.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5553/pl_39-2018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA QUE SERÁ CONSTITUÍDA ENTRE OS LOTES 89-B-1-A-2/A E 89-B-1-A-2/B DA GLEBA CAMBÉ.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5554/pl_40-2018.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5554/pl_40-2018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO RESIDENCIAL LUIZA.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5555/pl_41-2018.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5555/pl_41-2018.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO RESIDENCIAL VIEGAS.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5633/pl_42.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5633/pl_42.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE DISPOSITIVOS À LEI Nº 2.907, DE 28 DE JUNHO DE 2018, QUE DISPÕE A OBRIGATORIEDADE DE COLOCAÇÃO DE DISPOSITIVOS PARA INTERROMPER O PROCESSO DE SUCÇÃO EM PISCINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5718/pl_43-2018_pdf.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5718/pl_43-2018_pdf.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 2.874, de 06 de dezembro de 2017, que dispõe sobre o PPA – Plano Plurianual 2018-2021 e dá outras providências.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5720/pl_44-2018_pdf.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5720/pl_44-2018_pdf.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 2.910, de 11 de julho de 2018, que dispõe sobre as diretrizes para elaboração da Lei Orçamentária Anual para 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5721/pl_45-2018_pdf.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5721/pl_45-2018_pdf.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Cambé para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5751/1ad01.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5751/1ad01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR BENS IMÓVEIS DESTINADOS À INSTALAÇÃO DE INDÚSTRIAS OU OUTRAS ATIVIDADES ECONÔMICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5786/pl_47.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5786/pl_47.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO  ÀS VIAS PÚBLICAS DO RESIDENCIAL BELLEVIE</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5788/pl_48.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5788/pl_48.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DE VIAS PÚBLICAS SITUADAS NO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5806/pl_49.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5806/pl_49.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO JARDIM IPANEMA.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5818/pl_50.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5818/pl_50.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO -REFISCAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5819/pl_51.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5819/pl_51.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DE EXCEPCIONAIS - APAE, ENTIDADE FILANTRÓPICA, SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5820/pl_52.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5820/pl_52.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DE VIA PÚBLICA DO LOTEAMENTO TERRAS DE CANAÂ SITUADA NO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5821/pl_53.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5821/pl_53.pdf</t>
   </si>
   <si>
     <t>MODIFICA E REVOGA ARTIGOS DA LEI Nº 2.089/2.006, DA LEI Nº 2.164/2.007 E SUAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5537/5537_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5537/5537_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5597/plc_02.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5597/plc_02.pdf</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Diversos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5365/5365_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5365/5365_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE DISPOSITIVO À RESOLUÇÃO Nº 12/2015, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMBÉ.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5536/5536_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5536/5536_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE DISPOSITIVOS À RESOLUÇÃO Nº 12/2015 QUE "DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMBÉ."</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5541/5541_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5541/5541_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA "GRÃO DE CAFÉ".</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5759/pr_04.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5759/pr_04.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA RESOLUÇÃO Nº 12/2015, QUE "DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMBÉ".</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5286/5286_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5286/5286_texto_integral.zip</t>
   </si>
   <si>
     <t>1º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5287/5287_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5287/5287_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO 05 FEVEREIRO</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t xml:space="preserve">ZEZINHO DA RAÇÃO </t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5288/5288_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5288/5288_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE 05 DE FEVEREIRO DE 2018</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5289/5289_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5289/5289_texto_integral.zip</t>
   </si>
   <si>
     <t>PRIMEIRA SESSÃO ORDINÁRIA DE 2018</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5290/5290_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5290/5290_texto_integral.zip</t>
   </si>
   <si>
     <t>1ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5292/5292_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5292/5292_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO À REVITALIZAÇÃO DA ESTRADA DA PRATA NO TRECHO CORRESPONDENTE AO ACESSO AO CONJUN</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5293/5293_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5293/5293_texto_integral.zip</t>
   </si>
   <si>
     <t>SESSÃO Nº 01/2018</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5294/5294_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5294/5294_texto_integral.zip</t>
   </si>
   <si>
     <t>1º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5296/5296_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5296/5296_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO 01 - 1º SESSÃO - 2018 - 05 DE FEVEREIRO DE 2018</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5298/5298_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5298/5298_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve"> 2ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5299/5299_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5299/5299_texto_integral.zip</t>
   </si>
   <si>
     <t>2º SESSÃO 19/02</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5300/5300_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5300/5300_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">2º SESSÃO ORDINÁRIA </t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5301/5301_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5301/5301_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE 19 DE FEVEREIRO DE 2018</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5302/5302_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5302/5302_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A REVITALIZAÇÃO DA PISTA DE SKATE ALVORADA SKATE PLAZA, LOCALIZADA NA RUA DOS TR</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5304/5304_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5304/5304_texto_integral.zip</t>
   </si>
   <si>
     <t>2ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5305/5305_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5305/5305_texto_integral.zip</t>
   </si>
   <si>
     <t>OFICIO DER</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5306/5306_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5306/5306_texto_integral.zip</t>
   </si>
   <si>
     <t>2º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5307/5307_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5307/5307_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO 02 - 2ª SESSÃO - 19 DE FEVEREIRO DE 2018</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5313/5313_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5313/5313_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA DO JARDIM MORUMBI, LOCALIZADA ENTRE</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5321/5321_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5321/5321_texto_integral.zip</t>
   </si>
   <si>
     <t>3ªSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5322/5322_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5322/5322_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE 26 FEVEREIRO DE 2018</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5323/5323_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5323/5323_texto_integral.zip</t>
   </si>
   <si>
     <t>3ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5324/5324_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5324/5324_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">3º SESSÃO ORDINÁRIA </t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5325/5325_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5325/5325_texto_integral.zip</t>
   </si>
   <si>
     <t>3ª SESSÃO</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5326/5326_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5326/5326_texto_integral.zip</t>
   </si>
   <si>
     <t>3º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5329/5329_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5329/5329_texto_integral.zip</t>
   </si>
   <si>
     <t>4ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5331/5331_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5331/5331_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO À ADEQUAÇÃO DE ACESSIBILIDADE PARA PORTADORES DE NECESSIDADES ESPECIAIS NAS DUAS</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5336/5336_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5336/5336_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE 05 DE MARÇO DE 2018</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5337/5337_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5337/5337_texto_integral.zip</t>
   </si>
   <si>
     <t>4ªSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5338/5338_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5338/5338_texto_integral.zip</t>
   </si>
   <si>
     <t>4º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5339/5339_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5339/5339_texto_integral.zip</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5340/5340_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5340/5340_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 04 - 2018 - 4ª SESSÃO</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5342/5342_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5342/5342_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve"> 4ª SESSÃO</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5347/5347_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5347/5347_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">5ºSESSÃO ORDINÁRIA </t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5348/5348_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5348/5348_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">5ª SESSÃO </t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5349/5349_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5349/5349_texto_integral.zip</t>
   </si>
   <si>
     <t>5ªSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5354/5354_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5354/5354_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A LIMPEZA DO FUNDO DE VALE DA AVENIDA BRASÍLIA NO TRECHO COMPREENDIDO ENTRE AS R</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5355/5355_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5355/5355_texto_integral.zip</t>
   </si>
   <si>
     <t>5º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>REQUERIMENTOS DO DIA 12/03/2018</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5357/5357_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5357/5357_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE 12 DE MARÇO DE 2018</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5358/5358_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5358/5358_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTOS</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5359/5359_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5359/5359_texto_integral.zip</t>
   </si>
   <si>
     <t>5ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5360/5360_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5360/5360_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO 05 - 5 SESSÃO - 12 DE MARÇO DE 2018</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5373/5373_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5373/5373_texto_integral.zip</t>
   </si>
   <si>
     <t>6ª SESSÃO</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5374/5374_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5374/5374_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTOS.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5375/5375_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5375/5375_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 6 - SEXTA SESSÃO</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5376/5376_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5376/5376_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 19 DE MARÇO DE 2018</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5377/5377_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5377/5377_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A LIMPEZA E MANUTENÇÃO DA PRAÇA DO JARDIM MORUMBI. PROVIDÊNCIAS QUANTO A CONTENÇ</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5381/5381_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5381/5381_texto_integral.zip</t>
   </si>
   <si>
     <t>06º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5383/5383_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5383/5383_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">6º SESSÃO ORDINÁRIA </t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5384/5384_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5384/5384_texto_integral.zip</t>
   </si>
   <si>
     <t>6ªSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5385/5385_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5385/5385_texto_integral.zip</t>
   </si>
   <si>
     <t>6ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5387/5387_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5387/5387_texto_integral.doc</t>
   </si>
   <si>
     <t>RERQUERIMENTO DE 26 DE MARÇO DE 20189</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5388/5388_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5388/5388_texto_integral.zip</t>
   </si>
   <si>
     <t>7ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5389/5389_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5389/5389_texto_integral.zip</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5390/5390_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5390/5390_texto_integral.zip</t>
   </si>
   <si>
     <t>7ª SESSÃO</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5391/5391_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5391/5391_texto_integral.zip</t>
   </si>
   <si>
     <t>7ª SESSÃO ORDINARIA</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5392/5392_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5392/5392_texto_integral.zip</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO À ADEQUAÇÃO DA SINALIZAÇÃO VIÁRIA NO CRUZAMENTO DA RUA BELO HORIZONTE COM RUA EQ</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5397/5397_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5397/5397_texto_integral.zip</t>
   </si>
   <si>
     <t>07º SESSÃO ORDINÁRIA EM 26/03/18.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5398/5398_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5398/5398_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO 6 DAISAKU IKEDA</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5400/5400_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5400/5400_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO 07 - 7ª SESSÃO - 26 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5405/5405_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5405/5405_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº8 - 8ª SESSÃO - 02 DE ABRIL DE 2018</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5406/5406_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5406/5406_texto_integral.zip</t>
   </si>
   <si>
     <t>8ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5407/5407_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5407/5407_texto_integral.zip</t>
   </si>
   <si>
     <t>8ª SESSÃO</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5408/5408_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5408/5408_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A TAPA BURACO, LOCALIZADO PRÓXIMO AO MEIO-FIO, NA AVENIDA ROBERTO CONCEIÇÃO NA A</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5411/5411_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5411/5411_texto_integral.zip</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5412/5412_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5412/5412_texto_integral.zip</t>
   </si>
   <si>
     <t>08º SESSÃO ORDINÁRIA EM 02/04/18.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5413/5413_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5413/5413_texto_integral.zip</t>
   </si>
   <si>
     <t>8ªSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5414/5414_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5414/5414_texto_integral.zip</t>
   </si>
   <si>
     <t>9º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5415/5415_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5415/5415_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE 09 DE ABRIL DE 2018</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5416/5416_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5416/5416_texto_integral.zip</t>
   </si>
   <si>
     <t>9ª SESSÃO</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5417/5417_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5417/5417_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 09 - 09 DE ABRIL DE 2018</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5418/5418_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5418/5418_texto_integral.zip</t>
   </si>
   <si>
     <t>9ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5419/5419_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5419/5419_texto_integral.zip</t>
   </si>
   <si>
     <t>09º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5420/5420_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5420/5420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS QUANTO AO RECAPE ASFÁLTICO NA AVENIDA ESPERANÇA NOS TRECHOS QUE AINDA SE ENCONTRAM COM </t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5423/5423_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5423/5423_texto_integral.zip</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5426/5426_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5426/5426_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">10ª SESSÃO ORDINÁRIA </t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5428/5428_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5428/5428_texto_integral.zip</t>
   </si>
   <si>
     <t>10ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5429/5429_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5429/5429_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO 07 MATO CAMBÉ 3 E ESCOLA DAISAKU IKEDA</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5430/5430_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5430/5430_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 16 DE ABRIL </t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5431/5431_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5431/5431_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A UTILIZAÇÃO DO CENTRO ESPORTIVO CASTELO BRANCO POR MOTOQUEIROS AOS SÁBADOS A TA</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5432/5432_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5432/5432_texto_integral.zip</t>
   </si>
   <si>
     <t>10ºSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5433/5433_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5433/5433_texto_integral.zip</t>
   </si>
   <si>
     <t>10º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5434/5434_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5434/5434_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">10° SESSÃO </t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5436/5436_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5436/5436_texto_integral.zip</t>
   </si>
   <si>
     <t>11º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5437/5437_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5437/5437_texto_integral.zip</t>
   </si>
   <si>
     <t>11ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5440/5440_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5440/5440_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS QUANTO A FISCALIZAÇÃO E ORGANIZAÇÃO VIÁRIA, ASSIM COMO   NOTIFICAÇÃO DOS PROPRIETÁRIOS </t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5441/5441_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5441/5441_texto_integral.zip</t>
   </si>
   <si>
     <t>11º SESSÃO ORDINARIA</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5442/5442_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5442/5442_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 23 DE ABRIL</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5443/5443_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5443/5443_texto_integral.zip</t>
   </si>
   <si>
     <t>11° SESSÃO</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5444/5444_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5444/5444_texto_integral.zip</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5450/5450_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5450/5450_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO 12ª SESSÃO - 30 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5451/5451_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5451/5451_texto_integral.zip</t>
   </si>
   <si>
     <t>12º SESSÃO</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5452/5452_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5452/5452_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">12º SESSÃO ORDINÁRIA </t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5453/5453_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5453/5453_texto_integral.zip</t>
   </si>
   <si>
     <t>12º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5459/5459_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5459/5459_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO MANUTENÇÃO DA SINALIZAÇÃO VIÁRIA, TANTO HORIZONTAL QUANTO VERTICAL, EM TODA A EX</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5460/5460_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5460/5460_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO POSTE ESCOLA JACÍDIO</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5461/5461_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5461/5461_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE 30 DE ABRIL DE 2018</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5462/5462_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5462/5462_texto_integral.zip</t>
   </si>
   <si>
     <t>12ºSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5463/5463_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5463/5463_texto_integral.zip</t>
   </si>
   <si>
     <t>13ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5464/5464_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5464/5464_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 13 - DECIMA TERCEIRA SESSÃO - 07 DE MAIO DE 2018</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5468/5468_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5468/5468_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A REALIZAÇÃO DE TAPA BURACOS EMERGENCIAL, BEM COMO MANUTENÇÃO DA SINALIZAÇÃO VIÁ</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5471/5471_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5471/5471_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 07 DE MAIO 2018</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5472/5472_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5472/5472_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">13167 SESSÃO ORDINÁRIA </t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5473/5473_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5473/5473_texto_integral.zip</t>
   </si>
   <si>
     <t>POSTE JACÍDIO CORREIA</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5474/5474_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5474/5474_texto_integral.zip</t>
   </si>
   <si>
     <t>13ªSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5475/5475_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5475/5475_texto_integral.zip</t>
   </si>
   <si>
     <t>13º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5476/5476_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5476/5476_texto_integral.zip</t>
   </si>
   <si>
     <t>SESSÃO 14º</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5477/5477_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5477/5477_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">14º SESSÃO EXTRAORDINÁRIA </t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5478/5478_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5478/5478_texto_integral.zip</t>
   </si>
   <si>
     <t>14ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5480/5480_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5480/5480_texto_integral.zip</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5481/5481_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5481/5481_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 14 DE MAIO 2018</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5482/5482_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5482/5482_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 14 - 14º SESSÃO - 14 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5483/5483_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5483/5483_texto_integral.zip</t>
   </si>
   <si>
     <t>14º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5485/5485_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5485/5485_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO A CONSTRUÇÃO DE ROTATÓRIA E ADEQUAÇÃO NA VIA PÚBLICA DE ACESSO AOS CONJUNTOS NOV</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5495/5495_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5495/5495_texto_integral.zip</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5504/5504_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5504/5504_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 21 DE MAIO 2018</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5514/5514_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5514/5514_texto_integral.zip</t>
   </si>
   <si>
     <t>15º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5515/5515_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5515/5515_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA QUE OS VEÍCULOS OFICIAIS, BEM COMO OS VEÍCULOS QUE SE ENCONTRAM A SERVIÇO DA PREFE</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5526/5526_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5526/5526_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">15º SESSÃO ORDINÁRIA </t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5527/5527_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5527/5527_texto_integral.zip</t>
   </si>
   <si>
     <t>15ºSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5528/5528_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5528/5528_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO 5ª SESSÃO - 21 DE MAIO DE 2018</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5530/5530_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5530/5530_texto_integral.zip</t>
   </si>
   <si>
     <t>SESSÃO 15º</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5531/5531_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5531/5531_texto_integral.zip</t>
   </si>
   <si>
     <t>15ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5571/req_023_solicitacao_riachuelo_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5571/req_023_solicitacao_riachuelo_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto ao recape asfáltico na Rua Riachuelo; Providências quanto a abertura de retorno na Avenida Roberto Conceição, entre a BR 369 e o posto Morumbi, ligando os Jardins Santa Isabel, Esperança e Bela Vista à Avenida Roberto Conceição (sentido Cambé – Londrina), e de acesso dos mesmos bairros ao Jardim Morumbi e região do Cambé II.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5572/requerimento_015_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5572/requerimento_015_18.docx</t>
   </si>
   <si>
     <t>16ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5573/requerimento_2018_no_16.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5573/requerimento_2018_no_16.docx</t>
   </si>
   <si>
     <t>16ºsessão ordinária</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5574/1ad00.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5574/1ad00.pdf</t>
   </si>
   <si>
     <t>requerimento de 28 de Maio de 2018</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5575/requerimento_016_-_sessao_28_-_05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5575/requerimento_016_-_sessao_28_-_05.docx</t>
   </si>
   <si>
     <t>16ª Sessão Ordinária</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5576/16o_sessao_ordinaria_28-05.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5576/16o_sessao_ordinaria_28-05.docx</t>
   </si>
   <si>
     <t>16º Sessão Ordinária</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5586/requerimento_de_sessao_16-_2018-_decima_sexta_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5586/requerimento_de_sessao_16-_2018-_decima_sexta_sessao.docx</t>
   </si>
   <si>
     <t>Requerimento nº 16 - 16ª sessão - 28 de maio de 2018</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5588/requerimento_de_sessao_17-_2018-_decima_setima_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5588/requerimento_de_sessao_17-_2018-_decima_setima_sessao.docx</t>
   </si>
   <si>
     <t>Requerimento 17 - 17 ª sessão - 04 de junho de 2018</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5589/requerimento_016_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5589/requerimento_016_18.docx</t>
   </si>
   <si>
     <t>17ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5590/requerimento_017_-_sessao_04_-_06.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5590/requerimento_017_-_sessao_04_-_06.docx</t>
   </si>
   <si>
     <t>17ª sessão ordinária</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5591/requerimento_2018_no_17.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5591/requerimento_2018_no_17.docx</t>
   </si>
   <si>
     <t>17º sessão ordinária</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5592/req.15.04.06.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5592/req.15.04.06.18.docx</t>
   </si>
   <si>
     <t>requerimento n° 15/2018  SESSÃO 04/06/2018</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5594/req_024_solicitacao_quadra_sto_antonio_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5594/req_024_solicitacao_quadra_sto_antonio_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto a melhoria de segurança na quadra poliesportiva localizada no Jardim Santo Antônio; Providências quanto a revitalização e manutenção da praça Getúlio Vargas, localizada na Rua Otto Gaertner; Providências quanto melhorias na iluminação e revitalização da praça localizada na Rua Portugal ao lado do Centro Cultural; Providências quanto a lavagem do telhado e aumento do muro da Escola Municipal Olavo Soares Barros, localizada no Jardim Fávaro.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5595/requerimento__de_04_de_junho_de_2018.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5595/requerimento__de_04_de_junho_de_2018.doc</t>
   </si>
   <si>
     <t>requerimento de 004 de Junho de 2018</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5596/17o_sessao_ordinaria_04-06.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5596/17o_sessao_ordinaria_04-06.docx</t>
   </si>
   <si>
     <t>17º Sessão Ordinária</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5600/req.16.11.06.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5600/req.16.11.06.18.docx</t>
   </si>
   <si>
     <t>Requerimento 16/2018</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5601/requerimento_018_-_sessao_11_-_06.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5601/requerimento_018_-_sessao_11_-_06.docx</t>
   </si>
   <si>
     <t>18ª sessão ordinaria</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5602/requerimento_2018_no_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5602/requerimento_2018_no_18.docx</t>
   </si>
   <si>
     <t>18ºsessão ordinária</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5603/requerimento_de_sessao_18-_2018-_decima_oitava_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5603/requerimento_de_sessao_18-_2018-_decima_oitava_sessao.docx</t>
   </si>
   <si>
     <t>Requerimento nº18 - 18ª sessão - 11 de junho de 2018</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5605/req_025_solicitacao_parque_zezao_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5605/req_025_solicitacao_parque_zezao_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto a reforma e manutenção dos brinquedos infantis do Parque Zezão, que estão em situação precária causando risco de acidente para as crianças que frequentam o local; Providências quanto a colocação de tampa de bueiro em terreno localizado na esquina das Ruas Belmiro Pomini com Guido Marchi, no Jardim Atlanta;	Providências quanto a colocação de placa indicativa proibindo a entrada de animais de grande porte no campo do Conjunto Cambé III; Providências quanto a limpeza, pela Prefeitura, dos terrenos particulares os quais os proprietários já foram notificados e não realizaram a devida limpeza e manutenção, acarretando a cobrança pelo serviço aos donos de terrenos;	Providências quanto a notificação aos proprietários de imóveis e terrenos com calçadas irregulares, por meio do Jornal Oficial bem como correspondência pessoal no endereço dos proprietários, para que regularizem o passeio público em frente de sua propriedade de acordo com a legislação municipal.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5606/requerimento_017_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5606/requerimento_017_18.docx</t>
   </si>
   <si>
     <t>18ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5607/18o_sessao_ordinaria_11-06.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5607/18o_sessao_ordinaria_11-06.docx</t>
   </si>
   <si>
     <t>18º Sessão Ordinária</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5608/requerimento_018_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5608/requerimento_018_18.docx</t>
   </si>
   <si>
     <t>19ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5609/requerimento_de_18_de_junho_de__2018.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5609/requerimento_de_18_de_junho_de__2018.pdf</t>
   </si>
   <si>
     <t>requerimento de 18 de Junho de 2018</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5610/19o_sessao_ordinaria_18-06.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5610/19o_sessao_ordinaria_18-06.docx</t>
   </si>
   <si>
     <t>19º Sessão Ordinária</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5611/requerimento_de_sessao_19-_2018-_decima_nona_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5611/requerimento_de_sessao_19-_2018-_decima_nona_sessao.docx</t>
   </si>
   <si>
     <t>Requerimento nº 19 - 19ª sessão - 18 de junho 2018</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5612/requerimento_2018_no_19.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5612/requerimento_2018_no_19.docx</t>
   </si>
   <si>
     <t>19º sessão ordinária</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5614/req.17.1806.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5614/req.17.1806.18.docx</t>
   </si>
   <si>
     <t>Requerimento 17/2018</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5615/requerimento_019_-_sessao_18_-_06.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5615/requerimento_019_-_sessao_18_-_06.docx</t>
   </si>
   <si>
     <t>19ª  sessão ordinaria</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5617/req_026_solicitacao_sistema_de_seguranca_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5617/req_026_solicitacao_sistema_de_seguranca_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto a implantação de sistema de monitoramento, por meio de câmeras de vídeo, no aterro sanitário municipal, a fim de coibir descartes irregulares no referido local; Providências quanto à realização de manutenção asfáltica na Rua Zamberlan, próximo ao n° 1293, no Jardim Ana Rosa, uma vez que foi efetuada a construção de uma galeria e a devida obra não foi finalizada; Providências quanto à notificação dos proprietários para limpeza e manutenção, nos termos do Artigo 7°, § 4°, do Código de Posturas no Município, alterado pela Lei n° 2.651/2014, de áreas de grande porte, não loteadas, que são vizinhas de bairros, os quais apresentam vegetação alta contribuindo para a insegurança e a proliferação de doenças, além de não contribuir para a harmonização estética do Município.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5618/requerimento_019_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5618/requerimento_019_18.docx</t>
   </si>
   <si>
     <t>20ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5619/20o_sessao_ordinaria_25-06.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5619/20o_sessao_ordinaria_25-06.docx</t>
   </si>
   <si>
     <t>20º Sessão Ordinária</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5620/requerimento_de_25_de_junho_de_2018.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5620/requerimento_de_25_de_junho_de_2018.pdf</t>
   </si>
   <si>
     <t>requerimento de 25 de Junho de 2018</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5621/requerimento_020_-_sessao_25_-_06.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5621/requerimento_020_-_sessao_25_-_06.docx</t>
   </si>
   <si>
     <t>20ª sessão ordinaria</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5622/requerimento_no_20.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5622/requerimento_no_20.docx</t>
   </si>
   <si>
     <t>20º sessão ordinária</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5623/req_027_solicitacao_guard_rail_morada_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5623/req_027_solicitacao_guard_rail_morada_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto a instalação de guard rail na ponte de acesso aos Jardins Morada do Sol e Primavera, localizada na Avenida Canadá; Providências quanto a construção de pista de caminhada no trecho compreendido entre o Super Muffato e a Rua Santo Antônio no Jardim Santa Isabel, margeando a linha férrea; Providências quanto à notificação dos proprietários para limpeza e manutenção, nos termos do Artigo 7°, § 4°, do Código de Posturas no Município, alterado pela Lei n° 2.651/2014, de áreas urbanas, não edificadas, as quais apresentam vegetação alta contribuindo para a insegurança e a proliferação de doenças, além de não contribuir para a harmonização estética do Município.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5624/req.18.2506.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5624/req.18.2506.18.docx</t>
   </si>
   <si>
     <t>Requerimento 18/2018</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5625/requerimento_020_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5625/requerimento_020_18.docx</t>
   </si>
   <si>
     <t>21ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5626/requerimento_de_02_de_julho__de_2018.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5626/requerimento_de_02_de_julho__de_2018.pdf</t>
   </si>
   <si>
     <t>requerimento de 02 de Julho de 2018</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5627/requerimento_cobrancas.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5627/requerimento_cobrancas.docx</t>
   </si>
   <si>
     <t>21ª Sessão Ordinária Cobrança Requerimentos</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5628/21o_sessao_ordinaria_02-07.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5628/21o_sessao_ordinaria_02-07.docx</t>
   </si>
   <si>
     <t>21º Sessão Ordinária</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5630/req.19.02.07.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5630/req.19.02.07.18.docx</t>
   </si>
   <si>
     <t>Requerimento 19/2018</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5631/req_028_solicitacao_horta_ana_rosa.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5631/req_028_solicitacao_horta_ana_rosa.pdf</t>
   </si>
   <si>
     <t>Providências quanto à construção de mureta na Horta Comunitária do Jardim Ana Rosa, no trecho compreendido em frente ao CMEI Prefeito Archimedes Climério Mozer, a fim de conter as águas da chuva e lama que invadem a calçada e a rua, ocasionando transtornos aos veículos e pedestres que transitam pelo local.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5632/requerimento_2018_no_21.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5632/requerimento_2018_no_21.docx</t>
   </si>
   <si>
     <t>21º sessão ordinária</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5634/requerimento_021_-_sessao_02_-_07.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5634/requerimento_021_-_sessao_02_-_07.docx</t>
   </si>
   <si>
     <t>21ª sessão ordinária</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5635/requerimento_021_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5635/requerimento_021_18.docx</t>
   </si>
   <si>
     <t>22ªSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5636/22o_sessao_ordinaria_09-07.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5636/22o_sessao_ordinaria_09-07.docx</t>
   </si>
   <si>
     <t>22º Sessão Ordinária</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5637/req.20.09.07.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5637/req.20.09.07.18.docx</t>
   </si>
   <si>
     <t>Requerimento 20/2018</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5638/requerimento_2018_no_22.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5638/requerimento_2018_no_22.docx</t>
   </si>
   <si>
     <t>22º sessão ordinária</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5639/requerimento_022_-_sessao_09_-_07.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5639/requerimento_022_-_sessao_09_-_07.docx</t>
   </si>
   <si>
     <t>22ª sessão ordinária</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5640/requerimento_de_sessao_22-_2018-_vigesima_segu_rjBoWfM.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5640/requerimento_de_sessao_22-_2018-_vigesima_segu_rjBoWfM.docx</t>
   </si>
   <si>
     <t>Requerimento 22 - 22ª sessão - 09 de julho de 2018</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5641/req_029_solicitacao_notificacao.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5641/req_029_solicitacao_notificacao.pdf</t>
   </si>
   <si>
     <t>Providências quanto à notificação do proprietário para que realize a limpeza e manutenção do passeio público localizado na Rua Zamberlan, esquina com a Rua Jácomo Rossini, pois no local encontra-se acumulada grande quantidade de material reciclável descartado de forma indevida.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5642/requerimento_de_09_de_julho_2018.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5642/requerimento_de_09_de_julho_2018.pdf</t>
   </si>
   <si>
     <t>requerimento de 09 de Julho de 2018</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5643/requerimento_020_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5643/requerimento_020_18.docx</t>
   </si>
   <si>
     <t>23ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5644/requerimento_de_16_de_julho_de_2018.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5644/requerimento_de_16_de_julho_de_2018.pdf</t>
   </si>
   <si>
     <t>requerimento de 16 de Julho de 2018</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5645/23o_sessao_ordinaria_16-07.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5645/23o_sessao_ordinaria_16-07.docx</t>
   </si>
   <si>
     <t>23º Sessão Ordinária</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5647/req.21.16.07.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5647/req.21.16.07.18.docx</t>
   </si>
   <si>
     <t>Requerimento 21/2018</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5648/req_031_solicitacao_implantacao_rotatoria.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5648/req_031_solicitacao_implantacao_rotatoria.pdf</t>
   </si>
   <si>
     <t>Providências quanto à melhoria da sinalização viária, no que tange implantação de rotatória no final da Avenida Cantares, próximo a Horta Comunitária do Cambé V.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5649/requerimento_de_sessao_23-_2018-_vigesima_terc_Hxop7Ld.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5649/requerimento_de_sessao_23-_2018-_vigesima_terc_Hxop7Ld.docx</t>
   </si>
   <si>
     <t>Requerimento 23 - 23ª sessão - 16 de julho de 2018</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5650/requerimento_023_-_sessao_16_-_07.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5650/requerimento_023_-_sessao_16_-_07.docx</t>
   </si>
   <si>
     <t>23ª sessão ordinária</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5651/requerimento_2018_no_23.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5651/requerimento_2018_no_23.docx</t>
   </si>
   <si>
     <t>23º sessão ordinária</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5652/requerimento_023_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5652/requerimento_023_18.docx</t>
   </si>
   <si>
     <t>24ªSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5653/requerimento_de_06_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5653/requerimento_de_06_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>requerimento de 06 de Agosto de 2018</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5654/requerimento_desembargador_solicitando_cartorios.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5654/requerimento_desembargador_solicitando_cartorios.docx</t>
   </si>
   <si>
     <t>24ª Sessão Ordinária Cartórios e Dnit</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5655/24o_sessao_ordinaria_06-08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5655/24o_sessao_ordinaria_06-08.docx</t>
   </si>
   <si>
     <t>24º Sessão Ordinária</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5656/requerimento_2018_no_24.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5656/requerimento_2018_no_24.docx</t>
   </si>
   <si>
     <t>24º sessão ordinária</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5657/req_032_solicitacao_recape_nossa_terra_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5657/req_032_solicitacao_recape_nossa_terra_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto o recape asfáltico em toda extensão da Rua Júlio Simões, localizada Residencial Nossa Terra, na impossibilidade, solicito realização de tapa buracos emergencial no local; Providências quanto ao recolhimento de galhos na Rua Brilhante, localizada no Jardim Cristal, assim como na Rua Barão do Rio Branco, Centro; Providências quanto o recape asfáltico em toda extensão da Rua dos Caçadores, na impossibilidade, solicito realização de tapa buracos emergencial no local; Providências quanto o recape asfáltico na Rua Dinamarca, no trecho localizado entre as Ruas Belo Horizonte e Caçadores, na impossibilidade, solicito realização de tapa buracos emergencial no local; Providências quanto a limpeza, alargamento e nivelamento, bem como colocação de raspas de asfalto e compactação com máquina na Rua Ipanema, Chácara Santa Maria.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5658/requerimento_024_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5658/requerimento_024_18.docx</t>
   </si>
   <si>
     <t>25ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5659/requerimento_no_25.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5659/requerimento_no_25.docx</t>
   </si>
   <si>
     <t>25 º sessão ordinária</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5660/requerimento_025-_sessao_13_-_08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5660/requerimento_025-_sessao_13_-_08.docx</t>
   </si>
   <si>
     <t>25ª sessão ordinária</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5661/25o_sessao_ordinaria_13-08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5661/25o_sessao_ordinaria_13-08.docx</t>
   </si>
   <si>
     <t>25º Sessão Ordinária</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5662/req.22.13.08.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5662/req.22.13.08.18.docx</t>
   </si>
   <si>
     <t>Requerimento 22/2018</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5663/requerimento_de_sessao_25-_2018-_vigesima_quin_s8YOqBS.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5663/requerimento_de_sessao_25-_2018-_vigesima_quin_s8YOqBS.docx</t>
   </si>
   <si>
     <t>Requerimento 25 - 25ª sessão - 13 de agosto de 2018</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5664/req_033_solicitacao_praca_sol_nascente.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5664/req_033_solicitacao_praca_sol_nascente.pdf</t>
   </si>
   <si>
     <t>Providências quanto a instalação de academia ao ar livre na Praça Sol Nascente; Providências quanto a revitalização da quadra de esportes do Jardim Tupi.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5666/requerimento_de_13_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5666/requerimento_de_13_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>requerimento de 13 de Agosto de 2018</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5667/requerimento_025_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5667/requerimento_025_18.docx</t>
   </si>
   <si>
     <t>26ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5668/requerimento_de_27_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5668/requerimento_de_27_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>requerimento de 27 de Agosto de 2018</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5669/requerimento_no_27.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5669/requerimento_no_27.docx</t>
   </si>
   <si>
     <t>27º sessão ordinária</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5670/req.23.27.08.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5670/req.23.27.08.18.docx</t>
   </si>
   <si>
     <t>Requerimento 23/2018</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5671/27o_sessao_ordinaria_27-08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5671/27o_sessao_ordinaria_27-08.docx</t>
   </si>
   <si>
     <t>27º Sessão Ordinária</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5672/req_034_solicitacao_quadra_esportiva_santa_isabel.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5672/req_034_solicitacao_quadra_esportiva_santa_isabel.pdf</t>
   </si>
   <si>
     <t>Providências quanto a reforma da quadra esportiva do Jardim Santa Isabel e colocação de vigia para fazer monitoramento do local; Providências quanto a realização de recape asfáltico emergencial em toda a extensão da Rua Bom Sucesso localizada na Vila Mesquita; Providências quanto a reforma do alambrado da Mata dos Escoteiros.</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5675/requerimento_026-_sessao_14_-_08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5675/requerimento_026-_sessao_14_-_08.docx</t>
   </si>
   <si>
     <t>26ª sessão ordinária</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5676/requerimento_026_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5676/requerimento_026_18.docx</t>
   </si>
   <si>
     <t>28ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5677/28o_sessao_ordinaria_03-09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5677/28o_sessao_ordinaria_03-09.docx</t>
   </si>
   <si>
     <t>28º Sessão Ordinária</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5678/req.24.03.09.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5678/req.24.03.09.18.docx</t>
   </si>
   <si>
     <t>Requerimento 24/2018 *28° SESSÃO ORDINÁRIA EM 03/09/2018</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5679/requerimento__de_03_de_setembro_de_2018.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5679/requerimento__de_03_de_setembro_de_2018.doc</t>
   </si>
   <si>
     <t>Requerimento de 03 de Setembro de 2018</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5680/req-35.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5680/req-35.docx</t>
   </si>
   <si>
     <t>28ºsessão ordinária</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5681/req_035_solicitacao_escorpiao_chacara_santa_maria.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5681/req_035_solicitacao_escorpiao_chacara_santa_maria.pdf</t>
   </si>
   <si>
     <t>Providências quanto ao acompanhamento, pela Vigilância Sanitária no que tange a possível infestação de escorpiões no Conjunto de Chácaras Santa Maria, em especial na Rua Ipanema. Providências quanto a melhoria na iluminação nas adjacências da  Escola Municipal Professora Izaura Ferreira Neves localizada no Cambé V. Providências quanto a limpeza e manutenção dos terrenos públicos localizados na Rua Serra do Itatiaia no Residencial Alto Paraíso.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5682/requerimento_no_28.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5682/requerimento_no_28.docx</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5683/requerimento_027_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5683/requerimento_027_18.docx</t>
   </si>
   <si>
     <t>29ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5684/29o_sessao_ordinaria_10-09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5684/29o_sessao_ordinaria_10-09.docx</t>
   </si>
   <si>
     <t>29º Sessão Ordinária</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5685/req.25.10.09.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5685/req.25.10.09.18.docx</t>
   </si>
   <si>
     <t>Requerimento 25/2018  29° SESSÃO</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5686/req_037solicitacao_carrapatos_fundo_de_vale.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5686/req_037solicitacao_carrapatos_fundo_de_vale.pdf</t>
   </si>
   <si>
     <t>Providências quanto ao acompanhamento, pela Vigilância Sanitária no que tange a possível infestação de carrapatos no Fundo de Vale do Jardim Cristal. Providências quanto ao recape asfáltico emergencial na Rua José Pedro de Souza, localizada no Jardim Flórida.Providências quanto a manutenção da academia ao ar livre na Rua Ônix, localizada no Jardim Cristal.Providências quanto a análise para a mudança e adequação de bueiro localizada na Rua João Pagnan, em frente ao n° 327, localizada no Jardim Santa Mônica.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5687/requerimento_29o_2018.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5687/requerimento_29o_2018.docx</t>
   </si>
   <si>
     <t>29ºsessão ordinária</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5689/requerimento_no_29.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5689/requerimento_no_29.docx</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5690/30o_sessao_ordinaria_17-09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5690/30o_sessao_ordinaria_17-09.docx</t>
   </si>
   <si>
     <t>30º Sessão Ordinária</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5691/requerimento__17_de_setembro_de_2018.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5691/requerimento__17_de_setembro_de_2018.doc</t>
   </si>
   <si>
     <t>17 de setembro</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5692/req.26.17.09.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5692/req.26.17.09.18.docx</t>
   </si>
   <si>
     <t>Requerimento 26/2018   30° SESSÃO</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5693/requerimento_028_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5693/requerimento_028_18.docx</t>
   </si>
   <si>
     <t>30ª SESSÃOORDINÁRIA</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5694/requerimento_de_sessao_30-_2018-_trigesima_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5694/requerimento_de_sessao_30-_2018-_trigesima_sessao.docx</t>
   </si>
   <si>
     <t>Requerimento 30ª sessão - 17 de setembro de 2018.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5695/req_17_09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5695/req_17_09.docx</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5696/req_038_solicitacao_vagas_preferenciais.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5696/req_038_solicitacao_vagas_preferenciais.pdf</t>
   </si>
   <si>
     <t>Providências quanto a análise e demarcação de vagas preferencias, especificamente para idoso, na Avenida Inglaterra entre as Ruas Estados Unidos e Nossa Senhora do Rocio. Providências quanto a fiscalização e notificação de casas vazias no que tange ao acompanhamento e controle do combate à dengue</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5697/requerimento_no_09_placa_padaria.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5697/requerimento_no_09_placa_padaria.docx</t>
   </si>
   <si>
     <t>Requerimento 9 Padaria, faixa, tapa buracos.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5698/requerimento_no_30.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5698/requerimento_no_30.docx</t>
   </si>
   <si>
     <t>30º sessão ordinária</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5699/requerimento_30o_2018.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5699/requerimento_30o_2018.docx</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5700/requerimento_10_der.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5700/requerimento_10_der.docx</t>
   </si>
   <si>
     <t>Requerimento 10 DER -  21/09/2018</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5701/req.27.24.09.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5701/req.27.24.09.18.docx</t>
   </si>
   <si>
     <t>Requerimento  27/2018 SESSÃO 31º</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5702/req_039_solicitacao_recolhimento_entulho.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5702/req_039_solicitacao_recolhimento_entulho.pdf</t>
   </si>
   <si>
     <t>Providências quanto ao recolhimento de galhos e entulhos nos Jardins Alvorada, Cambé II e adjacências. Providências quanto ao recolhimento de galhos e entulhos no Jardim São José, em especial, na Rua Chile. Providências quanto a realização de recape asfáltico de toda a extensão das Ruas José da Costa Viana e Alício Mafra, localizadas no Jardim Tarobá. Na impossibilidade, solicito a realização de tapa buracos emergencial das mesmas.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5703/requerimento_no_31.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5703/requerimento_no_31.docx</t>
   </si>
   <si>
     <t>31º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5704/requerimento_30o_2018.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5704/requerimento_30o_2018.docx</t>
   </si>
   <si>
     <t>31ª sessão ordinária</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5705/requerimento_de_sessao_31-_2018-_trigesima_pri_ijK1rMh.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5705/requerimento_de_sessao_31-_2018-_trigesima_pri_ijK1rMh.docx</t>
   </si>
   <si>
     <t>Requerimento 31 ª sessão - 24-09-18</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5706/31o_sessao_ordinaria_24-09.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5706/31o_sessao_ordinaria_24-09.docx</t>
   </si>
   <si>
     <t>31º Sessão Ordinária</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5709/requerimento_029_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5709/requerimento_029_18.docx</t>
   </si>
   <si>
     <t>31ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5712/req_040_solicitacao_fundo_de_vale_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5712/req_040_solicitacao_fundo_de_vale_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à fiscalização da utilização de Fundo de Vale, localizado na Rua Tangaras, no Cambé III, como depósito indevido de materiais. Providências quanto a limpeza dos bueiros localizados na Rua Zamberlan, no trecho compreendido entre as Ruas Osório Ricieri e José Gomes Redondo, no Jardim Ana Rosa._x000D_
 Providências quanto à notificação de residências que estão efetuando despejo indevido de esgoto na Rua Zamberlan, no trecho compreendido entre as Ruas Osório Ricieri e José Gomes Redondo, uma vez que, o acúmulo de água ocasiona mal cheiro, criadouro de mosquitos e deteriora o asfalto ocasionando transtornos aos moradores. Providências quanto à revitalização Praça Pública localizada no Jardim Morumbi, no que tange a limpeza e manutenção do local bem como, iluminação, arborização, jardinagem e paisagismo. Providências quanto a realização de recape asfáltico de toda a extensão da Rua Caetano Campi, localizada no Jardim Santa Monica. Na impossibilidade, solicito a realização de tapa buracos emergencial da mesma.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5713/requerimento_no_32.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5713/requerimento_no_32.docx</t>
   </si>
   <si>
     <t>32ª sessão ordinária</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5714/requerimento_32o_2018.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5714/requerimento_32o_2018.docx</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5715/requerimento__01_outubro_de_2018.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5715/requerimento__01_outubro_de_2018.doc</t>
   </si>
   <si>
     <t>01 de outubro</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5716/32o_sessao_ordinaria_01-10.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5716/32o_sessao_ordinaria_01-10.docx</t>
   </si>
   <si>
     <t>32º Sessão Ordinária</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5717/req.28.24.09.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5717/req.28.24.09.18.docx</t>
   </si>
   <si>
     <t>Requerimento 28/2018    Sessão 32º</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5719/requerimento_030_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5719/requerimento_030_18.docx</t>
   </si>
   <si>
     <t>32ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5723/requerimento_no_33.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5723/requerimento_no_33.docx</t>
   </si>
   <si>
     <t>33ºsessão ordinária</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5724/33o_sessao_ordinaria_08-10.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5724/33o_sessao_ordinaria_08-10.docx</t>
   </si>
   <si>
     <t>33º Sessão Ordinária</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5725/req.29.08.10.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5725/req.29.08.10.18.docx</t>
   </si>
   <si>
     <t>Requerimento 29/2018 SESSÃO 33º</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5726/requerimento_08_de_outubro_de_2018.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5726/requerimento_08_de_outubro_de_2018.doc</t>
   </si>
   <si>
     <t>requerimento de 08 de Outubro de 2018</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5728/req_041_solicitacao_chacara_santa_maria_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5728/req_041_solicitacao_chacara_santa_maria_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à autuação do proprietário da chácara localizada na Rua Ipanema, n° 59, na Chácara Santa Maria, uma vez que o local, provavelmente, esteja sendo utilizado como forma de “ecoponto” irregular. Providências quanto à limpeza dos bueiros em toda a extensão do Jardim Tarobá, uma vez que o acúmulo de folhas e galhos tem ocasionado o entupimento. Providências quanto à roçagem e manutenção dos terrenos públicos localizados na Rua Graciosa Buratti, (entorno da academia ao ar livre) e Avenida Marcelino Gonzáles no trecho compreendido entre a Rua Manuel Ferreira e Avenida Jácomo Rossini. Providências quanto à roçagem e limpeza do entorno da linha férrea em toda a extensão do Jardim Santa Isabel e Cambé IV.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5729/requerimento_33o_2018.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5729/requerimento_33o_2018.docx</t>
   </si>
   <si>
     <t>33º sessão ordinaria</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5730/requerimento_031_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5730/requerimento_031_18.docx</t>
   </si>
   <si>
     <t>33ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5731/requerimento_no_34.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5731/requerimento_no_34.docx</t>
   </si>
   <si>
     <t>34ªsessão ordinária</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5732/req_042_solicitacao_recape_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5732/req_042_solicitacao_recape_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à recape asfáltico em toda a realização dos Jardins Primavera e Morada do Sol. Na impossibilidade que seja realizado tapa buracos emergencial na Rua México, em frente a academia ao ar livre, bem como na Rua Alemanha, esquina com a Rua Grécia. Providências quanto ao acompanhamento da Vigilância Sanitária no que tange a infestação e morcegos na Rua Terezina, na Vila Brasil.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5733/requerimento_15_de_outubro_de_2018.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5733/requerimento_15_de_outubro_de_2018.doc</t>
   </si>
   <si>
     <t>requerimento de 15 de Outubro de 2018</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5735/34o_sessao_ordinaria_15-10.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5735/34o_sessao_ordinaria_15-10.docx</t>
   </si>
   <si>
     <t>34º Sessão Ordinaria</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5736/req.30.15.10.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5736/req.30.15.10.18.docx</t>
   </si>
   <si>
     <t>Requerimento n°30/2018 SESSÃO 34º</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5737/requerimento_de_sessao_34-_2018-_trigesima_qua_WUftqXq.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5737/requerimento_de_sessao_34-_2018-_trigesima_qua_WUftqXq.docx</t>
   </si>
   <si>
     <t>Requerimento 34 sessão - 15 de outubro de 2018</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5738/requerimento_34.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5738/requerimento_34.docx</t>
   </si>
   <si>
     <t>Requerimento 34º</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5739/requerimento_032_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5739/requerimento_032_18.docx</t>
   </si>
   <si>
     <t>34ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5740/requerimento_no_35.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5740/requerimento_no_35.docx</t>
   </si>
   <si>
     <t>35ªsessão ordinária</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5741/requerimento__08_22_outubro_de_2018.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5741/requerimento__08_22_outubro_de_2018.doc</t>
   </si>
   <si>
     <t>requerimento 22 de outubro</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5742/requerimento_de_sessao_35-_2018-_trigesima_qui_K2OzRJM.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5742/requerimento_de_sessao_35-_2018-_trigesima_qui_K2OzRJM.docx</t>
   </si>
   <si>
     <t>Requerimento 35ª sessão - 22 de outubro de 2018.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5744/req_043_solicitacao_notificacao_morada_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5744/req_043_solicitacao_notificacao_morada_e_outros.pdf</t>
   </si>
   <si>
     <t>1.	Providências quanto à vistoria e notificação dos proprietários de terrenos vazios, em toda a extensão dos Jardins Monticatini, Santa Isabel, Esperança  Morada do Sol, Primavera e Otávio Cesário, a fim de que providenciem a limpeza e a manutenção de seus terrenos; 2.	Providências quanto à roçagem em toda a extensão dos Jardins Monticatini, Santa Isabel, Esperança  Morada do Sol, Primavera e Otávio Cesário; 3.	Providências quanto à melhoria da sinalização viária, tanto vertical quanto horizontal, em toda a extensão dos Jardins Morada do Sol, Primavera e Otávio Cesário; 4.	Providências quanto ao recape asfáltico da Rua do Congresso no trecho compreendido entre a Rua Planalto e Avenida Santo Cassaro no  Cambé II, bem como na Rua José Peres Filho e Avenida Genésio Geraldo dos Santos, localizadas no Jardim Tarobá. Na impossibilidade que seja realizado tapa-buracos emergencial nos locais; 5.	Providências quanto à pavimentação asfáltica na Rua 19 de Dezembro, localizada no Jardim União.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5745/35o_sessao_ordinaria_22-10.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5745/35o_sessao_ordinaria_22-10.docx</t>
   </si>
   <si>
     <t>35º Sessão Ordinária</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5747/requerimento_033_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5747/requerimento_033_18.docx</t>
   </si>
   <si>
     <t>35ªSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5748/requerimento_35_2018..docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5748/requerimento_35_2018..docx</t>
   </si>
   <si>
     <t>sessão ordinaria35°2018</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5752/req_044_solicitacao_escola_municipal_izaura_f_n_WlQTRx5.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5752/req_044_solicitacao_escola_municipal_izaura_f_n_WlQTRx5.pdf</t>
   </si>
   <si>
     <t>Providências quanto à reforma da calçada no entorno da Escola Municipal Professora Izaura Ferreira Neves. Providências a coleta de galhos na Rua Antônio Donadio, localizada na Vila Mesquita.  Providências quanto à reforma e ampliação da Escola Municipal Santa Isabel.Providências quanto à pintura de faixa de pedestres e colocação de sinalização vertical nas entradas do Instituto Nossa Senhora Auxiliadora  localizadas nas Ruas Pará e Nossa Senhora do Rocio. Providências quanto à adequação viária nas curvas da estrada do Bratislava/Caramuru, visando impedir que pedras soltas e a água das chuvas invadam a pista causando acidentes.</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5753/req-36.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5753/req-36.docx</t>
   </si>
   <si>
     <t>36n°sessão ordinária</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5755/requerimento_29_de_outubro_de_2018.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5755/requerimento_29_de_outubro_de_2018.doc</t>
   </si>
   <si>
     <t>Requerimento de 29 de Outubro de 2018</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5756/36o_sessao_ordinaria_22-10.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5756/36o_sessao_ordinaria_22-10.docx</t>
   </si>
   <si>
     <t>36º Sessão Ordinária</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5757/req.31.29.10.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5757/req.31.29.10.18.docx</t>
   </si>
   <si>
     <t>Requerimento 31/2018 -     36º SESSÃO</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5758/requerimento_034_18_-.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5758/requerimento_034_18_-.docx</t>
   </si>
   <si>
     <t>36ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5760/requerimento_no_37.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5760/requerimento_no_37.docx</t>
   </si>
   <si>
     <t>37º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5761/req.32.04.11.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5761/req.32.04.11.18.docx</t>
   </si>
   <si>
     <t>Requerimento 32/2018 SESSÃO 37°</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5762/requerimento_05_de_novembro_brado_logistica.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5762/requerimento_05_de_novembro_brado_logistica.doc</t>
   </si>
   <si>
     <t>requerimento de 05 de Novembro</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5763/37o_sessao_ordinaria_05-11.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5763/37o_sessao_ordinaria_05-11.docx</t>
   </si>
   <si>
     <t>37º Sessão Ordinária</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5765/requerimenton37.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5765/requerimenton37.docx</t>
   </si>
   <si>
     <t>SESSÃO N°37 ORDINÁRIA</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5766/requerimento_05_de_novembrode_2018.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5766/requerimento_05_de_novembrode_2018.doc</t>
   </si>
   <si>
     <t>requerimento de 05 de Novembro de 2018</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5767/requerimento_05-1.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5767/requerimento_05-1.docx</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5769/requerimento_035_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5769/requerimento_035_18.docx</t>
   </si>
   <si>
     <t>37ªSESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5771/req_046_solicitacao_troca_de_tampa_de_bueiros_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5771/req_046_solicitacao_troca_de_tampa_de_bueiros_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à limpeza e troca das tampas dos bueiros em toda a extensão do Jardim Tupi, em especial na Rua Itambaracas. Providências quanto à limpeza e a manutenção do terreno localizado na Rua Itália, em frente ao condomínio Morada do Sol. Providências quanto à realização de recape asfáltico na Rua Líbano, uma vez que o serviço foi realizado há pouco e voltou a apresentar problemas.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5772/38o_sessao_ordinaria_12-11.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5772/38o_sessao_ordinaria_12-11.docx</t>
   </si>
   <si>
     <t>38º Sessão Ordinária</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5773/requerimento_no_38.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5773/requerimento_no_38.docx</t>
   </si>
   <si>
     <t>38ºsessão ordinária</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5774/requerimento_12_de_novembrode_2018.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5774/requerimento_12_de_novembrode_2018.doc</t>
   </si>
   <si>
     <t>requerimento de 12 de Novembro de 2018</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5775/req.33.12.11.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5775/req.33.12.11.18.docx</t>
   </si>
   <si>
     <t>requerimento 33/2018  SESSÃO 38º</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5776/requerimento_036_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5776/requerimento_036_18.docx</t>
   </si>
   <si>
     <t>38ª SESSSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5789/requerimento_10_novembro_2018.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5789/requerimento_10_novembro_2018.docx</t>
   </si>
   <si>
     <t>Requerimento 10 novembro 2018</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5790/requerimento_19_de_novembrode_2018.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5790/requerimento_19_de_novembrode_2018.doc</t>
   </si>
   <si>
     <t>requerimento de 19 de Novembro de 2018</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5791/req_047_solicitacao_limpeza_terreno_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5791/req_047_solicitacao_limpeza_terreno_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à limpeza, no que tange a recolhimento de galhos e entulhos, bem como roçagem, do terreno localizado na Rua Pau Brasil esquina com Rua Manoel Teixeira, Vila Salomé, pois o acúmulo de lixo, entulho e mato alto tem ocasionado no aparecimento excessivo de insetos e animais peçonhentos, colocando em risco a saúde dos moradores daquela região._x000D_
 Providências quanto à notificação de proprietários para que efetuem a contenção de água e lama, decorrente de fortes chuvas, nos terrenos dos loteamentos localizados entre os Jardins Alto do Paraíso e Cidade Alta, uma vez que por se tratar de terrenos em declive a lama que escoa destas localidades tem invadido calçadas e propriedades do Jardim Cidade Alta.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5792/requerimento_39-_sessao_39-_08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5792/requerimento_39-_sessao_39-_08.docx</t>
   </si>
   <si>
     <t>39° sessão ordinaria</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5793/requerimento_no_39.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5793/requerimento_no_39.docx</t>
   </si>
   <si>
     <t>39ºsessão ordinária</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5794/39o_sessao_ordinaria_19-11.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5794/39o_sessao_ordinaria_19-11.docx</t>
   </si>
   <si>
     <t>39º Sessão Ordinária</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5795/requerimento_037_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5795/requerimento_037_18.docx</t>
   </si>
   <si>
     <t>39{ SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5796/requerimento_40-_sessao_40-_08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5796/requerimento_40-_sessao_40-_08.docx</t>
   </si>
   <si>
     <t>40º Sessão ordinária</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5797/requerimento_no_40.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5797/requerimento_no_40.docx</t>
   </si>
   <si>
     <t>40ºsessão ordinária</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5801/requerimento_26_de_novembrode_2018.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5801/requerimento_26_de_novembrode_2018.doc</t>
   </si>
   <si>
     <t>requerimento de 26 de Novembro de 2018</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5802/40o_sessao_ordinaria_26-11.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5802/40o_sessao_ordinaria_26-11.docx</t>
   </si>
   <si>
     <t>40º Sessão Ordinária</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5803/req.34.26.11.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5803/req.34.26.11.18.docx</t>
   </si>
   <si>
     <t>Requerimento 34/2018 SESSÃO 40º</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5804/requerimento_038_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5804/requerimento_038_18.docx</t>
   </si>
   <si>
     <t>40ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5808/requerimento_de_sessao_41-_2018-_quadragesima__o98f472.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5808/requerimento_de_sessao_41-_2018-_quadragesima__o98f472.docx</t>
   </si>
   <si>
     <t>Requerimento nº 41- 41ª sessão 03 de dezembro de 2018</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5810/req_049_solicitacao_rocagem_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5810/req_049_solicitacao_rocagem_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à roçagem em toda a extensão do Conjunto Habitacional Dr. José dos Santos Rocha, especialmente na Avenida Cantares, assim como nos entornos da Horta Comunitária do Cambé III. Providências quanto à roçagem e manutenção da área verde de todas as UBS’s de nosso Município, bem como a roçagem e manutenção das escolas municipais, visando o início do período letivo de 2019. Providências quanto ao recape asfáltico em toda a extensão da Avenida Antônio Ramineli, na impossibilidade, que seja realizado tapa buracos emergencial. Providências quanto a recape asfáltico em toda a extensão da Rua Jenny di Pietro Brandelik, localizada no Jardim do Café II, na impossibilidade, que seja realizado tapa buracos emergencial. Providências quanto a retirada de pedriscos acumulados nas laterais das ruas dos Jardins Morada do Sol e Primavera, ocasionados pela realização de recape asfáltico.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5811/requerimento_41-_sessao_41-_08.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5811/requerimento_41-_sessao_41-_08.docx</t>
   </si>
   <si>
     <t>41ª Sessão Ordinaria</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5812/requerimento_no_41.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5812/requerimento_no_41.docx</t>
   </si>
   <si>
     <t>41ºsessão ordinária</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5813/41o_sessao_ordinaria_03-12.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5813/41o_sessao_ordinaria_03-12.docx</t>
   </si>
   <si>
     <t>41º Sessão Ordinária</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5814/requerimento_03_de_dezembro_de_2018.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5814/requerimento_03_de_dezembro_de_2018.doc</t>
   </si>
   <si>
     <t>requerimento de 03 de Dezembro de 2018</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5815/req.35.03.12.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5815/req.35.03.12.18.docx</t>
   </si>
   <si>
     <t>Requerimento 35/2018       41ºSESSÃO</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5816/requerimento_039_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5816/requerimento_039_18.docx</t>
   </si>
   <si>
     <t>41ª SESSÃO</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5817/requerimento10_de_dezembro_de_2018.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5817/requerimento10_de_dezembro_de_2018.doc</t>
   </si>
   <si>
     <t>requerimento de 10 de Dezembro de 2018</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5822/42o_sessao_ordinaria_10-12.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5822/42o_sessao_ordinaria_10-12.docx</t>
   </si>
   <si>
     <t>42º Sessão Ordinária</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5823/requerimento_41-_sessao_42-_12.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5823/requerimento_41-_sessao_42-_12.docx</t>
   </si>
   <si>
     <t>42ºSessão Ordinaria</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5824/req_051_fiscalizacao_rocagem_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5824/req_051_fiscalizacao_rocagem_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à fiscalização na residência localizada na esquina da Rua Golf, no Jardim Bela Vista no que tange a acúmulo inadequado de material reciclável que esta ocasionando possível manifestação de animais peçonhentos. Providências quanto à manutenção do serviço de recape asfáltico em toda a extensão da Rua Canário, localizada no Cambé III, uma vez que o pixe do asfalto vem escorrendo para as calçadas em decorrência das chuvas. Providências quanto à regularização da tampa de galeria, próximo as esquinas da Rua Victório Luiz Rigobelo com a Rua Orlando Frasson.	Providências quanto à melhorias na estrada do Caramuru, no que tange a: roçagem com trator;  sinalização nas pistas; iluminação na curva do Bratislava próximo ao parque ecológico; implantação de canaletas de água para segurar as pedras e água na curva do parque; placas de redução de velocidade; retirada de árvores condenadas para alargamento do acostamento e implantação de linha de pública de ônibus. Providências quanto à realização de tapa buracos em toda a extensão da Estrada da Prata, bem como a sua manutenção através de moto niveladora.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5825/requerimento_no_42.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5825/requerimento_no_42.docx</t>
   </si>
   <si>
     <t>42ºsessão ordinária</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5826/requerimento_040_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5826/requerimento_040_18.docx</t>
   </si>
   <si>
     <t>42ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5827/req.36.10.12.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5827/req.36.10.12.18.docx</t>
   </si>
   <si>
     <t>Requerimento 36/2018      - 42° SESSÃO</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5828/requerimento_de_sessao_43-_2018-_quadragesima__ZyfSyDW.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5828/requerimento_de_sessao_43-_2018-_quadragesima__ZyfSyDW.docx</t>
   </si>
   <si>
     <t>Requerimento nº 43 - 17 de dezembro de 2018 - 43ª sessão</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5829/req_052_sinalizacao_viaria_e_outros.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5829/req_052_sinalizacao_viaria_e_outros.pdf</t>
   </si>
   <si>
     <t>Providências quanto à sinalização viária horizontal e vertical em toda a extensão das ruas nos Jardins Água da Esperança, Morada das Flores e Ecoville, especialmente na Rua Oceano Pacífico e seus cruzamentos, assim como redutores de velocidade (quebra-molas), em especial no cruzamento da Rua Oceano Pacífico com Rua Vereador Americo Deolindo Garla. Providências quanto à contenção de mosquitos e insetos similares por meio do fumacê nos Jardins Santa Isabel, Esperança e Bela Vista, haja visto que os moradores vem observando aumento significativo dos mesmos nesta região. Providências quanto à sinalização viária por meio de placas indicativas nas Ruas Rio Tietê e Rio Paraná._x000D_
 À Sanepar: Providências quanto à análise do mau cheiro derivado das tubulações de esgoto localizado na Rua Serra Geral em frente ao fundo de vale do Jardim Tupi, uma vez que os moradores estão com reclamações constantes quanto ao mau cheiro._x000D_
 À Polícia Militar: Providências quanto à intensificação da ronda rural nos sítios localizados na Estrada da Prata, Ribeirão dos Caçadores e nas Chácaras do Patrimônio Bratislava e Caramuru.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5832/requerimento_42-_sessao_42-_13.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5832/requerimento_42-_sessao_42-_13.docx</t>
   </si>
   <si>
     <t>43º Sessão Ordinária</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5833/requerimento_43_sessao.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5833/requerimento_43_sessao.docx</t>
   </si>
   <si>
     <t>43ª Sessão Ordinária dia 17/12/2018</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5834/43o_sessao_ordinaria_10-12.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5834/43o_sessao_ordinaria_10-12.docx</t>
   </si>
   <si>
     <t>43 Sessão Ordinária</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5835/requerimento_no_43.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5835/requerimento_no_43.docx</t>
   </si>
   <si>
     <t>43ª sessão ordinária</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5836/req.37.17.12.18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5836/req.37.17.12.18.docx</t>
   </si>
   <si>
     <t>Requerimento n°37  - SESSÃO 43</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5837/requerimento_041_18.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5837/requerimento_041_18.docx</t>
   </si>
   <si>
     <t>43ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5839/requerimento_ao_sindiserv.docx</t>
+    <t>http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5839/requerimento_ao_sindiserv.docx</t>
   </si>
   <si>
     <t>SINDISERV UNIMED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6356,67 +6356,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5710/1ad00.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5315/5315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5316/5316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5330/5330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5378/5378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5457/5457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5458/5458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5466/5466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5467/5467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5469/5469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5525/5525_texto_integral.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5569/ind_013_feira_otto_gaertner.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5570/ind_012_feira_da_lua_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5295/5295_texto_integral.zip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5314/5314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5445/5445_texto_integral.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5449/5449_texto_integral.zip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5532/5532_texto_integral.zip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5545/mo_06_UhhovW4.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5556/mo_07.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5557/mo_08.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5558/mo_09.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5559/mo_10.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5560/mo_11.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5561/img002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5688/mo_13.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5722/mo_14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5746/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5749/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5787/mo_17.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5838/mo_18.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5343/5343_texto_integral.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5366/5366_texto_integral.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5533/5533_texto_integral.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5770/ordem_do_dia_para_a_38_sessao_ordinaria_18.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5750/ccj_62.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5291/5291_texto_integral.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5317/5317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5318/5318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5319/5319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5320/5320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5327/5327_texto_integral.zip" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5328/5328_texto_integral.zip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5332/5332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5333/5333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5334/5334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5335/5335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5341/5341_texto_integral.zip" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5351/5351_texto_integral.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5352/5352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5353/5353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5361/5361_texto_integral.zip" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5362/5362_texto_integral.zip" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5379/5379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5380/5380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5382/5382_texto_integral.zip" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5386/5386_texto_integral.zip" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5393/5393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5394/5394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5395/5395_texto_integral.zip" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5396/5396_texto_integral.zip" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5399/5399_texto_integral.zip" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5401/5401_texto_integral.zip" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5409/5409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5410/5410_texto_integral.zip" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5421/5421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5422/5422_texto_integral.zip" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5427/5427_texto_integral.zip" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5438/5438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5439/5439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5454/5454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5455/5455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5456/5456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5465/5465_texto_integral.zip" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5470/5470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5479/5479_texto_integral.zip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5487/5487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5488/5488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5489/5489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5490/5490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5491/5491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5492/5492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5493/5493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5494/5494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5500/5500_texto_integral.zip" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5501/5501_texto_integral.zip" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5502/5502_texto_integral.zip" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5503/5503_texto_integral.zip" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5505/5505_texto_integral.zip" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5506/5506_texto_integral.zip" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5507/5507_texto_integral.zip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5508/5508_texto_integral.zip" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5509/5509_texto_integral.zip" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5510/5510_texto_integral.zip" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5511/5511_texto_integral.zip" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5512/5512_texto_integral.zip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5513/5513_texto_integral.zip" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5516/5516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5517/5517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5518/5518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5519/5519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5520/5520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5521/5521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5522/5522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5523/5523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5524/5524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5529/5529_texto_integral.zip" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5562/pedido_info_050_horta_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5563/pedido_info_049_horta_cambe_iv.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5564/pedido_info_048_tapa_buraco_paralelepipedo_belo_t4hI1bH.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5565/pedido_info_047_adequacao_viaria_nova_cambe.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5566/pedido_info_046_acessibilidade_centro_juventude.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5567/pedido_info_045_muro_escola_alvorada.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5568/pedido_info_044_aquaplanagem_jose_bonifacio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5577/pedido_10redetrifase.ofc49628.05.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5578/pedido_de_informacao_02_calcadaecologica28.05.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5579/pedido_08reformacasaveloriocerto.of619201728.05.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5580/pedido_09coberturaquadra28.05.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5581/pedido_07redeesgotouniao28.05.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5582/pedido_06transporteulysses.of2992017.28.05.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5583/pedido_05roatoria_bentomunhozof2542017.28.05.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5584/pedido_04_ampliacaocrecheof470.2805.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5585/pedido_de_informacao_no_05-_decima_sexta_sessa_5RXibHP.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5587/pedido_03_duplicacaochacaraparaisoof45201728.05.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5593/pedido_info_051_linhas_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5598/pedido_informacao_sindicato.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5599/pedido_de_informacao_6_terceirizadas.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5604/pedido_info_052_fundo_de_vale.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5613/pedido_11creche.hugo.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5616/pedido_info_053_cronograma_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5629/01_pedido_de_informacao_-_sessao_21.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5646/02_pedido_de_informacao_-_sessao_23_-.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5665/pedido_info_054_copel.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5673/pedido_de_informacao_jorge.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5674/pedido_de_informacao_repasse_santa_casa.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5707/cismepar_luis_lino_pedido_informacao.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5708/cismepar_prefeito_pedido_de_informacao.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5727/pedido_info_055_notificacao_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5734/03_pedido_de_informacao_-_sessao_34.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5743/pedido_info_056_qtde_notificacao_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5754/pedido_info_057_cronograma_de_recolhimento_galhos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5764/pedido_info_058_ecoponto_irregular_chac_sta_maria.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5768/ped_inf_lixo_varricao.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5777/pedido_de_informacao_09.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5778/pedido_de_informacao_08.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5779/pedido_de_informacao_07.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5780/pedido_de_informacao_06.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5781/pedido_de_informacao_05.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5782/pedido_de_informacao_04.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5783/pedido_de_informacao_03.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5784/pedido_de_informacao_01.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5785/pedido_de_informacao_02.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5798/pedido_info_059_notificacao_rua_tamoios.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5799/pedido_de_informacao_no_07-_quadragesima_sessa_Cvs595v.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5800/pedido_de_informacao_no_08-_quadragesima_sessa_mJviLyq.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5807/pedido_de_informacao_no_09-_quadragesima_prime_klppoGW.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5809/pedido_info_060_protocolo_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5830/pedido_info_062_poda_arvore.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5831/pedido_info_061_estacionamento_irregular.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5446/5446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5805/pelo_27.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5284/5284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5285/5285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5297/5297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5345/5345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5346/5346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5363/5363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5364/5364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5367/5367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5368/5368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5369/5369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5370/5370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5371/5371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5372/5372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5402/5402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5403/5403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5404/5404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5424/5424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5425/5425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5435/5435_texto_integral.zip" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5447/5447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5448/5448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5496/5496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5499/5499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5534/5534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5535/5535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5539/5539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5540/5540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5542/5542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5543/5543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5544/5544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5546/5546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5547/5547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5548/5548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5549/pl_35_MHNOIJo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5550/pl_36-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5551/pl_37.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5552/pl_38-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5553/pl_39-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5554/pl_40-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5555/pl_41-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5633/pl_42.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5718/pl_43-2018_pdf.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5720/pl_44-2018_pdf.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5721/pl_45-2018_pdf.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5751/1ad01.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5786/pl_47.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5788/pl_48.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5806/pl_49.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5818/pl_50.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5819/pl_51.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5820/pl_52.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5821/pl_53.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5537/5537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5597/plc_02.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5365/5365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5536/5536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5541/5541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5759/pr_04.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5286/5286_texto_integral.zip" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5287/5287_texto_integral.zip" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5288/5288_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5289/5289_texto_integral.zip" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5290/5290_texto_integral.zip" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5292/5292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5293/5293_texto_integral.zip" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5294/5294_texto_integral.zip" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5296/5296_texto_integral.zip" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5298/5298_texto_integral.zip" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5299/5299_texto_integral.zip" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5300/5300_texto_integral.zip" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5301/5301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5302/5302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5304/5304_texto_integral.zip" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5305/5305_texto_integral.zip" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5306/5306_texto_integral.zip" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5307/5307_texto_integral.zip" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5313/5313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5321/5321_texto_integral.zip" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5322/5322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5323/5323_texto_integral.zip" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5324/5324_texto_integral.zip" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5325/5325_texto_integral.zip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5326/5326_texto_integral.zip" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5329/5329_texto_integral.zip" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5331/5331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5336/5336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5337/5337_texto_integral.zip" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5338/5338_texto_integral.zip" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5339/5339_texto_integral.zip" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5340/5340_texto_integral.zip" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5342/5342_texto_integral.zip" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5347/5347_texto_integral.zip" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5348/5348_texto_integral.zip" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5349/5349_texto_integral.zip" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5354/5354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5355/5355_texto_integral.zip" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5357/5357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5358/5358_texto_integral.zip" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5359/5359_texto_integral.zip" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5360/5360_texto_integral.zip" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5373/5373_texto_integral.zip" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5374/5374_texto_integral.zip" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5375/5375_texto_integral.zip" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5376/5376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5377/5377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5381/5381_texto_integral.zip" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5383/5383_texto_integral.zip" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5384/5384_texto_integral.zip" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5385/5385_texto_integral.zip" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5387/5387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5388/5388_texto_integral.zip" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5389/5389_texto_integral.zip" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5390/5390_texto_integral.zip" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5391/5391_texto_integral.zip" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5392/5392_texto_integral.zip" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5397/5397_texto_integral.zip" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5398/5398_texto_integral.zip" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5400/5400_texto_integral.zip" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5405/5405_texto_integral.zip" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5406/5406_texto_integral.zip" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5407/5407_texto_integral.zip" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5408/5408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5411/5411_texto_integral.zip" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5412/5412_texto_integral.zip" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5413/5413_texto_integral.zip" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5414/5414_texto_integral.zip" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5415/5415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5416/5416_texto_integral.zip" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5417/5417_texto_integral.zip" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5418/5418_texto_integral.zip" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5419/5419_texto_integral.zip" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5420/5420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5423/5423_texto_integral.zip" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5426/5426_texto_integral.zip" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5428/5428_texto_integral.zip" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5429/5429_texto_integral.zip" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5430/5430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5431/5431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5432/5432_texto_integral.zip" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5433/5433_texto_integral.zip" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5434/5434_texto_integral.zip" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5436/5436_texto_integral.zip" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5437/5437_texto_integral.zip" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5440/5440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5441/5441_texto_integral.zip" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5442/5442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5443/5443_texto_integral.zip" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5444/5444_texto_integral.zip" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5450/5450_texto_integral.zip" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5451/5451_texto_integral.zip" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5452/5452_texto_integral.zip" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5453/5453_texto_integral.zip" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5460/5460_texto_integral.zip" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5461/5461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5462/5462_texto_integral.zip" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5463/5463_texto_integral.zip" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5464/5464_texto_integral.zip" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5468/5468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5471/5471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5472/5472_texto_integral.zip" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5473/5473_texto_integral.zip" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5474/5474_texto_integral.zip" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5475/5475_texto_integral.zip" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5476/5476_texto_integral.zip" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5477/5477_texto_integral.zip" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5478/5478_texto_integral.zip" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5480/5480_texto_integral.zip" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5481/5481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5482/5482_texto_integral.zip" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5483/5483_texto_integral.zip" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5485/5485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5495/5495_texto_integral.zip" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5504/5504_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5514/5514_texto_integral.zip" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5515/5515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5526/5526_texto_integral.zip" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5527/5527_texto_integral.zip" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5528/5528_texto_integral.zip" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5530/5530_texto_integral.zip" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5531/5531_texto_integral.zip" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5571/req_023_solicitacao_riachuelo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5572/requerimento_015_18.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5573/requerimento_2018_no_16.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5574/1ad00.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5575/requerimento_016_-_sessao_28_-_05.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5576/16o_sessao_ordinaria_28-05.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5586/requerimento_de_sessao_16-_2018-_decima_sexta_sessao.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5588/requerimento_de_sessao_17-_2018-_decima_setima_sessao.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5589/requerimento_016_18.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5590/requerimento_017_-_sessao_04_-_06.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5591/requerimento_2018_no_17.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5592/req.15.04.06.18.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5594/req_024_solicitacao_quadra_sto_antonio_e_outros.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5595/requerimento__de_04_de_junho_de_2018.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5596/17o_sessao_ordinaria_04-06.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5600/req.16.11.06.18.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5601/requerimento_018_-_sessao_11_-_06.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5602/requerimento_2018_no_18.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5603/requerimento_de_sessao_18-_2018-_decima_oitava_sessao.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5605/req_025_solicitacao_parque_zezao_e_outros.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5606/requerimento_017_18.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5607/18o_sessao_ordinaria_11-06.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5608/requerimento_018_18.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5609/requerimento_de_18_de_junho_de__2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5610/19o_sessao_ordinaria_18-06.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5611/requerimento_de_sessao_19-_2018-_decima_nona_sessao.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5612/requerimento_2018_no_19.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5614/req.17.1806.18.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5615/requerimento_019_-_sessao_18_-_06.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5617/req_026_solicitacao_sistema_de_seguranca_e_outros.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5618/requerimento_019_18.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5619/20o_sessao_ordinaria_25-06.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5620/requerimento_de_25_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5621/requerimento_020_-_sessao_25_-_06.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5622/requerimento_no_20.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5623/req_027_solicitacao_guard_rail_morada_e_outros.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5624/req.18.2506.18.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5625/requerimento_020_18.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5626/requerimento_de_02_de_julho__de_2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5627/requerimento_cobrancas.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5628/21o_sessao_ordinaria_02-07.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5630/req.19.02.07.18.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5631/req_028_solicitacao_horta_ana_rosa.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5632/requerimento_2018_no_21.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5634/requerimento_021_-_sessao_02_-_07.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5635/requerimento_021_18.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5636/22o_sessao_ordinaria_09-07.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5637/req.20.09.07.18.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5638/requerimento_2018_no_22.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5639/requerimento_022_-_sessao_09_-_07.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5640/requerimento_de_sessao_22-_2018-_vigesima_segu_rjBoWfM.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5641/req_029_solicitacao_notificacao.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5642/requerimento_de_09_de_julho_2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5643/requerimento_020_18.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5644/requerimento_de_16_de_julho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5645/23o_sessao_ordinaria_16-07.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5647/req.21.16.07.18.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5648/req_031_solicitacao_implantacao_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5649/requerimento_de_sessao_23-_2018-_vigesima_terc_Hxop7Ld.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5650/requerimento_023_-_sessao_16_-_07.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5651/requerimento_2018_no_23.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5652/requerimento_023_18.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5653/requerimento_de_06_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5654/requerimento_desembargador_solicitando_cartorios.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5655/24o_sessao_ordinaria_06-08.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5656/requerimento_2018_no_24.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5657/req_032_solicitacao_recape_nossa_terra_e_outros.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5658/requerimento_024_18.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5659/requerimento_no_25.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5660/requerimento_025-_sessao_13_-_08.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5661/25o_sessao_ordinaria_13-08.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5662/req.22.13.08.18.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5663/requerimento_de_sessao_25-_2018-_vigesima_quin_s8YOqBS.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5664/req_033_solicitacao_praca_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5666/requerimento_de_13_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5667/requerimento_025_18.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5668/requerimento_de_27_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5669/requerimento_no_27.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5670/req.23.27.08.18.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5671/27o_sessao_ordinaria_27-08.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5672/req_034_solicitacao_quadra_esportiva_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5675/requerimento_026-_sessao_14_-_08.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5676/requerimento_026_18.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5677/28o_sessao_ordinaria_03-09.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5678/req.24.03.09.18.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5679/requerimento__de_03_de_setembro_de_2018.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5680/req-35.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5681/req_035_solicitacao_escorpiao_chacara_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5682/requerimento_no_28.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5683/requerimento_027_18.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5684/29o_sessao_ordinaria_10-09.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5685/req.25.10.09.18.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5686/req_037solicitacao_carrapatos_fundo_de_vale.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5687/requerimento_29o_2018.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5689/requerimento_no_29.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5690/30o_sessao_ordinaria_17-09.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5691/requerimento__17_de_setembro_de_2018.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5692/req.26.17.09.18.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5693/requerimento_028_18.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5694/requerimento_de_sessao_30-_2018-_trigesima_sessao.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5695/req_17_09.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5696/req_038_solicitacao_vagas_preferenciais.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5697/requerimento_no_09_placa_padaria.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5698/requerimento_no_30.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5699/requerimento_30o_2018.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5700/requerimento_10_der.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5701/req.27.24.09.18.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5702/req_039_solicitacao_recolhimento_entulho.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5703/requerimento_no_31.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5704/requerimento_30o_2018.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5705/requerimento_de_sessao_31-_2018-_trigesima_pri_ijK1rMh.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5706/31o_sessao_ordinaria_24-09.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5709/requerimento_029_18.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5712/req_040_solicitacao_fundo_de_vale_e_outros.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5713/requerimento_no_32.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5714/requerimento_32o_2018.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5715/requerimento__01_outubro_de_2018.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5716/32o_sessao_ordinaria_01-10.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5717/req.28.24.09.18.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5719/requerimento_030_18.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5723/requerimento_no_33.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5724/33o_sessao_ordinaria_08-10.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5725/req.29.08.10.18.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5726/requerimento_08_de_outubro_de_2018.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5728/req_041_solicitacao_chacara_santa_maria_e_outros.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5729/requerimento_33o_2018.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5730/requerimento_031_18.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5731/requerimento_no_34.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5732/req_042_solicitacao_recape_e_outros.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5733/requerimento_15_de_outubro_de_2018.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5735/34o_sessao_ordinaria_15-10.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5736/req.30.15.10.18.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5737/requerimento_de_sessao_34-_2018-_trigesima_qua_WUftqXq.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5738/requerimento_34.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5739/requerimento_032_18.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5740/requerimento_no_35.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5741/requerimento__08_22_outubro_de_2018.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5742/requerimento_de_sessao_35-_2018-_trigesima_qui_K2OzRJM.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5744/req_043_solicitacao_notificacao_morada_e_outros.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5745/35o_sessao_ordinaria_22-10.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5747/requerimento_033_18.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5748/requerimento_35_2018..docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5752/req_044_solicitacao_escola_municipal_izaura_f_n_WlQTRx5.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5753/req-36.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5755/requerimento_29_de_outubro_de_2018.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5756/36o_sessao_ordinaria_22-10.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5757/req.31.29.10.18.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5758/requerimento_034_18_-.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5760/requerimento_no_37.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5761/req.32.04.11.18.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5762/requerimento_05_de_novembro_brado_logistica.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5763/37o_sessao_ordinaria_05-11.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5765/requerimenton37.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5766/requerimento_05_de_novembrode_2018.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5767/requerimento_05-1.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5769/requerimento_035_18.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5771/req_046_solicitacao_troca_de_tampa_de_bueiros_e_outros.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5772/38o_sessao_ordinaria_12-11.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5773/requerimento_no_38.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5774/requerimento_12_de_novembrode_2018.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5775/req.33.12.11.18.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5776/requerimento_036_18.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5789/requerimento_10_novembro_2018.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5790/requerimento_19_de_novembrode_2018.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5791/req_047_solicitacao_limpeza_terreno_e_outros.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5792/requerimento_39-_sessao_39-_08.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5793/requerimento_no_39.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5794/39o_sessao_ordinaria_19-11.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5795/requerimento_037_18.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5796/requerimento_40-_sessao_40-_08.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5797/requerimento_no_40.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5801/requerimento_26_de_novembrode_2018.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5802/40o_sessao_ordinaria_26-11.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5803/req.34.26.11.18.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5804/requerimento_038_18.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5808/requerimento_de_sessao_41-_2018-_quadragesima__o98f472.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5810/req_049_solicitacao_rocagem_e_outros.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5811/requerimento_41-_sessao_41-_08.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5812/requerimento_no_41.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5813/41o_sessao_ordinaria_03-12.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5814/requerimento_03_de_dezembro_de_2018.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5815/req.35.03.12.18.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5816/requerimento_039_18.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5817/requerimento10_de_dezembro_de_2018.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5822/42o_sessao_ordinaria_10-12.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5823/requerimento_41-_sessao_42-_12.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5824/req_051_fiscalizacao_rocagem_e_outros.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5825/requerimento_no_42.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5826/requerimento_040_18.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5827/req.36.10.12.18.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5828/requerimento_de_sessao_43-_2018-_quadragesima__ZyfSyDW.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5829/req_052_sinalizacao_viaria_e_outros.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5832/requerimento_42-_sessao_42-_13.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5833/requerimento_43_sessao.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5834/43o_sessao_ordinaria_10-12.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5835/requerimento_no_43.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5836/req.37.17.12.18.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5837/requerimento_041_18.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5839/requerimento_ao_sindiserv.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5710/1ad00.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5315/5315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5316/5316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5330/5330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5378/5378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5457/5457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5458/5458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5466/5466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5467/5467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5469/5469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5525/5525_texto_integral.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5569/ind_013_feira_otto_gaertner.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5570/ind_012_feira_da_lua_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5295/5295_texto_integral.zip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5314/5314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5445/5445_texto_integral.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5449/5449_texto_integral.zip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5532/5532_texto_integral.zip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5545/mo_06_UhhovW4.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5556/mo_07.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5557/mo_08.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5558/mo_09.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5559/mo_10.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5560/mo_11.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5561/img002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5688/mo_13.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5722/mo_14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5746/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5749/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5787/mo_17.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5838/mo_18.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5343/5343_texto_integral.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5366/5366_texto_integral.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5533/5533_texto_integral.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5770/ordem_do_dia_para_a_38_sessao_ordinaria_18.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5750/ccj_62.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5291/5291_texto_integral.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5317/5317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5318/5318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5319/5319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5320/5320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5327/5327_texto_integral.zip" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5328/5328_texto_integral.zip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5332/5332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5333/5333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5334/5334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5335/5335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5341/5341_texto_integral.zip" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5351/5351_texto_integral.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5352/5352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5353/5353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5361/5361_texto_integral.zip" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5362/5362_texto_integral.zip" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5379/5379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5380/5380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5382/5382_texto_integral.zip" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5386/5386_texto_integral.zip" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5393/5393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5394/5394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5395/5395_texto_integral.zip" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5396/5396_texto_integral.zip" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5399/5399_texto_integral.zip" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5401/5401_texto_integral.zip" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5409/5409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5410/5410_texto_integral.zip" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5421/5421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5422/5422_texto_integral.zip" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5427/5427_texto_integral.zip" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5438/5438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5439/5439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5454/5454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5455/5455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5456/5456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5465/5465_texto_integral.zip" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5470/5470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5479/5479_texto_integral.zip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5487/5487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5488/5488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5489/5489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5490/5490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5491/5491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5492/5492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5493/5493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5494/5494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5500/5500_texto_integral.zip" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5501/5501_texto_integral.zip" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5502/5502_texto_integral.zip" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5503/5503_texto_integral.zip" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5505/5505_texto_integral.zip" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5506/5506_texto_integral.zip" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5507/5507_texto_integral.zip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5508/5508_texto_integral.zip" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5509/5509_texto_integral.zip" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5510/5510_texto_integral.zip" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5511/5511_texto_integral.zip" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5512/5512_texto_integral.zip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5513/5513_texto_integral.zip" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5516/5516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5517/5517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5518/5518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5519/5519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5520/5520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5521/5521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5522/5522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5523/5523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5524/5524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5529/5529_texto_integral.zip" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5562/pedido_info_050_horta_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5563/pedido_info_049_horta_cambe_iv.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5564/pedido_info_048_tapa_buraco_paralelepipedo_belo_t4hI1bH.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5565/pedido_info_047_adequacao_viaria_nova_cambe.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5566/pedido_info_046_acessibilidade_centro_juventude.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5567/pedido_info_045_muro_escola_alvorada.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5568/pedido_info_044_aquaplanagem_jose_bonifacio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5577/pedido_10redetrifase.ofc49628.05.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5578/pedido_de_informacao_02_calcadaecologica28.05.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5579/pedido_08reformacasaveloriocerto.of619201728.05.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5580/pedido_09coberturaquadra28.05.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5581/pedido_07redeesgotouniao28.05.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5582/pedido_06transporteulysses.of2992017.28.05.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5583/pedido_05roatoria_bentomunhozof2542017.28.05.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5584/pedido_04_ampliacaocrecheof470.2805.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5585/pedido_de_informacao_no_05-_decima_sexta_sessa_5RXibHP.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5587/pedido_03_duplicacaochacaraparaisoof45201728.05.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5593/pedido_info_051_linhas_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5598/pedido_informacao_sindicato.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5599/pedido_de_informacao_6_terceirizadas.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5604/pedido_info_052_fundo_de_vale.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5613/pedido_11creche.hugo.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5616/pedido_info_053_cronograma_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5629/01_pedido_de_informacao_-_sessao_21.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5646/02_pedido_de_informacao_-_sessao_23_-.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5665/pedido_info_054_copel.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5673/pedido_de_informacao_jorge.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5674/pedido_de_informacao_repasse_santa_casa.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5707/cismepar_luis_lino_pedido_informacao.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5708/cismepar_prefeito_pedido_de_informacao.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5727/pedido_info_055_notificacao_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5734/03_pedido_de_informacao_-_sessao_34.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5743/pedido_info_056_qtde_notificacao_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5754/pedido_info_057_cronograma_de_recolhimento_galhos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5764/pedido_info_058_ecoponto_irregular_chac_sta_maria.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5768/ped_inf_lixo_varricao.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5777/pedido_de_informacao_09.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5778/pedido_de_informacao_08.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5779/pedido_de_informacao_07.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5780/pedido_de_informacao_06.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5781/pedido_de_informacao_05.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5782/pedido_de_informacao_04.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5783/pedido_de_informacao_03.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5784/pedido_de_informacao_01.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5785/pedido_de_informacao_02.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5798/pedido_info_059_notificacao_rua_tamoios.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5799/pedido_de_informacao_no_07-_quadragesima_sessa_Cvs595v.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5800/pedido_de_informacao_no_08-_quadragesima_sessa_mJviLyq.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5807/pedido_de_informacao_no_09-_quadragesima_prime_klppoGW.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5809/pedido_info_060_protocolo_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5830/pedido_info_062_poda_arvore.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5831/pedido_info_061_estacionamento_irregular.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5446/5446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5805/pelo_27.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5284/5284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5285/5285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5297/5297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5345/5345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5346/5346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5363/5363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5364/5364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5367/5367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5368/5368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5369/5369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5370/5370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5371/5371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5372/5372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5402/5402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5403/5403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5404/5404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5424/5424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5425/5425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5435/5435_texto_integral.zip" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5447/5447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5448/5448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5496/5496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5499/5499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5534/5534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5535/5535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5539/5539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5540/5540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5542/5542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5543/5543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5544/5544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5546/5546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5547/5547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5548/5548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5549/pl_35_MHNOIJo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5550/pl_36-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5551/pl_37.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5552/pl_38-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5553/pl_39-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5554/pl_40-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5555/pl_41-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5633/pl_42.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5718/pl_43-2018_pdf.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5720/pl_44-2018_pdf.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5721/pl_45-2018_pdf.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5751/1ad01.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5786/pl_47.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5788/pl_48.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5806/pl_49.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5818/pl_50.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5819/pl_51.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5820/pl_52.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5821/pl_53.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5537/5537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5597/plc_02.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5365/5365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5536/5536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5541/5541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5759/pr_04.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5286/5286_texto_integral.zip" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5287/5287_texto_integral.zip" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5288/5288_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5289/5289_texto_integral.zip" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5290/5290_texto_integral.zip" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5292/5292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5293/5293_texto_integral.zip" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5294/5294_texto_integral.zip" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5296/5296_texto_integral.zip" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5298/5298_texto_integral.zip" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5299/5299_texto_integral.zip" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5300/5300_texto_integral.zip" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5301/5301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5302/5302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5304/5304_texto_integral.zip" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5305/5305_texto_integral.zip" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5306/5306_texto_integral.zip" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5307/5307_texto_integral.zip" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5313/5313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5321/5321_texto_integral.zip" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5322/5322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5323/5323_texto_integral.zip" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5324/5324_texto_integral.zip" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5325/5325_texto_integral.zip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5326/5326_texto_integral.zip" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5329/5329_texto_integral.zip" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5331/5331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5336/5336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5337/5337_texto_integral.zip" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5338/5338_texto_integral.zip" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5339/5339_texto_integral.zip" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5340/5340_texto_integral.zip" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5342/5342_texto_integral.zip" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5347/5347_texto_integral.zip" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5348/5348_texto_integral.zip" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5349/5349_texto_integral.zip" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5354/5354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5355/5355_texto_integral.zip" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5357/5357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5358/5358_texto_integral.zip" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5359/5359_texto_integral.zip" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5360/5360_texto_integral.zip" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5373/5373_texto_integral.zip" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5374/5374_texto_integral.zip" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5375/5375_texto_integral.zip" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5376/5376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5377/5377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5381/5381_texto_integral.zip" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5383/5383_texto_integral.zip" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5384/5384_texto_integral.zip" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5385/5385_texto_integral.zip" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5387/5387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5388/5388_texto_integral.zip" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5389/5389_texto_integral.zip" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5390/5390_texto_integral.zip" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5391/5391_texto_integral.zip" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5392/5392_texto_integral.zip" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5397/5397_texto_integral.zip" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5398/5398_texto_integral.zip" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5400/5400_texto_integral.zip" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5405/5405_texto_integral.zip" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5406/5406_texto_integral.zip" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5407/5407_texto_integral.zip" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5408/5408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5411/5411_texto_integral.zip" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5412/5412_texto_integral.zip" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5413/5413_texto_integral.zip" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5414/5414_texto_integral.zip" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5415/5415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5416/5416_texto_integral.zip" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5417/5417_texto_integral.zip" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5418/5418_texto_integral.zip" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5419/5419_texto_integral.zip" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5420/5420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5423/5423_texto_integral.zip" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5426/5426_texto_integral.zip" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5428/5428_texto_integral.zip" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5429/5429_texto_integral.zip" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5430/5430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5431/5431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5432/5432_texto_integral.zip" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5433/5433_texto_integral.zip" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5434/5434_texto_integral.zip" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5436/5436_texto_integral.zip" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5437/5437_texto_integral.zip" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5440/5440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5441/5441_texto_integral.zip" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5442/5442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5443/5443_texto_integral.zip" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5444/5444_texto_integral.zip" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5450/5450_texto_integral.zip" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5451/5451_texto_integral.zip" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5452/5452_texto_integral.zip" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5453/5453_texto_integral.zip" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5460/5460_texto_integral.zip" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5461/5461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5462/5462_texto_integral.zip" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5463/5463_texto_integral.zip" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5464/5464_texto_integral.zip" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5468/5468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5471/5471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5472/5472_texto_integral.zip" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5473/5473_texto_integral.zip" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5474/5474_texto_integral.zip" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5475/5475_texto_integral.zip" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5476/5476_texto_integral.zip" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5477/5477_texto_integral.zip" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5478/5478_texto_integral.zip" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5480/5480_texto_integral.zip" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5481/5481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5482/5482_texto_integral.zip" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5483/5483_texto_integral.zip" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5485/5485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5495/5495_texto_integral.zip" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5504/5504_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5514/5514_texto_integral.zip" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5515/5515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5526/5526_texto_integral.zip" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5527/5527_texto_integral.zip" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5528/5528_texto_integral.zip" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5530/5530_texto_integral.zip" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2018/5531/5531_texto_integral.zip" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5571/req_023_solicitacao_riachuelo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5572/requerimento_015_18.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5573/requerimento_2018_no_16.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5574/1ad00.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5575/requerimento_016_-_sessao_28_-_05.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5576/16o_sessao_ordinaria_28-05.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5586/requerimento_de_sessao_16-_2018-_decima_sexta_sessao.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5588/requerimento_de_sessao_17-_2018-_decima_setima_sessao.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5589/requerimento_016_18.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5590/requerimento_017_-_sessao_04_-_06.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5591/requerimento_2018_no_17.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5592/req.15.04.06.18.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5594/req_024_solicitacao_quadra_sto_antonio_e_outros.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5595/requerimento__de_04_de_junho_de_2018.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5596/17o_sessao_ordinaria_04-06.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5600/req.16.11.06.18.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5601/requerimento_018_-_sessao_11_-_06.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5602/requerimento_2018_no_18.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5603/requerimento_de_sessao_18-_2018-_decima_oitava_sessao.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5605/req_025_solicitacao_parque_zezao_e_outros.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5606/requerimento_017_18.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5607/18o_sessao_ordinaria_11-06.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5608/requerimento_018_18.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5609/requerimento_de_18_de_junho_de__2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5610/19o_sessao_ordinaria_18-06.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5611/requerimento_de_sessao_19-_2018-_decima_nona_sessao.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5612/requerimento_2018_no_19.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5614/req.17.1806.18.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5615/requerimento_019_-_sessao_18_-_06.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5617/req_026_solicitacao_sistema_de_seguranca_e_outros.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5618/requerimento_019_18.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5619/20o_sessao_ordinaria_25-06.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5620/requerimento_de_25_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5621/requerimento_020_-_sessao_25_-_06.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5622/requerimento_no_20.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5623/req_027_solicitacao_guard_rail_morada_e_outros.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5624/req.18.2506.18.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5625/requerimento_020_18.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5626/requerimento_de_02_de_julho__de_2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5627/requerimento_cobrancas.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5628/21o_sessao_ordinaria_02-07.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5630/req.19.02.07.18.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5631/req_028_solicitacao_horta_ana_rosa.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5632/requerimento_2018_no_21.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5634/requerimento_021_-_sessao_02_-_07.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5635/requerimento_021_18.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5636/22o_sessao_ordinaria_09-07.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5637/req.20.09.07.18.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5638/requerimento_2018_no_22.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5639/requerimento_022_-_sessao_09_-_07.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5640/requerimento_de_sessao_22-_2018-_vigesima_segu_rjBoWfM.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5641/req_029_solicitacao_notificacao.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5642/requerimento_de_09_de_julho_2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5643/requerimento_020_18.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5644/requerimento_de_16_de_julho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5645/23o_sessao_ordinaria_16-07.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5647/req.21.16.07.18.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5648/req_031_solicitacao_implantacao_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5649/requerimento_de_sessao_23-_2018-_vigesima_terc_Hxop7Ld.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5650/requerimento_023_-_sessao_16_-_07.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5651/requerimento_2018_no_23.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5652/requerimento_023_18.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5653/requerimento_de_06_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5654/requerimento_desembargador_solicitando_cartorios.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5655/24o_sessao_ordinaria_06-08.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5656/requerimento_2018_no_24.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5657/req_032_solicitacao_recape_nossa_terra_e_outros.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5658/requerimento_024_18.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5659/requerimento_no_25.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5660/requerimento_025-_sessao_13_-_08.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5661/25o_sessao_ordinaria_13-08.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5662/req.22.13.08.18.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5663/requerimento_de_sessao_25-_2018-_vigesima_quin_s8YOqBS.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5664/req_033_solicitacao_praca_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5666/requerimento_de_13_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5667/requerimento_025_18.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5668/requerimento_de_27_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5669/requerimento_no_27.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5670/req.23.27.08.18.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5671/27o_sessao_ordinaria_27-08.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5672/req_034_solicitacao_quadra_esportiva_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5675/requerimento_026-_sessao_14_-_08.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5676/requerimento_026_18.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5677/28o_sessao_ordinaria_03-09.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5678/req.24.03.09.18.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5679/requerimento__de_03_de_setembro_de_2018.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5680/req-35.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5681/req_035_solicitacao_escorpiao_chacara_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5682/requerimento_no_28.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5683/requerimento_027_18.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5684/29o_sessao_ordinaria_10-09.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5685/req.25.10.09.18.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5686/req_037solicitacao_carrapatos_fundo_de_vale.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5687/requerimento_29o_2018.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5689/requerimento_no_29.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5690/30o_sessao_ordinaria_17-09.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5691/requerimento__17_de_setembro_de_2018.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5692/req.26.17.09.18.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5693/requerimento_028_18.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5694/requerimento_de_sessao_30-_2018-_trigesima_sessao.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5695/req_17_09.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5696/req_038_solicitacao_vagas_preferenciais.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5697/requerimento_no_09_placa_padaria.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5698/requerimento_no_30.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5699/requerimento_30o_2018.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5700/requerimento_10_der.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5701/req.27.24.09.18.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5702/req_039_solicitacao_recolhimento_entulho.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5703/requerimento_no_31.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5704/requerimento_30o_2018.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5705/requerimento_de_sessao_31-_2018-_trigesima_pri_ijK1rMh.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5706/31o_sessao_ordinaria_24-09.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5709/requerimento_029_18.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5712/req_040_solicitacao_fundo_de_vale_e_outros.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5713/requerimento_no_32.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5714/requerimento_32o_2018.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5715/requerimento__01_outubro_de_2018.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5716/32o_sessao_ordinaria_01-10.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5717/req.28.24.09.18.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5719/requerimento_030_18.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5723/requerimento_no_33.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5724/33o_sessao_ordinaria_08-10.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5725/req.29.08.10.18.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5726/requerimento_08_de_outubro_de_2018.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5728/req_041_solicitacao_chacara_santa_maria_e_outros.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5729/requerimento_33o_2018.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5730/requerimento_031_18.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5731/requerimento_no_34.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5732/req_042_solicitacao_recape_e_outros.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5733/requerimento_15_de_outubro_de_2018.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5735/34o_sessao_ordinaria_15-10.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5736/req.30.15.10.18.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5737/requerimento_de_sessao_34-_2018-_trigesima_qua_WUftqXq.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5738/requerimento_34.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5739/requerimento_032_18.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5740/requerimento_no_35.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5741/requerimento__08_22_outubro_de_2018.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5742/requerimento_de_sessao_35-_2018-_trigesima_qui_K2OzRJM.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5744/req_043_solicitacao_notificacao_morada_e_outros.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5745/35o_sessao_ordinaria_22-10.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5747/requerimento_033_18.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5748/requerimento_35_2018..docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5752/req_044_solicitacao_escola_municipal_izaura_f_n_WlQTRx5.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5753/req-36.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5755/requerimento_29_de_outubro_de_2018.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5756/36o_sessao_ordinaria_22-10.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5757/req.31.29.10.18.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5758/requerimento_034_18_-.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5760/requerimento_no_37.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5761/req.32.04.11.18.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5762/requerimento_05_de_novembro_brado_logistica.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5763/37o_sessao_ordinaria_05-11.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5765/requerimenton37.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5766/requerimento_05_de_novembrode_2018.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5767/requerimento_05-1.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5769/requerimento_035_18.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5771/req_046_solicitacao_troca_de_tampa_de_bueiros_e_outros.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5772/38o_sessao_ordinaria_12-11.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5773/requerimento_no_38.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5774/requerimento_12_de_novembrode_2018.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5775/req.33.12.11.18.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5776/requerimento_036_18.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5789/requerimento_10_novembro_2018.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5790/requerimento_19_de_novembrode_2018.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5791/req_047_solicitacao_limpeza_terreno_e_outros.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5792/requerimento_39-_sessao_39-_08.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5793/requerimento_no_39.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5794/39o_sessao_ordinaria_19-11.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5795/requerimento_037_18.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5796/requerimento_40-_sessao_40-_08.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5797/requerimento_no_40.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5801/requerimento_26_de_novembrode_2018.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5802/40o_sessao_ordinaria_26-11.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5803/req.34.26.11.18.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5804/requerimento_038_18.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5808/requerimento_de_sessao_41-_2018-_quadragesima__o98f472.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5810/req_049_solicitacao_rocagem_e_outros.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5811/requerimento_41-_sessao_41-_08.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5812/requerimento_no_41.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5813/41o_sessao_ordinaria_03-12.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5814/requerimento_03_de_dezembro_de_2018.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5815/req.35.03.12.18.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5816/requerimento_039_18.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5817/requerimento10_de_dezembro_de_2018.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5822/42o_sessao_ordinaria_10-12.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5823/requerimento_41-_sessao_42-_12.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5824/req_051_fiscalizacao_rocagem_e_outros.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5825/requerimento_no_42.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5826/requerimento_040_18.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5827/req.36.10.12.18.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5828/requerimento_de_sessao_43-_2018-_quadragesima__ZyfSyDW.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5829/req_052_sinalizacao_viaria_e_outros.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5832/requerimento_42-_sessao_42-_13.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5833/requerimento_43_sessao.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5834/43o_sessao_ordinaria_10-12.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5835/requerimento_no_43.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5836/req.37.17.12.18.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5837/requerimento_041_18.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/sapl/public/materialegislativa/2018/5839/requerimento_ao_sindiserv.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H550"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>