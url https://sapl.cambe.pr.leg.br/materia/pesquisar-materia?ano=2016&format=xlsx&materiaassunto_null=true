--- v0 (2026-01-13)
+++ v1 (2026-04-14)
@@ -54,2975 +54,2975 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cecílio de Araújo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4544/4544_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4544/4544_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO COLETA SELETIVA CONFORME SOLICITA DO COLÉGIO ESTADUAL ÉRICO VERÍSSIMO</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção Honrosa</t>
   </si>
   <si>
     <t>Conrado Angelo Scheller</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4505/4505_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4505/4505_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA O DELEGADO DA POLICIA FEDERAL DR. MARCIO ADRIANO ANSELMO</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Júnior Félix</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4529/4529_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4529/4529_texto_integral.zip</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR. JOSÉ ANTONIO CAMPOS JARDIM, PASTOR E ATIVISTA SOCIAL</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4626/4626_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4626/4626_texto_integral.zip</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR CLAUDIO GRACINDO</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4627/4627_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4627/4627_texto_integral.zip</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO NERI CANEDO DA SILVA</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t xml:space="preserve">Rômulo </t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4631/4631_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4631/4631_texto_integral.zip</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MOÇÃO DE APLAUSO AOS COORDENADORES E SUPERVISORES DO PIBID</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PAULO SOARES</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4642/4642_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4642/4642_texto_integral.zip</t>
   </si>
   <si>
     <t>AO ATLETA LUCAS HENRIQUE MONTEIRO</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4643/4643_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4643/4643_texto_integral.zip</t>
   </si>
   <si>
     <t>AO ATLETA CARLOS HENRIQUE DE SOUZA PEREIRA.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4672/4672_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4672/4672_texto_integral.zip</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO DEPUTADO FEDERAL LUIZ CARLOS HAULY.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4673/4673_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4673/4673_texto_integral.zip</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO DEPUTADO ESTADUAL TERCÍLIO TURINI.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Estela Camata</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4687/4687_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4687/4687_texto_integral.doc</t>
   </si>
   <si>
     <t>AO  ATLETA EDUARDO LUIS SABBADINE, PELA SUA TRAJETÓRIA NOS  JOGOS TRISOME GAMES - COMPETIÇÃO INTERNACIONAL PARA ATLETAS PORTADORES DE SÍNDROME DE DOWN NA CIDADE DE FLORENÇA - ITÁLIA.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4688/4688_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4688/4688_texto_integral.doc</t>
   </si>
   <si>
     <t>AO ATLETA PAULO ALEXANDRE TOZZI, PELA SUA TRAJETÓRIA NOS JOGOS TRISOME GAMES - COMPETIÇÃO INTERNACIONAL PARA ATLETAS PORTADORES DE SÍNDROME DE DOWN NA CIDADE DE FLORENÇA - ITÁLIA.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.zip</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS MEMBROS DA JUSTIÇA ELEITORAL.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.zip</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO EM HOMENAGEM AOS INVESTIGADORES DE POLÍCIA CIVIL DE CAMBÉ.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.zip</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA OS PALESTRANTES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA SOBRE A PEC 241 E MP 746</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Nada Consta</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/</t>
+    <t>http://sapl.cambe.pr.leg.br/media/</t>
   </si>
   <si>
     <t>NADA CONSTA</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4514/4514_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4514/4514_texto_integral.zip</t>
   </si>
   <si>
     <t>COLETA SELETIVA, COLETA GERAL E ATERRO SANITÁRIO</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4535/4535_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4535/4535_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO DAS  DÍVIDAS PAGAS PELA APMI (ASSOCIAÇÃO DE PROTEÇÃO À MATERNIDADE E INFÂNCIA) </t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4539/4539_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4539/4539_texto_integral.zip</t>
   </si>
   <si>
     <t>SANTA CASA DE CAMBÉ</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4540/4540_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4540/4540_texto_integral.zip</t>
   </si>
   <si>
     <t>PONTES DANIFICADAS</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4573/4573_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4573/4573_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">SECRETARIA DE DESENVOLVIMENTO ECONÔMICO. </t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4574/4574_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4574/4574_texto_integral.zip</t>
   </si>
   <si>
     <t>SECRETARIA DE ESPORTE</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4575/4575_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4575/4575_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">SECRETARIA DE TRABALHO </t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4576/4576_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4576/4576_texto_integral.zip</t>
   </si>
   <si>
     <t>SECRETARIA DE CULTURA</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4577/4577_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4577/4577_texto_integral.zip</t>
   </si>
   <si>
     <t>SECRETARIA MEIO AMBIENTE</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4585/4585_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4585/4585_texto_integral.zip</t>
   </si>
   <si>
     <t>SECRETARIA DE DESENVOLVIMENTO REGIONAL</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4586/4586_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4586/4586_texto_integral.zip</t>
   </si>
   <si>
     <t>SECRETARIA DE ASSUNTOS COMUNITÁRIOS</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4587/4587_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4587/4587_texto_integral.zip</t>
   </si>
   <si>
     <t>SECRETARIA DE ASSISTENCIA SOCIAL</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4588/4588_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4588/4588_texto_integral.zip</t>
   </si>
   <si>
     <t>SECRETARIA DE SAÚDE</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4589/4589_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4589/4589_texto_integral.zip</t>
   </si>
   <si>
     <t>SECRETARIA DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4621/4621_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4621/4621_texto_integral.zip</t>
   </si>
   <si>
     <t>LEI 2.725/2015.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4650/4650_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4650/4650_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">NUMERO DE VEÍCULOS OFICIAIS DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4651/4651_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4651/4651_texto_integral.zip</t>
   </si>
   <si>
     <t>VALORES GASTOS COM COMBUSTÍVEL.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4663/4663_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4663/4663_texto_integral.zip</t>
   </si>
   <si>
     <t>RELAÇÃO DE SERVIDORES.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4675/4675_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4675/4675_texto_integral.zip</t>
   </si>
   <si>
     <t>FUNDOS DE VALE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4676/4676_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4676/4676_texto_integral.zip</t>
   </si>
   <si>
     <t>GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4677/4677_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4677/4677_texto_integral.zip</t>
   </si>
   <si>
     <t>CMEI NELSON PIZAIA</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4679/4679_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4679/4679_texto_integral.zip</t>
   </si>
   <si>
     <t>GASTOS DE PESSOAL</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4703/4703_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4703/4703_texto_integral.zip</t>
   </si>
   <si>
     <t>REDE DE ESGOTO MORADA DO SOL E PRIMAVERA</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4706/4706_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4706/4706_texto_integral.zip</t>
   </si>
   <si>
     <t>CÓPIA DOS DOCUMENTOS</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4721/4721_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4721/4721_texto_integral.zip</t>
   </si>
   <si>
     <t>TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4724/4724_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4724/4724_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO  FUNREBOM</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4726/4726_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4726/4726_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO ISSQN</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO PERDAS SALARIAIS.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4728/4728_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4728/4728_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO A RESPEITO DA GREVE DE 1990.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.zip</t>
   </si>
   <si>
     <t>CÓPIA DE TODOS OS DECRETOS ASSINADOS PELO SENHOR PREFEITO MUNICIPAL DA CIDADE DE CAMBÉ, SR. JOÃO DALMACIO PAVINATO, NO PERÍODO DE 01/01/2009 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4593/4593_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4593/4593_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DOS SUBSÍDIOS DOS VEREADORES, DO VEREADOR PRESIDENTE DA MESA E DO VEREADOR PRIMEIRO SECRETÁRIO DA CÂMARA MUNICIPAL DE CAMBÉ.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4698/4698_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4698/4698_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPROVAÇÃO DAS CONTAS DO PODER EXECUTIVO MUNICIPAL DE CAMBÉ, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2008 E EM CONSEQUÊNCIA APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTS. 83 E 92 DA LEI ORGÂNICA.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4528/4528_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4528/4528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE ATÉ R$ 650.000,00 (SEISCENTOS E CINQUENTA MIL REAIS), DESTINADO À INCLUSÃO DE AÇÃO NA LEI Nº 2.750/2015 - PLANO PLURIANUAL - PPA REFERENTE AO EXERCÍCIO 2016, LEI Nº 2.749/2015 - LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO E LEI Nº 2.751/2015 - LEI ORÇAMENTÁRIA ANUAL - LOA 2016; PARA OS FINS A QUE SE ESPECIFICA.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4534/4534_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4534/4534_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI MUNICIPAL Nº 2.643/2013 QUE DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO FINANCEIRO AOS INTEGRANTES DO PROJETO MAIS MÉDICOS PARA O BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4546/4546_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4546/4546_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO JARDIM ÁGUA DA ALIANÇA.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4547/4547_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4547/4547_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO JARDIM TERRA VERMELHA.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4565/4565_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4565/4565_texto_integral.zip</t>
   </si>
   <si>
     <t>PROÍBE A CONCESSIONÁRIA DE SERVIÇO PÚBLICO PRESTADORA DE FORNECIMENTO DE ÁGUA DE COBRAR TARIFA BÁSICA DE CONSUMO OU DE ADOTAR PRÁTICAS SIMILARES.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4566/4566_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4566/4566_texto_integral.zip</t>
   </si>
   <si>
     <t>SUBSTITUTIVO 01 AO PROJETO DE LEI Nº 06/2016 QUE DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE BEBEDOUROS DE ÁGUA E SANITÁRIOS PARA SERVENTIA DOS USUÁRIOS NOS ESTABELECIMENTOS BANCÁRIOS NO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4567/4567_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4567/4567_texto_integral.zip</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS AGÊNCIAS BANCÁRIAS E DEMAIS ESTABELECIMENTOS FINANCEIROS A DISPONIBILIZAR &amp;#8220;CAIXA&amp;#8221; NO PISO TÉRREO PARA ATENDIMENTO AOS IDOSOS, ÀS PESSOAS COM DEFICIÊNCIA E MOBILIDADE REDUZIDA E ÀS GESTANTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4568/4568_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4568/4568_texto_integral.zip</t>
   </si>
   <si>
     <t>SUBSTITUTIVO 01 AO PROJETO DE LEI Nº 08/2016 QUE DISPÕE SOBRE A OBRIGATORIEDADE DAS AGÊNCIAS BANCÁRIAS MANTEREM VIGILANTES DURANTE TODO EXPEDIENTE DE ATENDIMENTO, BEM COMO, ENQUANTO ESTIVEREM COM A AGÊNCIA ABERTA AOS CLIENTES APÓS EXPEDIENTE COMERCIAL BANCÁRIO, MESMO QUE O ATENDIMENTO SEJA EXCLUSIVAMENTE EM &amp;#8220;CAIXAS ELETRÔNICOS&amp;#8221;.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4578/4578_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4578/4578_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DA ÁREA DE IMÓVEL PÚBLICO MUNICIPAL, ONDE SE ENCONTRA EDIFICADO O COLÉGIO ESTADUAL OLAVO BILAC, PARA DOAÇÃO AO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4594/4594_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4594/4594_texto_integral.zip</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DOS SUBSÍDIOS MENSAIS DO PREFEITO MUNICIPAL, DO VICE-PREFEITO MUNICIPAL E DOS SECRETÁRIOS MUNICIPAIS, CONSTANTES DA LEI Nº 2.556, DE 31/08/2012 E SUAS ALTERAÇÕES, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4598/4598_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4598/4598_texto_integral.zip</t>
   </si>
   <si>
     <t>DISPÕE QUE EM CASO DE ARREMATAÇÃO E OU ADJUDICAÇÃO, EM LEILÕES JUDICIAIS, O ARREMATANTE NÃO É O RESPONSÁVEL POR DÉBITOS TRIBUTÁRIOS ANTERIORES A TAIS ATOS.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4599/4599_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4599/4599_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO PÚBLICO E DA OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4600/4600_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4600/4600_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REPOSIÇÃO SALARIAL AOS SERVIDORES DO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4601/4601_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4601/4601_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR SUBVENÇÃO SOCIAL DE FORMA ADICIONAL PARA A SANTA CASA DE MISERICÓRDIA DE CAMBÉ, MEDIANTE CONVÊNIO FIRMADO ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4602/4602_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4602/4602_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA A ALTERAÇÃO E CONSOLIDAÇÃO DO CONTRATO DE CONSÓRCIO PÚBLICO FIRMADO ENTRE OS MUNICÍPIOS INTEGRANTES DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO MÉDIO PARANAPANEMA - CISMEPAR.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4603/4603_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4603/4603_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PLANO PLURIANUAL DO PERÍODO 2014 A 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4604/4604_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4604/4604_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4609/4609_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4609/4609_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL ANTIPICHAÇÃO NO MUNICÍPIO DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4614/4614_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4614/4614_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO META FÍSICAS NA LEI Nº 2.750/2015 - PLANO PLURIANUAL - PPA REFERENTE AO EXERCÍCIO DE 2.016, E LEI Nº 2.749/2.015 - LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO, PARA FINS A QUE SE ESPECIFICA.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4638/4638_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4638/4638_texto_integral.zip</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESERVAÇÃO DO PATRIMÔNIO NATURAL E CULTURAL  DO MUNICÍPIO DE CAMBÉ, CRIA O CONSELHO MUNICIPAL DO PATRIMÔNIO CULTURAL E INSTITUI O FUNDO DE PROTEÇÃO DO PATRIMÔNIO CULTURAL DE CAMBÉ, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4646/4646_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4646/4646_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE ELEMENTOS DE DESPESAS ORÇAMENTÁRIAS NA LEI Nº 2.751/2015 - LEI ORÇAMENTÁRIA ANUAL - LOA 2.016; PARA OS FINS A QUE SE ESPECIFICA.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4647/4647_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4647/4647_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DE USO PÚBLICO E AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR BENS IMÓVEIS DESTINADOS À INSTALAÇÃO DE INDÚSTRIAS OU OUTRAS ATIVIDADES ECONÔMICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4648/4648_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4648/4648_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO 01 AO PROJETO DE LEI Nº 23/2016 QUE DISPÕE SOBRE A PROIBIÇÃO DA CONCESSÃO DE ALVARÁ E OU LICENÇA, TRÁFEGO DE VEÍCULOS EM VIAS PÚBLICAS DE COMPETÊNCIA MUNICIPAL, OUTORGA E USO DE ÁGUAS DE COMPETÊNCIA MUNICIPAL, E USO E QUEIMA DE GASES NA ATMOSFERA DE COMPETÊNCIA MUNICIPAL COM A FINALIDADE DE EXPLORAÇÃO E/OU EXPLOTAÇÃO DE GASES E ÓLEOS NÃO CONVENCIONAIS (GÁS DE XISTO, SHALE GAS, TIGHT OIL E OUTROS) PELO MÉTODO DE FRATURA HIDRÁULICA - &amp;#8220;FRACKING&amp;#8221; E REFRATURAMENTO HIDRÁULICO - &amp;#8220;RE-FRACKING&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4661/4661_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4661/4661_texto_integral.zip</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE PREVENÇÃO DAS DOENÇAS RENAIS NO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4680/4680_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4680/4680_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE CONSCIENTIZAÇÃO SOBRE DISPOSIÇÃO DE IMAGENS PRÓPRIAS DE CONTEÚDO SEXUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4685/4685_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4685/4685_texto_integral.zip</t>
   </si>
   <si>
     <t>CRIA O PROAPIMEL - PROGRAMA MUNICIPAL PARA O DESENVOLVIMENTO DA APICULTURA E DA MELIPONICULTURA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4686/4686_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4686/4686_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO 01 AO PROJETO DE LEI Nº 27/2016 QUE DISPÕE SOBRE OBRIGATORIEDADE DE MANUTENÇÃO DE UMA BRIGADA PROFISSIONAL, COMPOSTA POR BOMBEIROS CIVIS, NOS ESTABELECIMENTOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4692/4692_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4692/4692_texto_integral.zip</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI O MOVIMENTO "MAIO AMARELO - ATENÇÃO PELA VIDA" NO MUNICÍPIO DE CAMBÉ.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4693/4693_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4693/4693_texto_integral.zip</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE CAMBÉ, A "SEMANA DE INTEGRAÇÃO DAS FAMÍLIAS DO PROGRAMA DE HORTAS COMUNITÁRIAS".</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>Diversos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4699/4699_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4699/4699_texto_integral.zip</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO, E DOS SECRETÁRIOS MUNICIPAIS, PARA O PERÍODO DE 2017/2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Elizeu Vidotti</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4701/4701_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4701/4701_texto_integral.zip</t>
   </si>
   <si>
     <t>PROJETO DE LEI: DISPÕE SOBRE O CONTROLE POPULACIONAL DE CÃES E GATOS EM CAMBÉ ATRAVÉS DE UMA UNIDADE MÓVEL DE ESTERILIZAÇÃO E DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4711/4711_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4711/4711_texto_integral.zip</t>
   </si>
   <si>
     <t>CONCESSÃO DE PRAZO DE 180 (CENTO E OITENTA) DIAS PARA ALTERAÇÃO E REGULARIZAÇÃO DE INFORMAÇÕES NO CADASTRO IMOBILIÁRIO DO MUNICÍPIO DE CAMBÉ/PR.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4712/4712_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4712/4712_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA §4º DO ARTIGO 3º DA LEI MUNICIPAL Nº 2.767 DE 23 DE DEZEMBRO DE 2015, QUE DISPÕE SOBRE A ESTRUTURAÇÃO, COMPOSIÇÃO E FUNCIONAMENTO DO COMITÊ DE INVESTIMENTOS NO ÂMBITO DA AUTARQUIA MUNICIPAL DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAMBÉ - CAMBÉ PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4713/4713_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4713/4713_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4717/4717_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4717/4717_texto_integral.pdf</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4718/4718_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4718/4718_texto_integral.pdf</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4719/4719_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4719/4719_texto_integral.zip</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI NO MUNICÍPIO DE CAMBÉ A SEMANA DA LEITURA E LITERATURA.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PLANO PLURIANUAL DO PERÍODO 2014 A 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.799 DE 21 DE JULHO DE 2016, DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL PARA 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAMBÉ PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI 1.668 DE 02 DE ABRIL DE 2.003, QUE DESAFETA E AUTORIZA A PERMUTA DE BEM PÚBLICO.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O AUMENTO DE CAPITAL SOCIAL DA EMPRESA PÚBLICA MUNICIPAL &amp;#8211; COMDEC &amp;#8211; COMPANHIA DE DESENVOLVIMENTO DE CAMBÉ.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE RESÍDUOS SÓLIDOS URBANOS NO MUNICÍPIO DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, CRIA O ÓRGÃO MUNICIPAL RESPONSÁVEL PELA GESTÃO DO SANEAMENTO BÁSICO NO MUNICÍPIO DE CAMBÉ, CRIA O CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO DE CAMBÉ E O FUNDO MUNICIPAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.792, DE 25 DE MAIO DE 2016, QUE DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO JARDIM ÁGUA DA ALIANÇA.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO JARDIM PARANÁ.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONFISSÃO DO DÉFICIT TÉCNICO ATUARIAL (CUSTO SUPLEMENTAR) E FORMA DE AMORTIZAÇÃO PELO MUNICÍPIO DE CAMBÉ JUNTO AO RPPS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO - REFISCAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.zip</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI NO MUNICÍPIO DE CAMBÉ A SEMANA DO CORAÇÃO</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.zip</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI NO MUNICÍPIO DE CAMBÉ A SEMANA DE PREVENÇÃO AO DIABETES</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A TRANSFERIR RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE, ENTIDADE FILANTRÓPICA, SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 2.196/2008 (LEI DO ZONEAMENTO DE USO E OCUPAÇÃO DO SOLO), MODIFICADA PELA LEI Nº 2.720/2015.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL ÀS PESSOAS JURÍDICAS SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4774/4774_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4774/4774_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ALÍQUOTA DE IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA INCIDENTE SOBRE SERVIÇOS DE REGISTROS PÚBLICOS, CARTORÁRIOS E NOTARIAIS CONSTANTES NO SUBITEM 21.01, DO ANEXO I DA LEI Nº 1.723 DE 31 DE DEZEMBRO DE 2003 E DO ART. 7º DA LEI Nº 2.638, DE 12 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER, MEDIANTE DAÇÃO EM PAGAMENTO COM BENS IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO, A AMORTIZAÇÃO INTEGRAL DO DÉFICIT TÉCNICO (CUSTO SUPLEMENTAR) DO EXERCÍCIO 2016, JUNTO AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS DE CAMBÉ, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4580/4580_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4580/4580_texto_integral.doc</t>
   </si>
   <si>
     <t>INSERE O ART. 45-B A LEI Nº 454, DE 22 DE DEZEMBRO DE 1983 &amp;#8211; CÓDIGO TRIBUTÁRIO MUNICIPAL E SUAS ALTERAÇÕES, CONCEDE ISENÇÃO DE TAXAS AO ESTADO DO PARANÁ, UNIÃO, SUAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4670/4670_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4670/4670_texto_integral.zip</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO NA LEI 454 DE 22 DE DEZEMBRO DE 1983, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4747/4747_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4747/4747_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO À LEI 1.718, DE 19 DE DEZEMBRO DE 2003 E SUAS ALTERAÇÕES, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA, DAS AUTARQUIAS E DAS FUNDAÇÕES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4520/4520_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4520/4520_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO 01 AO PROJETO DE RESOLUÇÃO Nº 01/2016 QUE ACRESCE ARTIGO E ALTERA DISPOSITIVOS À RESOLUÇÃO Nº 12/2015 QUE &amp;#8220;DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMBÉ&amp;#8221;.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4591/4591_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4591/4591_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NO ANEXO I CONSTANTE DO PLANO DE CARGOS E SALÁRIOS DOS CARGOS DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4592/4592_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4592/4592_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE CAMBÉ.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4700/4700_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4700/4700_texto_integral.zip</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES, DO VEREADOR PRESIDENTE DA MESA E DO VEREADOR PRIMEIRO SECRETÁRIO, PARA O PERÍODO DE 2017/2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA GRÃO DE CAFÉ.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.zip</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO QUE DISPÕE ACERCA DE CONCESSÃO DE COMENDA GRÃO DE CAFÉ À DRA. MARIA CÉLIA DE OLIVEIRA HAULY</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.zip</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO &amp;#8220;CAPUT&amp;#8221; E ACRESCE PARÁGRAFO AO  ARTIGO 89,  DA RESOLUÇÃO Nº 12/2015 -</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4506/4506_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4506/4506_texto_integral.zip</t>
   </si>
   <si>
     <t>RECAPE ASFÁLTICO RUA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4507/4507_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4507/4507_texto_integral.zip</t>
   </si>
   <si>
     <t>RECAPE ASFALTICO RUA JORGE VELHO E TODAS DO JD. ANA ROSA</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4508/4508_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4508/4508_texto_integral.zip</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE GALERIAS RUA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4509/4509_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4509/4509_texto_integral.zip</t>
   </si>
   <si>
     <t>LIMPEZA RUA XV DE NOVEMBRO JD UNIAO</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4510/4510_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4510/4510_texto_integral.zip</t>
   </si>
   <si>
     <t>AUDIENCIA PUBLICA SOBRE A CAMPANHA DA FRATERNIDADE</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t xml:space="preserve">ZEZINHO DA RAÇÃO </t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4511/4511_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4511/4511_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO FEVEREIRO DE 2015</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4512/4512_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4512/4512_texto_integral.zip</t>
   </si>
   <si>
     <t>1º SESSÃO ORDINÁRIA DE 2016</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4513/4513_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4513/4513_texto_integral.zip</t>
   </si>
   <si>
     <t>ATENDENDO PEDIDO DE MORADORES DO JARDIM JOSIANE MUNICÍPIO DE CAMBÉ, SOLICITO JUNTO AO ÓRGÃO COMPETEN</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>Magnata</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4515/4515_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4515/4515_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO DA COMUNIDADE</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4516/4516_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4516/4516_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 22 DE FEVEREIRO 2016</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4517/4517_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4517/4517_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO 2º ORDINÁRIA</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4518/4518_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4518/4518_texto_integral.doc</t>
   </si>
   <si>
     <t>ALARGAMENTO ROTATÓRIA JARDIM VITÓRIA, DUPLICAÇÃO FRANCISCO DELGADO SANCHES, DUPLICAÇÃO DA RUA XAVANT</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4519/4519_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4519/4519_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">A PEDIDO DE MORADORES DO JARDIM JOSIANE SOLICITO AO ÓRGÃO COMPETENTE QUE VERIFIQUE A QUESTÃO DE UMA </t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4521/4521_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4521/4521_texto_integral.zip</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4522/4522_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4522/4522_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO RECAPE ASFALTICO OU TAPA BURACOS NA RUA CEZER MORESCHI</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4523/4523_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4523/4523_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 29 DE FEVEREIRO 2016</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4524/4524_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4524/4524_texto_integral.zip</t>
   </si>
   <si>
     <t>SOLICITO AO ÓRGÃO COMPETENTE A RETIRADA DOS GALHOS DEIXADOS POR MORADORES NA RUA DAS NAÇÕES PRÓXIMOS</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4525/4525_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4525/4525_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO 3º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>Zé Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4526/4526_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4526/4526_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPE ASFALTICO NO JD. TUPI_x000D_
 RECONSTRUÇÃO DA CALÇADA ANTIGA MOLAS CAMBE</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4527/4527_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4527/4527_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE RECAPE ASFÁLTICO NAS RUAS GEMININOS E GUAIANAZES, NO JARDIM TUPI E RUA RIACHO FUNDO, NO JA</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4530/4530_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4530/4530_texto_integral.zip</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4531/4531_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4531/4531_texto_integral.doc</t>
   </si>
   <si>
     <t>INVASÃO DE LIMITES DA PROPRIEDADE E TAXA DE ILUMINAÇÃO</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4532/4532_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4532/4532_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPE ASFALTICO NO ANA ROSA E JOSÉ FÁVARO, CORTE DE GRAMA E LIMPEZA NO JARDIM MORUMBI E PARQUE RES.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4533/4533_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4533/4533_texto_integral.zip</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL E A TIL TRANSPORTES</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4536/4536_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4536/4536_texto_integral.zip</t>
   </si>
   <si>
     <t>CONSERTO ASFALTO ANDRÉ DE PIETRO E FAIXA PEDESTRE AV. ANTONIO RAMINELI</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4537/4537_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4537/4537_texto_integral.zip</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4538/4538_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4538/4538_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 14 DE MARÇO 2016</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4541/4541_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4541/4541_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTOS PARA A 5º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4542/4542_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4542/4542_texto_integral.zip</t>
   </si>
   <si>
     <t>LIMPEZA DE DATA VAZIA</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4543/4543_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4543/4543_texto_integral.zip</t>
   </si>
   <si>
     <t>_x000D_
 1- SOLICITO TAPA BURACO EM TODA AS EXTENSÕES DAS RUAS:_x000D_
 &amp;#8226;	AV.BENTO MUNHOZ DA ROCHA NETO, N</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>RECAPE ASFÁLTICO DO JARDIM MORADA DO SOL.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4548/4548_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4548/4548_texto_integral.zip</t>
   </si>
   <si>
     <t>AUDIENCIA PUBLICA SOBRE GALERIAS PLUVIAIS</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4549/4549_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4549/4549_texto_integral.zip</t>
   </si>
   <si>
     <t>CONVITE AO DER</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4550/4550_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4550/4550_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO MELHORIAS NO TRÂNSITO DAS PRINCIPAIS RUAS E AVENIDAS DE CAMBÉ</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>REQUERIMENTO 21 DE MARÇO 2016</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4552/4552_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4552/4552_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTOS DA 6º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4553/4553_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4553/4553_texto_integral.zip</t>
   </si>
   <si>
     <t>PODA DE ARVORES NO ÉRICO VERÍSSIMO E CORRESPONDÊNCIAS NO AGUA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4554/4554_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4554/4554_texto_integral.zip</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4555/4555_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4555/4555_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO SESSÃO 28 DE MARÇO 2016</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4556/4556_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4556/4556_texto_integral.zip</t>
   </si>
   <si>
     <t>ATENDENDO PEDIDO DE MORADORES, SOLICITO LIMPEZA DE TERRENO LOCALIZADO NA RUA ESPERANÇA AO LADO DO NU</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4557/4557_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4557/4557_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO VISANDO MELHOR O FLUXO DE VEÍCULOS NO SEMÁFORO DA CARLOS SAWADE COM A ROBERTO CONCEIÇÃO</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4558/4558_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4558/4558_texto_integral.zip</t>
   </si>
   <si>
     <t>7º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4559/4559_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4559/4559_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO SANITÁRIO</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4560/4560_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4560/4560_texto_integral.zip</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4561/4561_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4561/4561_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 04 DE ABRIL 2016</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4562/4562_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4562/4562_texto_integral.zip</t>
   </si>
   <si>
     <t>SOLICITO AO ÓRGÃO COMPETENTE, QUE ESTUDE A POSSIBILIDADE DE ALTERAÇÃO NO FORMATO DAS VAGAS DE ESTACI</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4563/4563_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4563/4563_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTOS 04/04/2016.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4564/4564_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4564/4564_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE RECAPE ASFÁLTICO EM TODA EXTENSÃO DA RUA RIO IVINHEMA, NO JARDIM SANTO AMARO.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4569/4569_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4569/4569_texto_integral.zip</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4570/4570_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4570/4570_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 11 ABRIL 2016</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4571/4571_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4571/4571_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPE RUA ABILIO TEIXEIRA, ROSAGEM PROX. A UPA JD. TUPI E MANUTENÇÃO RUA EMILIO BARIZON</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4572/4572_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4572/4572_texto_integral.zip</t>
   </si>
   <si>
     <t>9º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4579/4579_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4579/4579_texto_integral.zip</t>
   </si>
   <si>
     <t>SOLICITO MELHORIAS NA ESTRADA DE TERRA QUE LIGA O JARDIM JOSÉ FAVARO Á BR369.  A FIM DE CONTRIBUIR C</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4582/4582_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4582/4582_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE 18 DE ABRIL 2016</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4583/4583_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4583/4583_texto_integral.zip</t>
   </si>
   <si>
     <t>SOLICITO INSTALAÇÃO DE ROTATÓRIA NAS CONFLUÊNCIAS DAS RUAS PLANALTO, BURITI E TRÊS PODERES NO JARDIM</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4584/4584_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4584/4584_texto_integral.zip</t>
   </si>
   <si>
     <t>10º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4590/4590_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4590/4590_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTOS DA 11º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>REQUERIMENTO 25 DE ABRIL DE 2016</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4596/4596_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4596/4596_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 25 DE ABRIL 2016</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4597/4597_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4597/4597_texto_integral.zip</t>
   </si>
   <si>
     <t>1-	SOLICITO AO DEPARTAMENTO DE TRÂNSITO, PINTURA DAS FAIXAS DE PEDESTRE DO MUNÍCIPIO, SENDO A BASE V</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4605/4605_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4605/4605_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">12º SESSÃO ORDINÁRIA </t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4606/4606_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4606/4606_texto_integral.zip</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4607/4607_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4607/4607_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO GOVERNO</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4608/4608_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4608/4608_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 02 DE MAIO 2016_x000D_
 </t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4610/4610_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4610/4610_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E ROÇAGEM NO CENTRO ESPORTIVO DO CASTELO BRANCO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4611/4611_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4611/4611_texto_integral.zip</t>
   </si>
   <si>
     <t>SOLICITO AO COMANDANTE DO 3º GRUPAMENTO DE BOMBEIROS MAJOR RICARDO JAMES TEIXEIRA, QUE ESTUDE A POSS</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4612/4612_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4612/4612_texto_integral.zip</t>
   </si>
   <si>
     <t>SOLICITO A SECRETÁRIA DE SAÚDE DO MUNICÍPIO DE CAMBÉ QUE DISPONIBILIZE PARA TODOS OS PROFESSORES E F</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4613/4613_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4613/4613_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE RECAPE ASFÁLTICO EM TODAS AS RUAS DO JARDIM SANTA ADELAIDE, EM ESPECIAL NA RUA MIGUEL MARA</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4615/4615_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4615/4615_texto_integral.zip</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4616/4616_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4616/4616_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 09 DE MAIO 2016</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4617/4617_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4617/4617_texto_integral.zip</t>
   </si>
   <si>
     <t>SOLICITO UM ADITIVO FINANCEIRO AO CONTRATO DA EMPRESA RESPONSÁVEL PELA INSTALAÇÃO DA ILUMINAÇÃO DA B</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4618/4618_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4618/4618_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">13º SESSÃO ORDINÁRIA </t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4619/4619_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4619/4619_texto_integral.zip</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4620/4620_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4620/4620_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE PINTURA E SINALIZAÇÃO VIÁRIA EM TODA EXTENSÃO DA ESTRADA DO BRATISLAVA.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4622/4622_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4622/4622_texto_integral.zip</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4623/4623_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4623/4623_texto_integral.zip</t>
   </si>
   <si>
     <t>SOLICITO AO ÓRGÃO COMPETENTE A AMPLIAÇÃO DA COLETA SELETIVA PARA TODOS OS BAIRROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4625/4625_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4625/4625_texto_integral.doc</t>
   </si>
   <si>
     <t>ILUMINAÇÃO RUA PROF. MARIANA S. MUNIZ</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4628/4628_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4628/4628_texto_integral.zip</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4629/4629_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4629/4629_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 23 DE MAIO 2016</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4630/4630_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4630/4630_texto_integral.zip</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ENVIO DE OFICIO AO SR. CARLOS AFONSO NOBRE, PRESIDENTE DA CAPES, A RESPEITO DA REVISÃ</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4632/4632_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4632/4632_texto_integral.zip</t>
   </si>
   <si>
     <t>15º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4633/4633_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4633/4633_texto_integral.zip</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4634/4634_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4634/4634_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 30 DE MAIO 2016</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4635/4635_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4635/4635_texto_integral.zip</t>
   </si>
   <si>
     <t>MORADORES QUE UTILIZA A PONTE COMO MEIO DE ACESSO ENTRE OS BAIRROS JARDIM SÃO PAULO E SANTO AMARO DE</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4636/4636_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4636/4636_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE ROÇAGEM DOS TERRENOS PÚBLICOS E NOTIFICAÇÃO PARA ROÇAGEM DOS TERRENOS PARTICULARES EM TODA</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4637/4637_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4637/4637_texto_integral.zip</t>
   </si>
   <si>
     <t>16º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4639/4639_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4639/4639_texto_integral.zip</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4640/4640_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4640/4640_texto_integral.zip</t>
   </si>
   <si>
     <t>ÔNIBUS PARA LEVAR AS CRIANÇAS DO ECOVILLE A ESCOLA.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4641/4641_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4641/4641_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 07 DE JUNHO 2016</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4644/4644_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4644/4644_texto_integral.zip</t>
   </si>
   <si>
     <t>17º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4649/4649_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4649/4649_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE RECAPE, MANUTENÇÃO ASFÁLTICA E SINALIZAÇÃO VIÁRIA EM TODA A EXTENSÃO DA ESTRADA BRATISLAVA</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>REQUERIMENTOS</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4654/4654_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4654/4654_texto_integral.zip</t>
   </si>
   <si>
     <t>18º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4655/4655_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4655/4655_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 20 DE JUNHO 2016</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4656/4656_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4656/4656_texto_integral.zip</t>
   </si>
   <si>
     <t>SOLICITO SINALIZAÇÃO DE FAIXA DE PEDESTRE NAS CONFLUÊNCIAS DA RUA ESPERANÇA COM RUA ANTENOR VIDOTTO(</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4657/4657_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4657/4657_texto_integral.zip</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4658/4658_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4658/4658_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 27 DE JUNHO DE 2016</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4659/4659_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4659/4659_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INSTALAÇÃO DE ACADEMIA AO AR LIVRE (ADULTO), NA VILA RURAL, SENDO NECESSÁRIO DISCUTIR COM </t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4660/4660_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4660/4660_texto_integral.zip</t>
   </si>
   <si>
     <t>19º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4662/4662_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4662/4662_texto_integral.zip</t>
   </si>
   <si>
     <t>1- SOLICITO ILUMINAÇÃO EMBAIXO DOS VIADUTOS DA BR445, FAIXA PEDESTRE NAS MARGINAIS DOS MESMOS, A FIM</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4664/4664_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4664/4664_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 04 DE JULHO 2016</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4665/4665_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4665/4665_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO 020/2016</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4666/4666_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4666/4666_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ARRUMAR A ESTRADA QUE LIGA A RUA GUAINASES NO JD TUPI QUE LIGA A RUA SERRA GERAL DO JD MONTE ALTO </t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4667/4667_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4667/4667_texto_integral.doc</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4668/4668_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4668/4668_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRADA DE PAUTA DAS COMISSÕES POR 6 SEMANAS PROJETO DE LEI Nº 23/2016 </t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4669/4669_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4669/4669_texto_integral.zip</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4671/4671_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4671/4671_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE TROCA DE ILUMINAÇÃO PÚBLICA EM TODA A EXTENSÃO DOS BAIRROS: MORADA DO SOL/PRIMAVERA, SÃO PAULO E SANTA MÔNICA.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4674/4674_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4674/4674_texto_integral.zip</t>
   </si>
   <si>
     <t>21º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4678/4678_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4678/4678_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 11 DE JULHO DE 2016</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4681/4681_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4681/4681_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA ENTREGA DE DIPLOMA "AMIGO DA CIDADE DE CAMBÉ" À CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4682/4682_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4682/4682_texto_integral.zip</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E LIMPEZA DA PRAÇA DO JD. MORUMBI</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4683/4683_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4683/4683_texto_integral.zip</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE HORTA COMUNITÁRIA NO JARDIM MONTE ALTO.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4684/4684_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4684/4684_texto_integral.zip</t>
   </si>
   <si>
     <t>1-	ATENDENDO REIVINDICAÇÕES DOS MORADORES DO JARDIM ANA ELIZA I, SOLICITO INSTALAÇÃO DE POSTES DE ILUMINAÇÃO...</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4689/4689_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4689/4689_texto_integral.zip</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4690/4690_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4690/4690_texto_integral.zip</t>
   </si>
   <si>
     <t>22º SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4691/4691_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4691/4691_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AGOSTO 2016</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4694/4694_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4694/4694_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE ENVIO DE OFÍCIO AO COMANDANTE DA 4ª COMPANHIA DE POLÍCIA MILITAR DE CAMBÉ, MARCELO ISRAEL </t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4695/4695_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4695/4695_texto_integral.doc</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4696/4696_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4696/4696_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 15 DE AGOSTO 2016</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4697/4697_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4697/4697_texto_integral.zip</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4702/4702_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4702/4702_texto_integral.doc</t>
   </si>
   <si>
     <t>REBAIXO DE GUIA PARA CADEIRANTE EM FRENTE AO POSTO DE SAUDE DO CAMBE IV</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4704/4704_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4704/4704_texto_integral.zip</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4705/4705_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4705/4705_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 22 DE AGOSTO 2016</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4707/4707_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4707/4707_texto_integral.zip</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4708/4708_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4708/4708_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 29 DE AGOSTO</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4709/4709_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4709/4709_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 29 DE AGOSTO 2016 </t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4710/4710_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4710/4710_texto_integral.zip</t>
   </si>
   <si>
     <t>SOLICITO MELHORIAS NA ILUMINAÇÃO E NO TERRENO AO LADO DA PRAÇA CEU(RUA ALICIO FRANCISCO MAFRA), PARA ATENDER A SOLICITAÇÃO DOS ARTESÃOS, DESTA FORMA POSSIBILITANDO QUE OS MESMOS UTILIZEM O ESPAÇO PARA A FEIRA DA LUA.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4714/4714_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4714/4714_texto_integral.zip</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4715/4715_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4715/4715_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 05 DE SETEMBRO 2016</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4716/4716_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4716/4716_texto_integral.zip</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE UMA CASA DE VELÓRIO NA REGIÃO DOS JARDIM JOSIANE, ANA ELISA, HABITAR BRASIL</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4720/4720_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4720/4720_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTOS </t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4722/4722_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4722/4722_texto_integral.zip</t>
   </si>
   <si>
     <t>CONFORME REQUERIMENTOS JÁ PROTOCOLADOS NESTA CASA ANTERIORMENTE, VENHO REFORÇAR A SOLICITAÇÃO PARA R</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4723/4723_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4723/4723_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 12 DE SETEMBRO 2016_x000D_
 </t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4725/4725_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4725/4725_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 19 DE SETEMBRO 2016</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 26 DE SETEMBRO 2016_x000D_
 </t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.zip</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICPAL</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 03 OUTUBRO 2016</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE REALIZAÇÃO DE AUDIÊNCIA PÚBLICA ACERCA DA MP 746 E PEC 241.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.zip</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.zip</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.zip</t>
   </si>
   <si>
     <t>1-	CONFORME OUTROS REQUERIMENTOS PROTOCOLADOS ANTERIORMENTE, SOLICITO MELHORIAS NA MALHA ASFÁLTICA D</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.doc</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA PISTA DE CAMINHADA E RECAPE ASFALTO NO CAMBE IV.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPE ASFALTICO NA RUA SERRA DOS PIRINEUS.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPE ASFALTICO CBUQ NAS AVENIDAS DO ANA ROSA</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPE ASFALTICO NA RUA TABAJARAS.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.zip</t>
   </si>
   <si>
     <t>PEDIDO DE ENVIO DE EXPEDIENTE EM AGRADECIMENTO AOS PALESTRANTES NA AUDIÊNCIA PÚBLICA QUE TRATOU DA PEC 241 E MP 746.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.zip</t>
   </si>
   <si>
     <t>REQUERIMENTOS ROTATÓRIA RUA XAVANTES, TINGUIS E CURITIBA.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.zip</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 21 DE NOVEMBRO 2016_x000D_
 </t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4766/4766_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4766/4766_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 28 DE NOVEMBRO 2016</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.zip</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO PARQUE DOS ESCOTEIROS</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA ÁREA DESAPROPRIADA PARA A AMPLIAÇÃO DO CEMITÉRIO (RUA RIO BRANCO).</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO 05 DE DEZEMBRO 2016</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4775/4775_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4775/4775_texto_integral.zip</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE FAIXA ELEVADA EM FRENTE A ESCOLA MUNICIPAL DR DAISUKU IKEDA.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.zip</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4777/4777_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4777/4777_texto_integral.zip</t>
   </si>
   <si>
     <t>SEGURANÇA E ILUMINAÇÃO NA RUA PROFª MARIANA SILVEIRA MUNIZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3329,67 +3329,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4544/4544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4505/4505_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4529/4529_texto_integral.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4626/4626_texto_integral.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4627/4627_texto_integral.zip" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4631/4631_texto_integral.zip" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4642/4642_texto_integral.zip" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4643/4643_texto_integral.zip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4672/4672_texto_integral.zip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4673/4673_texto_integral.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4687/4687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4688/4688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.zip" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.zip" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4514/4514_texto_integral.zip" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4535/4535_texto_integral.zip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4539/4539_texto_integral.zip" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4540/4540_texto_integral.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4573/4573_texto_integral.zip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4574/4574_texto_integral.zip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4575/4575_texto_integral.zip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4576/4576_texto_integral.zip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4577/4577_texto_integral.zip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4585/4585_texto_integral.zip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4586/4586_texto_integral.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4587/4587_texto_integral.zip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4588/4588_texto_integral.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4589/4589_texto_integral.zip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4621/4621_texto_integral.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4650/4650_texto_integral.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4651/4651_texto_integral.zip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4663/4663_texto_integral.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4675/4675_texto_integral.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4676/4676_texto_integral.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4677/4677_texto_integral.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4679/4679_texto_integral.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4703/4703_texto_integral.zip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4706/4706_texto_integral.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4721/4721_texto_integral.zip" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4724/4724_texto_integral.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4726/4726_texto_integral.zip" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.zip" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4728/4728_texto_integral.zip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.zip" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4593/4593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4698/4698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4528/4528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4534/4534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4546/4546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4547/4547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4565/4565_texto_integral.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4566/4566_texto_integral.zip" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4567/4567_texto_integral.zip" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4568/4568_texto_integral.zip" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4578/4578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4594/4594_texto_integral.zip" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4598/4598_texto_integral.zip" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4599/4599_texto_integral.zip" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4600/4600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4601/4601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4602/4602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4603/4603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4604/4604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4609/4609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4614/4614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4638/4638_texto_integral.zip" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4646/4646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4647/4647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4648/4648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4661/4661_texto_integral.zip" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4680/4680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4685/4685_texto_integral.zip" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4686/4686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4692/4692_texto_integral.zip" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4693/4693_texto_integral.zip" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4699/4699_texto_integral.zip" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4701/4701_texto_integral.zip" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4711/4711_texto_integral.zip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4717/4717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4719/4719_texto_integral.zip" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.zip" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.zip" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4580/4580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4670/4670_texto_integral.zip" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4747/4747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4520/4520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4591/4591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4592/4592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4700/4700_texto_integral.zip" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.zip" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.zip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4506/4506_texto_integral.zip" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4507/4507_texto_integral.zip" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4508/4508_texto_integral.zip" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4509/4509_texto_integral.zip" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4510/4510_texto_integral.zip" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4511/4511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4512/4512_texto_integral.zip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4513/4513_texto_integral.zip" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4515/4515_texto_integral.zip" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4516/4516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4517/4517_texto_integral.zip" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4518/4518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4519/4519_texto_integral.zip" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4521/4521_texto_integral.zip" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4522/4522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4523/4523_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4524/4524_texto_integral.zip" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4525/4525_texto_integral.zip" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4526/4526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4527/4527_texto_integral.zip" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4530/4530_texto_integral.zip" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4531/4531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4532/4532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4533/4533_texto_integral.zip" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4536/4536_texto_integral.zip" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4537/4537_texto_integral.zip" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4538/4538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4541/4541_texto_integral.zip" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4542/4542_texto_integral.zip" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4543/4543_texto_integral.zip" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4548/4548_texto_integral.zip" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4549/4549_texto_integral.zip" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4550/4550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4552/4552_texto_integral.zip" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4553/4553_texto_integral.zip" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4554/4554_texto_integral.zip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4555/4555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4556/4556_texto_integral.zip" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4557/4557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4558/4558_texto_integral.zip" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4559/4559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4560/4560_texto_integral.zip" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4561/4561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4562/4562_texto_integral.zip" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4563/4563_texto_integral.zip" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4564/4564_texto_integral.zip" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4569/4569_texto_integral.zip" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4570/4570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4571/4571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4572/4572_texto_integral.zip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4579/4579_texto_integral.zip" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4582/4582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4583/4583_texto_integral.zip" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4584/4584_texto_integral.zip" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4590/4590_texto_integral.zip" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4596/4596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4597/4597_texto_integral.zip" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4605/4605_texto_integral.zip" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4606/4606_texto_integral.zip" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4607/4607_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4608/4608_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4610/4610_texto_integral.zip" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4611/4611_texto_integral.zip" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4612/4612_texto_integral.zip" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4613/4613_texto_integral.zip" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4615/4615_texto_integral.zip" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4616/4616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4617/4617_texto_integral.zip" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4618/4618_texto_integral.zip" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4619/4619_texto_integral.zip" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4620/4620_texto_integral.zip" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4622/4622_texto_integral.zip" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4623/4623_texto_integral.zip" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4625/4625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4628/4628_texto_integral.zip" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4629/4629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4630/4630_texto_integral.zip" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4632/4632_texto_integral.zip" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4633/4633_texto_integral.zip" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4634/4634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4635/4635_texto_integral.zip" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4636/4636_texto_integral.zip" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4637/4637_texto_integral.zip" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4639/4639_texto_integral.zip" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4640/4640_texto_integral.zip" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4641/4641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4644/4644_texto_integral.zip" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4649/4649_texto_integral.zip" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4654/4654_texto_integral.zip" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4655/4655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4656/4656_texto_integral.zip" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4657/4657_texto_integral.zip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4658/4658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4659/4659_texto_integral.zip" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4660/4660_texto_integral.zip" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4662/4662_texto_integral.zip" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4664/4664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4665/4665_texto_integral.zip" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4666/4666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4667/4667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4668/4668_texto_integral.zip" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4669/4669_texto_integral.zip" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4671/4671_texto_integral.zip" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4674/4674_texto_integral.zip" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4678/4678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4681/4681_texto_integral.zip" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4682/4682_texto_integral.zip" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4683/4683_texto_integral.zip" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4684/4684_texto_integral.zip" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4689/4689_texto_integral.zip" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4690/4690_texto_integral.zip" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4691/4691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4694/4694_texto_integral.zip" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4695/4695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4696/4696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4697/4697_texto_integral.zip" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4702/4702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4704/4704_texto_integral.zip" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4705/4705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4707/4707_texto_integral.zip" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4708/4708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4709/4709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4710/4710_texto_integral.zip" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4714/4714_texto_integral.zip" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4715/4715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4716/4716_texto_integral.zip" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4720/4720_texto_integral.zip" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4722/4722_texto_integral.zip" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4723/4723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4725/4725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.zip" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.zip" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.zip" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.zip" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.zip" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.zip" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.zip" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.zip" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4766/4766_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.zip" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4775/4775_texto_integral.zip" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.zip" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4777/4777_texto_integral.zip" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4544/4544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4505/4505_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4529/4529_texto_integral.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4626/4626_texto_integral.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4627/4627_texto_integral.zip" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4631/4631_texto_integral.zip" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4642/4642_texto_integral.zip" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4643/4643_texto_integral.zip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4672/4672_texto_integral.zip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4673/4673_texto_integral.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4687/4687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4688/4688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.zip" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.zip" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4514/4514_texto_integral.zip" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4535/4535_texto_integral.zip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4539/4539_texto_integral.zip" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4540/4540_texto_integral.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4573/4573_texto_integral.zip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4574/4574_texto_integral.zip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4575/4575_texto_integral.zip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4576/4576_texto_integral.zip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4577/4577_texto_integral.zip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4585/4585_texto_integral.zip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4586/4586_texto_integral.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4587/4587_texto_integral.zip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4588/4588_texto_integral.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4589/4589_texto_integral.zip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4621/4621_texto_integral.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4650/4650_texto_integral.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4651/4651_texto_integral.zip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4663/4663_texto_integral.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4675/4675_texto_integral.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4676/4676_texto_integral.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4677/4677_texto_integral.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4679/4679_texto_integral.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4703/4703_texto_integral.zip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4706/4706_texto_integral.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4721/4721_texto_integral.zip" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4724/4724_texto_integral.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4726/4726_texto_integral.zip" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.zip" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4728/4728_texto_integral.zip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.zip" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4593/4593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4698/4698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4528/4528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4534/4534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4546/4546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4547/4547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4565/4565_texto_integral.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4566/4566_texto_integral.zip" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4567/4567_texto_integral.zip" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4568/4568_texto_integral.zip" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4578/4578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4594/4594_texto_integral.zip" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4598/4598_texto_integral.zip" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4599/4599_texto_integral.zip" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4600/4600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4601/4601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4602/4602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4603/4603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4604/4604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4609/4609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4614/4614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4638/4638_texto_integral.zip" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4646/4646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4647/4647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4648/4648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4661/4661_texto_integral.zip" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4680/4680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4685/4685_texto_integral.zip" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4686/4686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4692/4692_texto_integral.zip" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4693/4693_texto_integral.zip" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4699/4699_texto_integral.zip" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4701/4701_texto_integral.zip" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4711/4711_texto_integral.zip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4717/4717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4719/4719_texto_integral.zip" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.zip" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.zip" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4580/4580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4670/4670_texto_integral.zip" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4747/4747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4520/4520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4591/4591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4592/4592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4700/4700_texto_integral.zip" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.zip" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.zip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4506/4506_texto_integral.zip" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4507/4507_texto_integral.zip" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4508/4508_texto_integral.zip" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4509/4509_texto_integral.zip" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4510/4510_texto_integral.zip" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4511/4511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4512/4512_texto_integral.zip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4513/4513_texto_integral.zip" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4515/4515_texto_integral.zip" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4516/4516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4517/4517_texto_integral.zip" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4518/4518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4519/4519_texto_integral.zip" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4521/4521_texto_integral.zip" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4522/4522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4523/4523_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4524/4524_texto_integral.zip" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4525/4525_texto_integral.zip" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4526/4526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4527/4527_texto_integral.zip" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4530/4530_texto_integral.zip" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4531/4531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4532/4532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4533/4533_texto_integral.zip" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4536/4536_texto_integral.zip" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4537/4537_texto_integral.zip" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4538/4538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4541/4541_texto_integral.zip" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4542/4542_texto_integral.zip" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4543/4543_texto_integral.zip" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4548/4548_texto_integral.zip" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4549/4549_texto_integral.zip" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4550/4550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4552/4552_texto_integral.zip" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4553/4553_texto_integral.zip" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4554/4554_texto_integral.zip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4555/4555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4556/4556_texto_integral.zip" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4557/4557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4558/4558_texto_integral.zip" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4559/4559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4560/4560_texto_integral.zip" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4561/4561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4562/4562_texto_integral.zip" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4563/4563_texto_integral.zip" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4564/4564_texto_integral.zip" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4569/4569_texto_integral.zip" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4570/4570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4571/4571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4572/4572_texto_integral.zip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4579/4579_texto_integral.zip" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4582/4582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4583/4583_texto_integral.zip" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4584/4584_texto_integral.zip" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4590/4590_texto_integral.zip" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4596/4596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4597/4597_texto_integral.zip" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4605/4605_texto_integral.zip" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4606/4606_texto_integral.zip" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4607/4607_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4608/4608_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4610/4610_texto_integral.zip" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4611/4611_texto_integral.zip" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4612/4612_texto_integral.zip" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4613/4613_texto_integral.zip" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4615/4615_texto_integral.zip" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4616/4616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4617/4617_texto_integral.zip" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4618/4618_texto_integral.zip" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4619/4619_texto_integral.zip" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4620/4620_texto_integral.zip" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4622/4622_texto_integral.zip" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4623/4623_texto_integral.zip" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4625/4625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4628/4628_texto_integral.zip" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4629/4629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4630/4630_texto_integral.zip" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4632/4632_texto_integral.zip" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4633/4633_texto_integral.zip" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4634/4634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4635/4635_texto_integral.zip" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4636/4636_texto_integral.zip" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4637/4637_texto_integral.zip" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4639/4639_texto_integral.zip" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4640/4640_texto_integral.zip" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4641/4641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4644/4644_texto_integral.zip" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4649/4649_texto_integral.zip" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4654/4654_texto_integral.zip" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4655/4655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4656/4656_texto_integral.zip" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4657/4657_texto_integral.zip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4658/4658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4659/4659_texto_integral.zip" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4660/4660_texto_integral.zip" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4662/4662_texto_integral.zip" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4664/4664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4665/4665_texto_integral.zip" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4666/4666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4667/4667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4668/4668_texto_integral.zip" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4669/4669_texto_integral.zip" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4671/4671_texto_integral.zip" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4674/4674_texto_integral.zip" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4678/4678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4681/4681_texto_integral.zip" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4682/4682_texto_integral.zip" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4683/4683_texto_integral.zip" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4684/4684_texto_integral.zip" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4689/4689_texto_integral.zip" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4690/4690_texto_integral.zip" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4691/4691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4694/4694_texto_integral.zip" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4695/4695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4696/4696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4697/4697_texto_integral.zip" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4702/4702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4704/4704_texto_integral.zip" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4705/4705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4707/4707_texto_integral.zip" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4708/4708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4709/4709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4710/4710_texto_integral.zip" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4714/4714_texto_integral.zip" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4715/4715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4716/4716_texto_integral.zip" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4720/4720_texto_integral.zip" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4722/4722_texto_integral.zip" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4723/4723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4725/4725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.zip" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.zip" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.zip" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.zip" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.zip" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.zip" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.zip" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.zip" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4766/4766_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.zip" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4775/4775_texto_integral.zip" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.zip" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2016/4777/4777_texto_integral.zip" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H274"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>