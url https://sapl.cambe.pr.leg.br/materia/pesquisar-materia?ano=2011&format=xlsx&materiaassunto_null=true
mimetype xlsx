--- v0 (2026-01-13)
+++ v1 (2026-04-17)
@@ -54,11669 +54,11669 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Mário Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1094/1094_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1094/1094_texto_integral.zip</t>
   </si>
   <si>
     <t>IND. 16 CONCEDE DISPENSA DE PARTE DA JORNADA DE TRABALHO À SERVIDORA PÚBLICA QUE SEJA MÃE, ESPOSA..</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1095/1095_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1095/1095_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 17 VACINAÇÃO PARA IDOSOS QUE POSSUAM LIMITAÇÕES DE DESLOCAMENTO PARA O RECEBIMENTO DA VACINA. </t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1210/1210_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1210/1210_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 18 OBRIGA A AFIXAÇÃO E A MANUTENÇÃO DE CARTAZES OU PLACAS COM INFORMAÇÕES SOBRE O DPVAT. </t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1343/1343_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1343/1343_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">IND 19 INSTALAR BRINQUEDOS ADAPTADOS PARA CRIANÇAS PORTADORAS DE DEFICIÊNCIAS NOS PARQUES. </t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Cecílio de Araújo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1431/1431_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1431/1431_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 PROGRAMA DE COLETA SELETIVA DE LIXO </t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ivani de Souza Lima Tiepo</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1998/1998_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1998/1998_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	 A EMPRESA CAMARGO CORREIA CIMENTO </t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção Honrosa</t>
   </si>
   <si>
     <t>Conrado Angelo Scheller</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1082/1082_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1082/1082_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECONHECIMENTO PÚBLICO AO JOGADOR HENRIQUE PELA CONVOCAÇÃO P/ A SELEÇÃO BRASILEIRA </t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1123/1123_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1123/1123_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TITULO AMIGO DA CIDADE AO JOGADOR HENRIQUE PACHECO DE LIMA </t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1612/1612_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1612/1612_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO AO PARATLETA JEFERSON AMARO </t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/993/993_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/993/993_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO DA CRECHE JARDIM SANTO ANDRÉ </t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/994/994_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/994/994_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO PARALISAÇÃO PAVIMENTAÇÃO DE RUAS</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1003/1003_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1003/1003_texto_integral.doc</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CALÇADÃO</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1005/1005_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1005/1005_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ASSISTENTE SOCIAL - DURAÇÃO DO TRABALHO 30 HORAS </t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1009/1009_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1009/1009_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">PINF 001 REFERENTE AS CRECHES DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1050/1050_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1050/1050_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">PINF 002 AO NÃO CUMPRIMENTO DA LEI MUNICIPAL QUE CONCEDE ISENÇÃO DO IPTU E OUTROS CRÉDITOS. </t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1057/1057_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1057/1057_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO DO COMSEP </t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1058/1058_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1058/1058_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 PINF 003 CONSTRUÇÃO PARALISADA HÁ TEMPOS NO TERRENO DO FUNDO DE VALE DO JARDIM ANA ELIZA III. </t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1098/1098_texto_integral.tiff</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1098/1098_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">PREVISAO INSTALÇÃO REDE ESGOTO JD MORADA SOL E PRIMAVERA, INÍCIO E FIM DA OBRA </t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Irineu Defende</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1099/1099_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1099/1099_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONVENIOS FIRMADOS ENTRE O MUNICIPIO,GOVERNO ESTADUAL E FEDERAL. </t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1122/1122_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1122/1122_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 QUAL PERCENTUAL PREVISTO DE REPOSIÇÃO SALARIAL DOS SERVIDORES MUNICIPAIS, PARA DATA BASE MARÇO/2011 </t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Paulo Cesar Tardiolle</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1145/1145_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1145/1145_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REDE ESGOTO </t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1146/1146_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1146/1146_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">PINF 004 REFERENTE AO PLANTIO DE ÁRVORES EM NOSSO MUNICÍPIO </t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1147/1147_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1147/1147_texto_integral.zip</t>
   </si>
   <si>
     <t>PINF 005 REFERENTE AS MATAS NATIVAS DO JARDIM ANA ROSA.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1163/1163_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1163/1163_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 LISTA DE ESPERA FONECIMENTO ÓCULOS, ÓRTESES E PRÓTESES</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1172/1172_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1172/1172_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">COLETA SELETIVA EM CAMBÉ </t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1185/1185_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1185/1185_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOBRE IPTU </t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1197/1197_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1197/1197_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUAL O VALOR ARRECADADO PELO MUNICÍPIO DE ICM ECOLÓGICO E COMO FORAM APLICADOS OS RECURSOS </t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1208/1208_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1208/1208_texto_integral.doc</t>
   </si>
   <si>
     <t>ALL - JD. SANTO AMARO</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1209/1209_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1209/1209_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ROTATORIA E RECAPEAMENTO NO JD. SANTO AMARO </t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t xml:space="preserve">ZEZINHO DA RAÇÃO </t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1226/1226_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1226/1226_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MAIS UMA CRECHE NO JARDIM ANA ROSA </t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1232/1232_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1232/1232_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">PINF 006 À RESPEITO DO FORNECIMENTO DE MEDICAMENTOS DE USO CONTINUADO PELO CAPS. </t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1247/1247_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1247/1247_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 NOMES DE PROPRIETARIOS DE IMÓVEIS ISENTOS DO PAGAMENTO DE IPTU DE 2009 E 2010. </t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1265/1265_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1265/1265_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CESSÃO DE SERVIDORES </t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1269/1269_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1269/1269_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHAMENTO DE EXPEDIENTE AO SR.PREFEITO SOBRE OS ESTUDOS DE SEMÁFARO NA PR 445 </t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1270/1270_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1270/1270_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 ENCAMINHAMENTO DE EXPEDIENTE A TODAS AS ENTIDADES QUE RECEBEM SUBVENÇAO SOCIAL DO MINICIPIO </t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1271/1271_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1271/1271_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE CEDÊNCIA </t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Alzira Guedes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1376/1376_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1376/1376_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO SOBRE O DERRAMAMENTO DE CUMBUSTIVEL NA BR 369 </t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1422/1422_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1422/1422_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">LEI COMPLEMENTAR MUNICIPAL Nº 028/2011 </t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1423/1423_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1423/1423_texto_integral.doc</t>
   </si>
   <si>
     <t>ASSISTENTE SOCIAL - 30 HORAS</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1526/1526_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1526/1526_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE INFORMAÇÕES DE INSTALAÇÃO DE 07 NOVAS EMPRESAS EM CAMBÉ</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1544/1544_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1544/1544_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">VALOR GASTO PELA PREFEITURA COM PUBLICIDADE NA RADIO CIDADE AM DE JAN. 2009 ATÉ A PRESENTE DATA </t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1545/1545_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1545/1545_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">VALOR GASTO COM PUBLICIDADE ATRAVÉS DE CARRO DE SOM PELA PREFEITURA , JAN/ 2009 ATÉ A PRESENTE DATA </t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1592/1592_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1592/1592_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOBRE O NUMERO DE CRIANÇAS VACINADA EM NOSSO MUNICIPIO </t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1673/1673_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1673/1673_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">COMO ESTÃO AS NEGOCIAÇÕES ENTRE A PREFEITURA E OS PROPRIETÁRIOS DO HOSTIPAL LONDRINA </t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1674/1674_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1674/1674_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O ENCAMINHAMENTO DE EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL NO PRAZO LEGAL PREVISTO PELA LEI </t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1675/1675_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1675/1675_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER O ENCAMINHAMENRO DE EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL NO PRAZO LEGAL PREVISTO PELA LEI </t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1690/1690_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1690/1690_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">VÍNCULO COM ALGUMA ENTIDADE OU INSTITUIÇÃO PARA A CONTRATAÇÃO DE ESTAGIÁRIOS </t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1697/1697_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1697/1697_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EXCURSÃO PROMOVIDA PELO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA VISITAR AS OBRAS DO MUN. DE CAMBÉ </t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1698/1698_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1698/1698_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CÃES SOFRE COM ABANDONO EM CAMBÉ </t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1722/1722_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1722/1722_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">LEI MUNICIPAL Nº 1.718/2003 SERVIÇO DE MEDICINA DO TRABALHO </t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1730/1730_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1730/1730_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE SERVIDORES MUNICIPAIS </t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1731/1731_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1731/1731_texto_integral.doc</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ELEVAÇÃO SALARIAL.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1732/1732_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1732/1732_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUANTOS TERRENOS DO MUNICÍPIO ESTÃO DISPONÍVEIS PARA VENDA ÀS EMPRESAS QUE QUEIRAM AQUI SE INSTALAR </t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1740/1740_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1740/1740_texto_integral.doc</t>
   </si>
   <si>
     <t>PISCINA DO JD NOVO BANDEIRANT</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1846/1846_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1846/1846_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÕES DO IMP </t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1869/1869_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1869/1869_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">VALOR PAGO PELA PREFEITURA MUNICIPAL À RÁDIO CIDADE JOVEM PAN AM DE CAMBÉ. </t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1871/1871_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1871/1871_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE INFORMAÇÃO SOBRE PAVIMENTAÇÃO ASFALTCA E ACADEMIA AO AR LIVRE - JD. UNIÃO </t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1921/1921_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1921/1921_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCURSO PUBLICO </t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1931/1931_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1931/1931_texto_integral.doc</t>
   </si>
   <si>
     <t>SOBRE A CONSTRUÇÃO DA PICINAS DONOVO BANDEIRANTES</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1995/1995_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1995/1995_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	SOBRE A ISENÇÃO DE IPTU E SEUS CRITERIOS </t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1997/1997_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1997/1997_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	INFORMAÇÕES SOBRE A FLORA EVENTOS</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2005/2005_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2005/2005_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">PINF 007 MAU ATENDIMENTO E DEMORA NA MARCAÇÃO DE CONSULTAS PARA PACIENTES COM NECESSIDADES ESPECIAIS </t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2006/2006_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2006/2006_texto_integral.zip</t>
   </si>
   <si>
     <t>PINF 008 KIT DENOMINADO GLICOSIMETRO(APARELHO QUE MEDE A TAXA DE GLICOSE NO SANGUE)</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2007/2007_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2007/2007_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">PINF 009 SOBRE A GRANDE DEMORA PARA REMARCAÇÃO DE CONSULTAS QUE SÃO EFETUADAS NOS POSTOS DE SAÚDE. </t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Júnior Félix</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2017/2017_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2017/2017_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DOM PROCESSO DE EDITAL DE CONVITE LICITATÓRIO 17/2008 E 35/2011 </t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2018/2018_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2018/2018_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">COMDEC </t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2040/2040_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2040/2040_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	CONSTRUÇÃO DE CRECHE </t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DOS SUBSÍDIOS DOS VEREADORES, DO VEREADOR PRESIDENTE DA MESA E DO VEREADOR PRIMEIRO SECRETÁRIO DA CÂMARA MUNICIPAL DE CAMBÉ.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1284/1284_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1284/1284_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE CAMBÉ - PR </t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1420/1420_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1420/1420_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PL DISPÕE SOBRE A OBRIGATORIEDADE O RECOLHIMENTO DE PILHAS E BATERIAS USADAS. </t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1051/1051_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1051/1051_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PL 28.02.2011/GVMS DISPÕE SOBRE O RECOLHIMENTO DE PILHAS E BATERIAS USADAS. </t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1052/1052_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1052/1052_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 DÁ NOVA DENOMINAÇÃO À VIA PÚBLICA DO MUNICÍPIO </t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A FIRMAR AJUSTE DE DOAÇÃO ONEROSA COM PROPRIETÁRIOS DE ÁREAS NECESSÁRIAS À DUPLICAÇÃO/ALARGAMENTO DA AV. ESPERANÇA, MEDIANTE A CONTRAPARTIDA DO PODER PÚBLICO NA EXECUÇÃO DA OBRA PÚBLICA E EVENTUAL ISENÇÃO DE CONTRIBUIÇÕES DE MELHORIAS QUE VENHAM A INCIDIR SOBRE ÁREAS REMANESCENTES DE PROPRIEDADE DOS DOADORES.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DE USO PÚBLICO E AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DA ÁREA INSTITUCIONAL 02 – ÁREA PÚBLICA-PMC COM 2.948,55 M², SITUADA NO JARDIM CAMPOS VERDES.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE PROGRAMA, AÇÕES DE GOVERNO E ACRESCENTA META FÍSICA NA LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2011.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE INCLUSÃO DE AÇÕES DE GOVERNO E ACRESCENTA META FÍSICA NO PLANO PLURIANUAL DE 2010/2013, PARA OS FINS A QUE SE ESPECIFICA._x000D_
 </t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE     R$ 1.035.000,00 (UM MILHÃO E TRINTA E CINCO MIL REAIS), PARA OS FINS A QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1148/1148_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDORES PÚBLICOS NA ADMINISTRAÇÃO DIRETA OU INDIRETA DO MUNICÍPIO À EMPRESA OU ENTIDADES PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR BENS IMÓVEIS DESTINADOS À INSTALAÇÃO DE INDÚSTRIAS OU OUTRAS ATIVIDADES ECONÔMICAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 1°. DO ARTIGO 1°., DA LEI N° 2.183, DE 01 DE ABRIL DE 2.008, QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR PRÓPRIOS DO MUNICÍPIO, FIRMAR CONVENIO, ASSUMIR OBRIGAÇÕES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOCUPAÇÃO DE IMÓVEL CEDIDO PELA UNIÃO – CONTINUIDADE DAS OBRAS DA TRINCHEIRA – AUTORIZAÇÃO PARA A CONCESSÃO DE SUBSÍDIO SOCIAL PARA LOCAÇÃO DE IMÓVEL RESIDENCIAL.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1161/1161_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1161/1161_texto_integral.doc</t>
   </si>
   <si>
     <t>DISCIPLINA OS HORÁRIOS DE TREM EM CAMBÉ.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1162/1162_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1162/1162_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO CONDOMÍNIO VILLAGIO DO ENGENHO </t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO JARDIM BELA SUÍÇA. </t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	DÁ DENOMINAÇÃO ÀS VIAS PÚBLICAS DO RESIDENCIAL OCTÁVIO CESÁRIO.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA REVOGADA A LEI N°. 1.696/2003, DE 08/08/2003, QUE AUTORIZOU O EXECUTIVO MUNICIPAL A PROMOVER A CONCESSÃO DE DIREITO REAL DE USO DO LOTE N° 27-H5.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº. 1.334, DE 30 DE DEZEMBRO DE 1999, QUE AUTORIZOU O MUNICÍPIO DE CAMBÉ A VENDER ÁREA DE TERRAS À EMPRESA MIRO FOTOGRAFIAS LTDA.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 625.200,00 (SEISCENTOS E VINTE E CINCO MIL E DUZENTOS REAIS), PARA OS FINS A QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE AÇÕES DE GOVERNO E ACRESCENTA META FÍSICA NA LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2011.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE AÇÕES DE GOVERNO E ACRESCENTA META FÍSICA NO PLANO PLURIANUAL DE 2010/2013, PARA OS FINS A QUE SE ESPECIFICA</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O EXECUTIVO MUNICIPAL AUTORIZADO A REVOGAR A LEI N°. 2.205/2008, DE 04/07/2008, QUE AUTORIZOU A ALIENAR ÁREA DE TERRAS À EMPRESA SMT SERVIÇOS DE MANUTENÇÃO EM TERMINAIS TELEFÔNICOS LTDA.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE AÇÕES DE GOVERNO E ACRESCENTA META FÍSICA NO PLANO PLURIANUAL DE 2010/2013, PARA OS FINS A QUE SE ESPECIFICA.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE AÇÃO DE GOVERNO NA LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2011.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 8.400,00 (OITO MIL E QUATROCENTOS REAIS),  PARA OS FINS A QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1171/1171_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1171/1171_texto_integral.doc</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1204/1204_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1204/1204_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DO CONSELHO MUNICIPAL DA JUVENTUDE </t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DOS SUBSISTIDOS MENSAIS DO PREFEITO MUNICIPAL, DO VICE-PREFEITO MUNICIPAL E DOS SECRETÁRIOS MUNICIPAIS, CONSTANTES DA LEI Nº 2225/2008, DE 19/08/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROMOVER TODOS OS ATOS NECESSÁRIOS PARA PROCEDER AO AUTO DE DEMARCAÇÃO; DAR LEGITIMAÇÃO DE POSSE, E CRIAR A ZEIS (ZONA ESPECIAL DE INTERESSE SOCIAL) PARA O LOTE Nº. 97/A2, DA GLEBA RIBEIRÃO CAFEZAL, ONDE ESTÁ SITUADO O LOTEAMENTO DENOMINADO “JARDIM CAMPOS VERDES”, OBSERVANDO ASSIM O ARTIGO Nº. 47, DA LEI FEDERAL Nº. 11.977/2009, QUE INSTITUI O PROGRAMA MINHA CASA MINHA VIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1231/1231_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1231/1231_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA ‘REMÉDIO EM CASA’ </t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DE USO COMUM DO POVO E/OU ESPECIAL ÁREAS DE TERRAS SITUADAS NO DISTRITO INDUSTRIAL E AUTORIZA O EXECUTIVO A PERMUTAR OS IMÓVEIS QUE DESCREVE À EMPRESA SANDERSON MATERIAIS PARA CONSTRUÇÃO LTDA.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PRORROGAR O PRAZO PARA O TÉRMINO DAS EDIFICAÇÕES A QUE SE COMPROMETEU A EMPRESA PHD INDÚSTRIA DE EMBALAGENS LTDA EPP, NOS TERMOS DA LEI MUNICIPAL Nº 2.206/2008, E DÁ OUTRAS PROVIDENCIAIS.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR SUBVENÇÃO ADICIONAL PARA O LAR INFANTIL MARÍLIA BARBOSA DE CAMBÉ, MEDIANTE CONVÊNIO FIRMADO ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR SUBVENÇÃO ADICIONAL PARA O LAR SANTO ANTONIO, MEDIANTE CONVÊNIO FIRMADO ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1305/1305_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1305/1305_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PL DISPÕE SOBRE A RESERVA DE VAGAS DE ESTACIONAMENTO DESTINADAS À PESSOA IDOSA. </t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR SUBVENÇÃO ADICIONAL PARA A ASSOCIAÇÃO COMUNITÁRIA DE SEGURANÇA, MEDIANTE CONVÊNIO FIRMADO ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AUXÍLIO FINANCEIRO À UNIÃO DOS DEFICIENTES FÍSICOS DE CAMBÉ – UNIDEFI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INCLUSÃO DE META FÍSICA NO PLANO PLURIANUAL DE 2010/2013, PARA OS FINS A QUE SE ESPECIFICA. </t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE META FÍSICA NA  LEI DE DIRETRIZES ORÇAMENTÁRIA DE 2011.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1359/1359_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE  CRÉDITO  ADICIONAL  ESPECIAL  NO VALOR DE R$ 15.000,00 (QUINZE MIL REAIS),  PARA OS FINS A QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1401/1401_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1401/1401_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 INSTITUI DIA MUNICIPAL DA JUVENTUDE </t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1463/1463_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1463/1463_texto_integral.doc</t>
   </si>
   <si>
     <t>PL DISPÕE SOBRE A OBRIGATORIEDADE DO RECOLHIMENTO DE PILHAS E BATERIAS USADAS.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE AÇÃO DE GOVERNO NO PLANO PLURIANUAL DE 2010/2013, PARA OS FINS A QUE SE ESPECIFICA.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE AÇÃO DE GOVERNO NA  LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2011.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 245.000,00 (DUZENTOS E QUARENTA E CINCO MIL REAIS), PARA OS FINS A QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 30.500,00 (TRINTA MIL E QUINHENTOS REAIS), PARA OS FINS A QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1530/1530_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1530/1530_texto_integral.doc</t>
   </si>
   <si>
     <t>FIXA SUBSIDIOS DO PREFEITO,DO VICE PREFEITO ,E DOS SECRETÁRIOS MUNICIPAIS PARA 2013/2016 OUTRAS</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1529/1529_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1529/1529_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">FICA PROIBIDO O USO DE CEROL NAS LINHAS DE PIPAS NO MUNICIPIO DE CAMBE </t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1515/1515_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1515/1515_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PL INSTITUI O DIA DO PASTOR EVANGELICO NO MUNICIPIO DE CAMBÉ. </t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1516/1516_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1516/1516_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PL INSTITUI O DIA DO CLAMOR DE JEJUM E ORAÇÃO NO MUNICIPIO DE CAMBÉ. </t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1517/1517_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1517/1517_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	PL INSTITUI A SEMANA DA VALORIZAÇÃO DA FAMÍLIA NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1539/1539_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1539/1539_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE SEMEAR DE ASSISTÊNCIA DE CAMBÉ </t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1577/1577_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1577/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A. E/OU BANCO REGIONAL DE DESENVOLVIMENTO DO EXTREMO SUL – BRDE E/OU BANCO NACIONAL DO DESENVOLVIMENTO  – BNDES.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1578/1578_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1578/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A E/OU BANCO REGIONAL DE DESENVOLVIMENTO DO EXTREMO SUL – BRDE E/OU BANCO NACIONAL DO DESENVOLVIMENTO – BNDES.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº. 2.227, DE 26/08/2008 E DA LEI MUNICIPAL Nº. 1.972, DE 18/07/2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1580/1580_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDOR PÚBLICO À ASSEMBLEIA LEGISLATIVA DO ESTADO DO MATO GROSSO DO SUL.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1588/1588_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1588/1588_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PROJETO DE LEI QUE PROIBE O CORTE DE ÁGUA E LUZ </t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DE USO PÚBLICO E AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DA ÁREA INSTITUCIONAL COM 1.558,89 M², SITUADA NO CONJUNTO HABITACIONAL DR. JOSÉ DOS SANTOS ROCHA E DO LOTE DE TERRAS SOB Nº. 46-A1, COM ÁREA DE 2.549,481 M², SITUADO NA GLEBA PATRIMÔNIO CAMBÉ (JARDIM ATLANTA).</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1622/1622_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1622/1622_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	DECLARA DE UTILIDADE PÚBLICA A LIGA REGIONAL DOS DRAGÕES. </t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1708/1708_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1708/1708_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">BENEFICIO FISCAL,AO CONTRIBUINTE IDOSO,PENSIONISTA ,BEM COMO DEFICIENTE FÍSICO E MENTAL . </t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1734/1734_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO INTERAMERICANO DE DESENVOLVIMENTO (BID), ATRAVÉS DA CAIXA ECONÔMICA FEDERAL, NA QUALIDADE DE MANDATÁRIO, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1735/1735_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE ATÉ R$ 50.000,00 (CINQÜENTA MIL REAIS), PARA OS FINS A QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1733/1733_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1733/1733_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA DENOMINAÇÃO A VIAS PÚBLICAS DO CONDOMINIO VILLAGGIO DO ENGENHO </t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1879/1879_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1879/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR SUBVENÇÃO ADICIONAL PARA A UNIÃO DOS DEFICIENTES FÍSICOS DE CAMBÉ, MEDIANTE CONVÊNIO FIRMADO ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1762/1762_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1762/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDOR PÚBLICO À ASSEMBLEIA LEGISLATIVA DO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1763/1763_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1763/1763_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO AO BANCO DO BRASIL S.A. E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1764/1764_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1764/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE METAFÍSICA NA LEI DE DIRETRIZES ORÇAMENTÁRIA DE 2011.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1765/1765_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1765/1765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE INCLUSÃO DE METAFÍSICA NO PLANO PLURIANUAL DE 2010/2013, PARA OS FINS A QUE SE ESPECIFICA. </t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1880/1880_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1880/1880_texto_integral.doc</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO A ESTRADA RURAL DO MUNICIPIO</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1866/1866_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1866/1866_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1867/1867_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1867/1867_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA CONTRIBUIÇÃO DE MELHORIA EM DECORRÊNCIA DE BENEFÍCIOS A IMÓVEIS ADVINDOS DE OBRAS PÚBLICAS, QUE ESPECIFICA, NO LOTEAMENTO DENOMINADO CHÁCARA ESPERANÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1868/1868_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVERTE A AFETAÇÃO DE USO COMUM DA PRAÇA COM ÁREA DE 2.212,31 M², SITUADA NO LOTEAMENTO CHÁCARAS SANTA MARIA, PARA O USO ESPECIAL DA ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1877/1877_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1877/1877_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA DENOMINAÇÃO A ESTRADA RURAL DO MUNICIPIO. </t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1878/1878_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1878/1878_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA O INSTITUTO SÓCIO AMBIENTAL ASSISTINDO E SALVANDO VIDAS E O PLANETA </t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1933/1933_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1933/1933_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE NORMAS PARA CONCESSÃO DE SUBVENÇÕES SOCIAIS PELO MUN. DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1948/1948_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1948/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESAFETA DE USO PÚBLICO E AUTORIZA A DOAÇÃO DO LOTE Nº. 79-B2, COM ÁREA DE 14.714,08 M², SITUADO NA GLEBA PATRIMÔNIO CAMBÉ. </t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2043/2043_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2043/2043_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDOR PÚBLICO AO GOVERNO DO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2019/2019_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2019/2019_texto_integral.zip</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS MUNICIPAIS Nº. 2.361, DE 13 DE JULHO DE 2010 E Nº 2.402 DE 07 DE DEZEMBRO DE 2010, QUE DISPÕE SOBRE AS DIRETRIZES DA LEI ORÇAMENTÁRIA ANUAL DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2029/2029_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2029/2029_texto_integral.zip</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº. 2.401, DE 07 DE DEZEMBRO DE 2010, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO PERÍODO DE 2010 A 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2031/2031_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2031/2031_texto_integral.zip</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.458, DE 15 DE JULHO DE 2011, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL PARA 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2035/2035_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2035/2035_texto_integral.zip</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PLANO PLURIANUAL DO PERÍODO 2010 A 2013 , E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2037/2037_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2037/2037_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DESAFETA DE USO PÚBLICO E AUTORIZA A DOAÇÃO DO LOTE Nº. 8-A-2, COM ÁREA DE 12.750,00 M², A SER DESTACADO DO LOTE MAIOR Nº. 8-A, SITUADO NA GLEBA CAMBÉ. </t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2038/2038_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2038/2038_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DOAÇÃO DE IMÓVEL AO DETRAN – DEPARTAMENTO DE TRÂNSITO DO PARANÁ, AGÊNCIA-CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2039/2039_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2039/2039_texto_integral.doc</t>
   </si>
   <si>
     <t>CONVERTE A AFETAÇÃO DE USO COMUM DA ÁREA VERDE COM 515,00 M² E PARTE DA RUA RIO BRANCO COM 1.350,00M², SITUADAS NA VILA NOVA DANTZIG PARA O USO ESPECIAL DA ADMINISTRAÇÃO, PERMITIDO A INCORPORAÇÃO DOS BENS AO CEMITÉRIO MUNICIPAL PE. SYMPHORIANO KOPF.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2062/2062_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2062/2062_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA AS SEGUINTES LEIS: LEI Nº. 739/1990, LEI Nº. 771/91, LEI Nº. 777/1991, LEI Nº. 873/1993, LEI     Nº. 848/1993, LEI Nº. 1.087/1997, LEI Nº. 1.140/1997, LEI Nº. 1.387/2000, LEI Nº1.466/2000, LEI Nº. 1.989/2005, E CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2072/2072_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2072/2072_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 454, DE 22 DE DEZEMBRO DE 1983, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2064/2064_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2064/2064_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE INCLUSÃO DE AÇÃO NA LEI DE DIRETRIZES ORÇAMENTÁRIA DE 2011.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2065/2065_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2065/2065_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE AÇÃO NO PLANO PLURIANUAL DE 2010/2013, PARA OS FINS A QUE SE ESPECIFICA.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2066/2066_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2066/2066_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE  CRÉDITO  ADICIONAL  ESPECIAL  NO VALOR DE R$ 1.700.000,00 (UM MILHÃO E SETECENTOS MIL REAIS),  PARA OS FINS A QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2063/2063_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2063/2063_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NO ANEXO VI – MAPA DE USO E OCUPAÇÃO DO SOLO URBANO, DA LEI Nº. 2.196, DE19/06/2008 (LEI DE USO E OCUPAÇÃO DO SOLO URBANO).</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2067/2067_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2067/2067_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE PROTEÇÃO À MATERNIDADE E À INFÂNCIA DE CAMBÉ – APMI, MEDIANTE CONVÊNIO FIRMADO ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2070/2070_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2070/2070_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS – APAE, MEDIANTE CONVÊNIO FIRMADO ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2068/2068_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2068/2068_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR SUBVENÇÃO SOCIAL PARA AO LAR SANTO ANTONIO, MEDIANTE CONVÊNIO FIRMADO ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2069/2069_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2069/2069_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR SUBVENÇÃO SOCIAL À ASSOCIAÇÃO COMUNITÁRIA DE SEGURANÇA, MEDIANTE CONVÊNIO FIRMADO ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2073/2073_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2073/2073_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ASSUMIR AS DÍVIDAS PREVIDENCIÁRIAS DA ASSOCIAÇÃO COMUNITÁRIA DE SEGURANÇA DE CAMBÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2077/2077_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2077/2077_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR RECURSOS FINANCEIROS PARA ENTIDADES PRESTADORAS DE SERVIÇOS ESSENCIAIS AO MUNICÍPIO, A TÍTULO DE SUBVENÇÃO SOCIAL E CONTRIBUIÇÃO.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2074/2074_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2074/2074_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR SUBVENÇÃO SOCIAL À SANTA CASA DE MISERICÓRDIA DE CAMBÉ, MEDIANTE CONVÊNIO FIRMADO ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2075/2075_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2075/2075_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR SUBVENÇÃO SOCIAL À UNIÃO DOS DEFICIENTES FÍSICOS DE CAMBÉ – UNIDEFI, MEDIANTE CONVÊNIO FIRMADO ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2076/2076_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2076/2076_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS – APAE, MEDIANTE CONVÊNIO FIRMADO ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2078/2078_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2078/2078_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR A ZEIS (ZONA ESPECIAL DE INTERESSE SOCIAL) PARA O LOTE Nº. 171 DA GLEBA RIBEIRÃO CAÇADORES. </t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2238/2238_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º, DA LEI Nº. 2.454, DE 22 DE JUNHO DE 2011, QUE AUTORIZA O PODER EXECUTIVO A ADOTAR AS MEDIDAS NECESSÁRIAS PARA A REGULARIZAÇÃO DO TRANSPORTE COLETIVO URBANO DE CAMBÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2079/2079_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2079/2079_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NO ANEXO VI – MAPA DE USO E OCUPAÇÃO DO SOLO URBANO, DA LEI Nº. 2.196, DE 19/06/2008 (LEI DE USO E OCUPAÇÃO DO SOLO URBANO).</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2080/2080_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2080/2080_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDORES PÚBLICOS AO TRIBUNAL DE JUSTIÇA DO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2081/2081_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2081/2081_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR RECURSOS FINANCEIROS AO FUNDO MUNICIPAL DE SAÚDE DE LONDRINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2082/2082_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2082/2082_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº. 1.723, DE 31 DE DEZEMBRO DE 2003, ALTERADA PELA LEI Nº. 1.775, DE 29 DE JULHO DE 2004, QUE DISPÕE SOBRE O IMPOSTO DE SERVIÇOS DE QUALQUER NATUREZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2083/2083_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2083/2083_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESAFETA DE USO PÚBLICO E AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DO LOTE Nº. 02-A, DA QUADRA Nº. 43, COM ÁREA DE 255,06 M² E DE PARTE DA RUA 22 (A. FERRARINI) – TRECHO 1, COM ÁREA DE 750,00 M², SITUADOS NO  JARDIM SILVINO. </t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O CAPUT DO ARTIGO 140, DA LEI MUNICIPAL Nº. 1.718, DE 19 DE DEZEMBRO DE 2003, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA, DAS AUTARQUIAS E DAS FUNDAÇÕES MUNICIPAIS. </t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS ATIVOS E INATIVOS DO MUNICÍPIO DE CAMBÉ E INCORPORAÇÃO DE ABONO AOS SERVIDORES ATIVOS.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NO ANEXO II DA LEI Nº. 1.333, DE 30 DE DEZEMBRO DE 1999, QUE “DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E SALÁRIOS DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA, DE SUAS AUTARQUIAS E FUNDAÇÕES MUNICIPAIS” E ALTERAÇÕES SUBSEQUENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº. 1.718, DE 19 DE DEZEMBRO DE 2003 E SUAS ALTERAÇÕES, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA, DAS AUTARQUIAS E DAS FUNDAÇÕES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2071/2071_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2071/2071_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE DISPOSITIVOS À LEI MUNICIPAL Nº. 1.333, DE 30 DE DEZEMBRO DE 1999 E LEGISLAÇÃO SUBSEQUENTE, QUE “DISPÕE SOBRE O PLANO DE CARGO, CARREIRAS E SALÁRIOS DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA, DE SUAS AUTARQUIAS E FUNDAÇÕES MUNICIPAIS”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL E INCORPORA ABONO SALARIAL AOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE CAMBÉ.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE   SOBRE ALTERAÇÃO NO ANEXO I CONSTANTE DO PLANO  DE CARGOS E SALÁRIOS DOS CARGOS DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DA OUVIDORIA DA CÂMARA MUNICIPAL DE CAMBÉ </t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1429/1429_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1429/1429_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 INSTITUI COMISSÃO PARLAMENTAR DE INQUÉRITO / SEM NECESSIDADE DE VOTAÇÃO </t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1428/1428_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1428/1428_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMBÉ </t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1469/1469_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1469/1469_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">COMENDA GRÃO DE CAFÉ - GOVERNADOR DO PARANÁ CARLOS ALBERTO RICHA </t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1531/1531_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1531/1531_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS SUBSÍDIOS DOS VEREADORES ,DO VEREADOR P.DA MESA,DO VERADOR PRIMEIRO SECRETÁRIO DE 2013/2016 </t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1532/1532_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1532/1532_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REGIMENTO INTERNO PREVENDO ESTAGIÁRIOS </t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1533/1533_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1533/1533_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA A ADMISSÃO DE ESTAGIARIOS PELA CAMARA MUNICIPAL </t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE DISPOSITIVOS DA RESOLUÇÃO 002/2006 E LEGISLAÇÕES SUBSEQÜENTES, QUE DISPÕE SOBRE O “PLANO DE CARGOS, CARREIRA E SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL”.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1932/1932_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1932/1932_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	INSTITUI A HONRARIA “PIONEIRO DO LEGISLATIVO MUNICIPAL” E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2192/2192_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2192/2192_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMBÉ.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2032/2032_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2032/2032_texto_integral.zip</t>
   </si>
   <si>
     <t>COMENDA "GRÃO DE CAFÉ" AO SR. JEFFERSON AMARO DA SILVA</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1117/1117_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1117/1117_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 357 RECAPEAMENTO E MELHORIAS NA ESTRADA DA JUREMA. </t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/957/957_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/957/957_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PISTA DE CAMINHADA </t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/958/958_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/958/958_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ACADEMIA POPULAR </t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/959/959_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/959/959_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PRAÇA NO TUPI </t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/960/960_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/960/960_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇAO DE CRECHE </t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/961/961_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/961/961_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA DE RUA</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/962/962_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/962/962_texto_integral.doc</t>
   </si>
   <si>
     <t>ILUMINAÇAO DA VIELA DO TUPI COM SUPER POSTE</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/963/963_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/963/963_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SINALZAÇAO NAS VIAS PUBLICAS COM PLACAS E PINTURA ASFALTICA </t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/964/964_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/964/964_texto_integral.doc</t>
   </si>
   <si>
     <t>CALÇADA AO LADO DA HORATA DO CAMBE 4 E SANTA IZABEL</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/965/965_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/965/965_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SIANLIZAÇAO DE TRANSITO NO SANTO AMARO </t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/966/966_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/966/966_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CALÇDA NO CANTEIRO CENTRAL DA AV ANTONIO RAMINELI </t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/967/967_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/967/967_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OFICIO AO PREFEITO QUEBRA-MOLA NA RUA RIO TIETE COM A RUA RIO PARANÁ </t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/968/968_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/968/968_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">FISCALIZAÇÃO E MODIFICAÇÃO DOS SEMÁFOROS INSTALADOS NAS PROXIMIDADES DA EMPRESA SADIA </t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/969/969_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/969/969_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA DE FAIXA DE PEDESTRES ENTRE RUA ESPANHA E A AVENIDA BRASIL </t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/970/970_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/970/970_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OFICIO AO PREFEITO TAMPE O BURACO DA RUA LEVITICO, EM FRENTE AO N.º 297-B, JARDIM ATLANTA </t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/971/971_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/971/971_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OFICIO AO PREFEITO CONTINUAÇÃO NA REDE DE ESGOTO NA AV. JOSE BONIFACIL </t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/972/972_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/972/972_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OFICIO AO PRESIDENTE DO DER PROVIDÊNCIAS A RESPEITO DOS SEMÁFOROS NAS PROXIMIDADES DA EMPRESA SADIA </t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/973/973_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/973/973_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DO AUTOMÓVEL DO CENTRO DE SAÚDE CENTRAL </t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/974/974_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/974/974_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 TROCA DE BUEIRO NA RUA GARCIA RODRIGUES PAES PROXIMO AO NUMERO 253 </t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/975/975_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/975/975_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">4 BANCOS DE CONCRETO PARA O POSTO DE SAÚDE DO NOVO BANDEIRANTE </t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/976/976_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/976/976_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 DESENTUPIMENTO DE UM BUEIRO NA RUA NAPOLES PROXIMO AO NUMERO 69 </t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/977/977_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/977/977_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 PEDIDO DE ROÇAGEM NO JD ECOVILLE </t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/978/978_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/978/978_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE DOIS QUEBRA - MOLAS </t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/979/979_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/979/979_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.276 QUE SEJA FEITO BUEIRO OU RECAPE ASFALTICO NA R: MARIA JACOMEL PACCOLA, JD. ANA ROSA. </t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/980/980_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/980/980_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.277 LIMPEZA DE BUEIRO NA R: MARIA GARLA, N°99, CONJ. HAB. PIONEIROS (CAMBÉ V). </t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/981/981_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/981/981_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 278 QUE SEJA FEITO BUEIRO NA RUA SALOMÃO JORGE HAULY, EM FRENTE À FUNERÁRIA UNIPAX </t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/982/982_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/982/982_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 279-280 CALÇADA PARA PEDESTRES - CAMBÉ IV / ROÇAGEM AO LADO DA LINHA FÉRREA - JD. TERRA NOVA </t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/983/983_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/983/983_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 281-282 CANTEIRO CENTRAL / RECAPE ASFÁLTICO - AV. JÁCOMO ROSSINI </t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/984/984_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/984/984_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 283 QUE SEJA FEITO CAPINAGEM E ROÇAGEM NA RUA ANTONIO JACOMEL </t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/985/985_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/985/985_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 284 QUE SEJA FEITO LIMPEZA E ROÇAGEM NA RUA BENTO SALOIO </t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/986/986_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/986/986_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 285 QUE SEJA FEITO REDUTOR DE VELOCIDADE NA RUA BENJAMIN CONSTANT </t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/987/987_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/987/987_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 286 QUE SEJA FEITO LIMPEZA E REMOÇÃO DE LIXO ÀS MARGENS DA MATA NATIVA DO JD. ANA ROSA </t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/988/988_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/988/988_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 287 LIMPEZA E ROÇAGEM ÀS MARGENS MATA NATIVA JD. ANA ROSA - RUA JOSÉ DELALIBERA </t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/989/989_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/989/989_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 288-289 AMPLIAÇÃO DE ITINERÁRIO DA LINHA DE ÔNIBUS / ALTERAÇÃO DO PONTO DE ÔNIBUS DA PASSARELA </t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/990/990_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/990/990_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 290 OPERAÇÃO TAPA BURACO NA RUA ERNESTO GUASTI - CAMBÉ IV </t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/991/991_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/991/991_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A PASSAGEM DO CARRO DO FUMASSE NA RUA PROF BENTO MUSURUNGA </t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/992/992_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/992/992_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REFORMA DO BANHEIRO DO TERMINAL </t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1001/1001_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1001/1001_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">CONGRATULAÇÕES AO DR. GILBERTO BERGUIO MARTIN </t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1002/1002_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1002/1002_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA E REVITALIZAÇÃO DA PRAÇA GETÚLIO VARGAS </t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/995/995_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/995/995_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFÁLTICO E ILUMINAÇÃO PÚBLICA CBÉ IV VITÓRIA, ATLANTA ANA ROSA </t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>Osvaldo Cândido Neto</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/996/996_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/996/996_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 URBANIZAÇÃO DA MATA DO ANA ROSA </t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/997/997_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/997/997_texto_integral.doc</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DO ASFALTO DA STEFFANO PARAZINI</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/998/998_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/998/998_texto_integral.doc</t>
   </si>
   <si>
     <t>PISTA DE SKATE</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/999/999_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/999/999_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SALA DE VELORIO NO CBÉ IV </t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1000/1000_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1000/1000_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 291 QUE SEJA FEITO LIMPEZA E REFORMA GERAL NA QUADRA DE ESPORTE DO JARDIM SÃO FRANCISCO. </t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1004/1004_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1004/1004_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">FECHAMENTO DE UM BURACO NA RUA FAZENDA SÃO DOMINGOS </t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1006/1006_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1006/1006_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OFICIO AO TENENTE MARCELO ISRAEL, ESTUDADA A POSSIBILIDADE DE REATIVAR A ROTAM MOTOS </t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1007/1007_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1007/1007_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 OFICIO AO PREFEITO MUNICIPAL,DISPONIBILIZAÇÃO DE UNIFORMES PARA AS INSTITUIÇÕES DE ENSINO(MUNICIPAIS</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1010/1010_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1010/1010_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 292 INSTALAÇÃO DE POSTE DE ILUMINAÇÃO NAS DUAS ROTATÓRIAS DO JD. ANA ELIZA III E JD. ECOVILLE I </t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1011/1011_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1011/1011_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 293 QUE SEJA FEITO BUEIRO NA RUA ANTONINA COM A RUA FLOR DA ESPERANÇA, JD. ANA ELIZA III. </t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1012/1012_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1012/1012_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 294 MMOLEDAMENTO NUMA ESTRADA SECUNDÁRIA ENTRE A RUA DO SOL E A RUA 19 DE DEZEMBRO. </t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1013/1013_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1013/1013_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO TAPA BURACO RUA YOSHIMI HAMAMOTO PRÓXIMO AO N°285, N°647, N°977. </t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1014/1014_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1014/1014_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO TAPA BURACO RUA ANTONINA EM TODA SUA EXTENSÃO, JD MORUMBI E JD. ANA ELIZA III. </t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1015/1015_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1015/1015_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA, ROÇAGEM E PROVIDENCIAR ILUMINAÇÃO NO TERRENO BALDIO RUA CHILE COM RUA DA ABOLIÇÃO. </t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1016/1016_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1016/1016_texto_integral.zip</t>
   </si>
   <si>
     <t>QUE SEJA FEITO REDUTOR DE VELOCIDADE NA RUA PROF° MARIANA MUNIZ, JD. SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1017/1017_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1017/1017_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA FEITA INSTALAÇAO DE ILUMINAÇÃO PUBLICA NAS VIELAS DO JARDIM TUPI. </t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1018/1018_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1018/1018_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	ILUMINAÇÃO QUADRA CAMBÉ IV, COLETA DE GALHOS E AGENTES DA DENGUE </t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1019/1019_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1019/1019_texto_integral.zip</t>
   </si>
   <si>
     <t>LIMPEZA , ROÇAGEM E SUBSTITUIÇÃO DE LÂMPADAS NOS POSTES NA PISTA DE CAMINHADA.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1020/1020_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1020/1020_texto_integral.zip</t>
   </si>
   <si>
     <t>REFORMA GERAL NA QUADRA POLIESPORTIVA DO JARDIM TUPI.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1021/1021_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1021/1021_texto_integral.zip</t>
   </si>
   <si>
     <t>LIMPEZA E ROÇAGEM EM TERRENO PUBLICO / LIMPEZA E ROÇAGEM NO FUNDO DE VALE JD. TUPI.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1022/1022_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1022/1022_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E ROÇAGEM EM TERRENO NA RUA VOTORÕES / LIMPEZA NA PRAÇA DO CENTRO COMUNITÁRIO. </t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1023/1023_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1023/1023_texto_integral.zip</t>
   </si>
   <si>
     <t>RECAPE ASFALTICO / SINALIZAÇÃO HORIZONTAL / PINTURA E REPARO NOS RED. DE VELOCIDADE</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1024/1024_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1024/1024_texto_integral.zip</t>
   </si>
   <si>
     <t>QUE SEJA FEITO REDUTOR DE VELOCIDADE COM PINTURA DA FAIXA DE PEDESTRE EM AMBOS OS LADOS.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1025/1025_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1025/1025_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA FEITO ASFALTO NA RUA 15 DE NOVEMBRO, NO JARDIM UNIÃO. </t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1026/1026_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1026/1026_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUEBRA MOLA NA RUA SAO JOSÉ </t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1027/1027_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1027/1027_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	GRUPO DE ASMA </t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1028/1028_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1028/1028_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REDE ESGOTO JARDIM MORUMBI</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1029/1029_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1029/1029_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	VESTIARIO DO CAMPO DO TUPI </t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1030/1030_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1030/1030_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	LIGAÇÃO DO JARDIM TUPI COM JARDIM MONTE ALTO </t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1031/1031_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1031/1031_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	ROÇAGEM DD MATO DA RUA AVELINO JOSÉ DA SILVA </t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1032/1032_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1032/1032_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	IMPLANTAÇÃO DE UM SEMAFARO EM FRENTE AO POSTO PIRAMIDE III </t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1033/1033_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1033/1033_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	MUDANÇA DE SENTIDO A MÃO UNICA DA RUA RIO PIRAPÓ </t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1034/1034_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1034/1034_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO NA AVENIDA PARANÁ COM RIO TIETE </t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1035/1035_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1035/1035_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MARGINAL DA BR - 369 - SINALIZAÇÃO E PINTURA </t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1036/1036_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1036/1036_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOLEDO NA RUA RUA BENTO SALOIO - JD. FAVARO </t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1037/1037_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1037/1037_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFALTO NA VIELA DO CMBE 4 </t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1038/1038_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1038/1038_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIA EM PONTO DE ÔNIBUS NA PR445 </t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1039/1039_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1039/1039_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ROÇAGEM E LIMPEA DE CALÇADA NA JARDIM SANTA IZABEL </t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1040/1040_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1040/1040_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 ROÇAGEM DO MATO NA RUA AURORA </t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1041/1041_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1041/1041_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 311-312-313-314-315 RUA FRANCISCO DELGADO SANCHES. </t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1042/1042_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1042/1042_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ.316-317-318-319 JARDIM VITÓRIA - RUA ERMENEGILDO SABAINI. </t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1043/1043_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1043/1043_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 320-321 JARDIM ATLANTA / JARDIM PANORÂMICO. </t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1044/1044_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1044/1044_texto_integral.zip</t>
   </si>
   <si>
     <t>REQ. 322-323 CONJ. HAB. DR. JOSÉ DOS SANTOS ROCHA.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1045/1045_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1045/1045_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 324-325-326 JARDIM VITÓRIA - RECAPE ASFALTICO / LIMPEZA DE LIXO / RECAPE ASFALTICO. </t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1046/1046_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1046/1046_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 327-328 PISTA DE CAMINHADA NO FUNDO DE VALE / COLOCAÇÃO DE PLACAS "PROIBIDO JOGAR LIXO". </t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1047/1047_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1047/1047_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 329-330-331 ROÇAGEM NO TERRENO BALDIO / ROÇAGEM NO TERRENO BALDIO / OPERAÇÃO TAPA BURACO. </t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1048/1048_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1048/1048_texto_integral.zip</t>
   </si>
   <si>
     <t>REQ. 332-333 JARDIM ANA ROSA - LIMPEZA TERRENO BALDIO / LIMPEZA DOS BUEIROS</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1049/1049_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1049/1049_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 334 JARDIM UNIÃO - LIMPEZA DE BUEIROS ENTUPIDOS NA RUA 12 DE OUTUBRO. </t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1053/1053_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1053/1053_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 QUEBRA-MOLAS NO JARDIM DO LAGO</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REDUTOR DE VELOCIDADE NA RUA VOTORÕES </t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CORRIMÃO NA ESCADA DO JD. SANTA IZABEL </t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1056/1056_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1056/1056_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA-BURACOS RUA RIO TAQUARI </t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1059/1059_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1059/1059_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 335 QUE SEJA REALIZADA PAVIMENTAÇÃO DA CALÇADA NO PASSEIO PABLICO DA AV. ANTONIO RAMINELLI. </t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1060/1060_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1060/1060_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 336 QUE SEJA FEITO RECAPE ASFALTICO NA RUA MARCELINO GONZALES, NO JARDIM ANA ROSA. </t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1061/1061_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1061/1061_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 337 QUE SEJA REALIZADO PINTURA E REPAROS NO REDUTOR DE VELOCIDADE NO JARDIM TUPI. </t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1062/1062_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1062/1062_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 338 QUE SEJA DISPONIBILIZADO RETORNO NO CANTEIRO QUE DIVIDE A ROD. MELLO PEIXOTO. </t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1063/1063_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1063/1063_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 339 REFORMAS E MELHORIAS NO CENTRO COMINITÁRIO CONJ. HAB. ROBERTO CONCEIÇÃO. </t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1064/1064_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1064/1064_texto_integral.zip</t>
   </si>
   <si>
     <t>REQ. 340 QUE SEJA FEITO REFORMA NA ROTATÓRIA NA AV. MARCELINO GONZALES, NO JARDIM JOSÉ FAVARO</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1065/1065_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1065/1065_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 341 QUE SEJA COLOCADO CORRIMÃO NA RAMPA E NAS ESCADAS AV. ROBERTO CONCEIÇÃO. </t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1066/1066_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1066/1066_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 342-343 LIMPEZA E ROÇAGEM DE TERRENO NO JARDIM UNIÃO. </t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1067/1067_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1067/1067_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NO JARDIM MORUMBI </t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1068/1068_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1068/1068_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PASSARELA PARA PEDESTRE SOBRE A LINHA LIGANDO O JARDIM TUPI COM HIPER-MUFATO </t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1069/1069_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1069/1069_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DA CALÇADA DA AV. INGLATERRA </t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1070/1070_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1070/1070_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA DA QUADRA DE ESPORTE DO COLEGIO ESTADUAL OLAVO BILAC. </t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1071/1071_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1071/1071_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA DA QUADRA DE ESPORTE DA ESCOLA MUN.SYMPHORIANO KOPT </t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1072/1072_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1072/1072_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA DA QUADRA DE ESPORTE DA ESCOLA MUN.PEDRO TKOZT NO MANELLA </t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1073/1073_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1073/1073_texto_integral.doc</t>
   </si>
   <si>
     <t>COBERTURA DA QUADRA DO JD. SÃO PAULO</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1074/1074_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1074/1074_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DOS PONTOS DE ONIBUS NOS JARDINS TUPI.CAMBE V E MUTIRÃO </t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1075/1075_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1075/1075_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SALA DE AULA NA ESCOLA HELENA KOLODY</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1076/1076_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1076/1076_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PODA E PADRONIZAÇÃO DAS ARVORES DA AVENIDA DO JARD. SANTO AMARO </t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1077/1077_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1077/1077_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE FUNCIONAMENTO DO RAIO - X DO POSTO 24H </t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1078/1078_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1078/1078_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TRES PLANTÃO DE GINECOLOGIA E PEDIATRIA NO POSTO 24H. </t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1079/1079_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1079/1079_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CLINICOS GERAIS E PEDIATRA NO POSTO 24H </t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1080/1080_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1080/1080_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUDIÊNCIA DA SANTA CASA </t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1081/1081_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1081/1081_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFALTICO ROTATÓRIA E "MOCO" </t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1083/1083_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1083/1083_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 AUMENTO DA SUBVENÇÃO ATUAL PARA O HOSPITAL DO CANCER </t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1089/1089_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1089/1089_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 345 RECAPE ASFALTICO NA RUA BARRÃO DO CERRO AZUL COM AV. HUGO SEBEN JD. SILVINO E JD. ECOVILLE </t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1090/1090_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1090/1090_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 346 OPERAÇÃO TAPA BURACO E SINALIZAÇÃO HORIZONTAL E VERTICAL NA RUA BARRÃO DO CERRO AZUL. </t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1091/1091_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1091/1091_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 344 QUE SEJA REALIZADA TROCA NA COBERTURA E NOS BANCOS DO POSTO DE SAÚDE DO CONJ. CRISTAL. </t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1092/1092_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1092/1092_texto_integral.doc</t>
   </si>
   <si>
     <t>ROTATÓRIA NO JD SANTO AMARO E DUPLICAÇÃO TRECHO R BENTO MUNHOZ DA ROCH</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1093/1093_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1093/1093_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">POLICIAMENTO OSTENSIVO NOS JARDINS: BELA SUÍÇA E BELA ITÁLIA </t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1096/1096_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1096/1096_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFALTO NA AVENIDA MARCELINO GONZALES </t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1097/1097_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1097/1097_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REVITALIZAÇÃO NA PRAÇA EM FRENTE DA HORTA DO TUPI </t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1100/1100_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLANO DE AÇÃO PARA LIXO RECICLÁVEL </t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ROÇAR MATO - CHÁCARAS RANCHO RINGO </t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1102/1102_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1102/1102_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MUDANÇA DE ESTACIONAR NA AV. JOSE AFONSO DOS SANTOS </t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1103/1103_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1103/1103_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ABRIR FINAL DA RUA SÃO FRANCISCO COM PARANA </t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1104/1104_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1104/1104_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 CONSTRUÇÃO ROTATORIA DA IGUAÇU X PARANA </t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1105/1105_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1105/1105_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO HORIZONTAL R MANOEL BORBA GATO </t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1106/1106_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1106/1106_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO TAPA BURACO NA RUA ZACARIAS DE GOES VASCONCELOS </t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1107/1107_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1107/1107_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO E REFORRMA DOS CARRINHO DOS VARREDORES E COMPRA DE NOVAS VASSORAS E PÁS </t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1108/1108_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1108/1108_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO TAPA BURACO NA AV GABRIEL FEICERO DE MIRANDA PROXIMO AO NUMERA 1023 </t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1109/1109_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1109/1109_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAP DO ASFALTO NA MARGINAL DA PR-445 ESQUINA COM A RUA LONDRINA </t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1110/1110_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1110/1110_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO E SOLICITAÇÕES DOS MORADORES DO RECANTO SANTA ANDREA </t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1111/1111_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1111/1111_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE VAGA PARA CRECHE DA REGIÃO DO NOVO BANDEIRANTE </t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1112/1112_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1112/1112_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 347-348-349-350-351-352 JARDIM UNIÃO </t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/</t>
+    <t>http://sapl.cambe.pr.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 353-354 RESIDENCIAL MONTE CASTELO </t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1115/1115_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1115/1115_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 355 CAMBÉ II E JARDIM CASA GRANDE </t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1116/1116_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1116/1116_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 356 QUE SEJA FEITO CALÇADA PARA PEDESTRE NO JARDIM ANA ROSA </t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1118/1118_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1118/1118_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TERCEIRIZAO SERVIOS MÉDICOS </t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1119/1119_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1119/1119_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">URBANIZAO FUNDO DE VALE SANTO AMARO </t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1120/1120_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1120/1120_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 APLICAO DA LEI ISENTO IPTU </t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1121/1121_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1121/1121_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 PEDIDO CONSELHO TRANSPORTES</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1124/1124_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1124/1124_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 358 QUE AS VIATURAS PASSEM CONSTANTEMENTE NO CENTRO DE NOSSA CIDADE. </t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1125/1125_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1125/1125_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">CURSOS E CONCURSOS DE DANÇA </t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1126/1126_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1126/1126_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">MODALIDADES DESPORTIVAS GRATUITAS </t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1127/1127_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1127/1127_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE BEBEDOUROS </t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1128/1128_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1128/1128_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DA DELEGACIA DA MULHER EM CAMBÉ </t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1129/1129_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1129/1129_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUMENTO DA SUBVENÇÃO ATUAL PARA O HOSPITAL DO CANCER </t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1130/1130_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1130/1130_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE DA RUA GRALHA AZUL </t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1131/1131_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1131/1131_texto_integral.doc</t>
   </si>
   <si>
     <t>PASSARELA DE PEDESTRES EM FRENTE A INCOPA NA PR 445</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1132/1132_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1132/1132_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E ENSINO MEDIO NA REGIAO DO IMPERATRIZ </t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1133/1133_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1133/1133_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PARA ALL ABRIR UMA RUA NA ATRAVESSA DA LINHA FERREA QUE LIGA O JARDIM BELA VISTA COM JARDIM ANA ROSA </t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1134/1134_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1134/1134_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E MANUTENÇAO DO BANHEIRO PUBLICO DA PRAÇA GETULIO VARGAS </t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1135/1135_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1135/1135_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPE ASFALTO NA RUA ERMENEGILDO SABAINE.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1136/1136_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1136/1136_texto_integral.doc</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE NOVO BANDEIRANTES E ANA ELIZA</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1137/1137_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1137/1137_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 INSTRUTORES NAS ACADEMICAS AO AR LIVRE</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1138/1138_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1138/1138_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE TAPA BURACO NA MARGINAL DA PR-445 </t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1139/1139_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1139/1139_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO ASFALTICO NA RUA HUMBERTO MORESCHI NO JD. MONTE CASTELO II </t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1140/1140_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1140/1140_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 LIMPEZA E ROÇAGEM EM UM TERRENO BALDIO</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1141/1141_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1141/1141_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO DA RUA ALPINEU DUTRA NO JD. MONTE CASTELO </t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1142/1142_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1142/1142_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">JD CRISTAL </t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1143/1143_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1143/1143_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PASSAGEM EM NIVEL SOBRE LINHA FERREA </t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1144/1144_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1144/1144_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO TAPA BURACO E SINALIZAÇÃO HORIZONTAL E VERTICAL </t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1152/1152_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1152/1152_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 359-360-361 JARDIM PRIMAVERA </t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1153/1153_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1153/1153_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 362 LIMPEZA DE LIXO E ROÇAGEM NO JARDIM MORADA DO SOL </t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1156/1156_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1156/1156_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 375-376-377-378-379-380-381-382 JARDIM ANA ROSA. </t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1157/1157_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1157/1157_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 383-384 JARDIM SANTA ADELAIDE / JARDIM NESTOR FERRARI </t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1158/1158_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1158/1158_texto_integral.zip</t>
   </si>
   <si>
     <t>REQ. 385-386 JARDIM SÃO JOÃO</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1159/1159_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1159/1159_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 387 AUMENTAR O NÚMERO DE VEZES PARA QUE O ÔNIBUS PASSE NO BAIRRO, JARDIM MORADA DO SOL. </t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1160/1160_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1160/1160_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE COBERTURA DA PRAÇA </t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1164/1164_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1164/1164_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INSTALAÇÃO DE TAMPAS EM DOIS BUEIROS NA RUA VATICANO NO JD MONTE CASTELO II </t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1165/1165_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1165/1165_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE MAIOR ATENÇÃO POLICIAL NO CENTRO ESPORTIVO CASTELO BRANCO </t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1166/1166_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1166/1166_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO TAPA BURACO NA RUA DOMINGOS JORGE VELHO </t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1167/1167_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1167/1167_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 SEJA REFEITO O MEIO FIO DA RUA NAPOLIS ESQUINA COM A AV. BENTO MUNHOZ DA ROCHA NETO </t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1168/1168_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1168/1168_texto_integral.doc</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA MARGINAL DA PR-445 ESQUINA COM A RUA PRES. EPITACIO PESSOA</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1169/1169_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1169/1169_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAP E SINALIZAÇÃO VHORZONTAL NA MARGINAL DA PR-445 </t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1170/1170_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1170/1170_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INSTALAÇÃO DE BANCOS DE CONCRETO NO POSTO DE SAÚDE DO JD NOVO BANDEIRANTE </t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1173/1173_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1173/1173_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REVITALIZAÇÃO DA PRAÇA NICOLA DISPARO </t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1174/1174_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1174/1174_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 399 QUE SEJA FEITO RECAPE ASFALTICO NA RUA CAETANO CAMPI, NO JARDIM SANTA MONICA.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1175/1175_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1175/1175_texto_integral.zip</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1176/1176_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1176/1176_texto_integral.zip</t>
   </si>
   <si>
     <t>REQ 394-395 - CENTRO</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1177/1177_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1177/1177_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ESGOTO NA CALÇADA, FERRO VELHO E CAMPANHA EDUCATIVA PÉ NA FAIXA </t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1199/1199_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1199/1199_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE REDUTOR DE VELOCIDADE NA RUA FOZ DO IGUAÇU </t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1179/1179_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1179/1179_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALACÃO DE UM SEMAFARO REGRESSIVA. </t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1180/1180_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1180/1180_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ 393 - QUE SEJA FEITO MANUTENÇÃO NA CALÇADA DO COLÉGIO OLAVO BILAC - CENTRO </t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1181/1181_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1181/1181_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ 396 - QUE SEJA FEITO UM BUEIRO NUM CANTEIRO ÀS MARGENS DA RUA ZAMBERLAN - JD. ANA ROSA </t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1182/1182_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1182/1182_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 397 QUE SEJA FEITO ACOSTAMENTO AS MARGENS DA AV. JOSÉ BONIFACIO. </t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1183/1183_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1183/1183_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 398 QUE OS PROPRIETARIOS DE TERRENOS BALDIOS CONSTRUAM CALÇADAS E MURETAS NO PASSEI PUBLICO. </t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1184/1184_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1184/1184_texto_integral.zip</t>
   </si>
   <si>
     <t>REQ. 388 MELHORIAS NO POSTO DE SAÚDE DO CONJUNTO CRISTAL.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1198/1198_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATO 0257131-01 - OBRA RUA PROFESSORA MARIANA MUNIZ </t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1200/1200_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1200/1200_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">VERIFICAÇÃO E DETEDIZAÇÃO DE CUPINS NA RUA MATEUS LEMES </t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1201/1201_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1201/1201_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE ACADEMIAS AO AR LIVER NA REGIÃO DO NOVO BANDEIRANTE </t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1202/1202_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1202/1202_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE TAPA BURACO E DESENTUPIMENTO DE BUEIROS EM TODA REGIÃO DO NOVO BANDEIRANTES </t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE NO REDONDO DA AV ANTONIO RAMINELLI</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1178/1178_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1178/1178_texto_integral.doc</t>
   </si>
   <si>
     <t>CONVÊNIO 830105/2007 COM FNDE</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1205/1205_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1205/1205_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MUDANÇA DE SENTIDO DA RUA RIO PIRAPÓ </t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1206/1206_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1206/1206_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE BANCOS PARA O POSTO DO NOVO BANDEIRANTES. </t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1207/1207_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1207/1207_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CAMERAS DE SEGURANÇAS</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1211/1211_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1211/1211_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 400 QUE SEJA FEITO LIMPEZA DE CALÇADA EM TERRENO BALDIO NA VILA PRATA. </t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1212/1212_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1212/1212_texto_integral.zip</t>
   </si>
   <si>
     <t>REQ.401-402-403 JARDIM SANTO ANTONIO</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1213/1213_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1213/1213_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 404 QUE SEJA FEITO LIMPEZA DO MATO EM CALÇADA LOCALIZADA NA RUA DINAMARCA, VILA GUARANI. </t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1214/1214_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1214/1214_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 405 QUE SEJA FEITO LIMPEZA DO MATO NAS RUAS ALEMANHA E MÉXICO NO JARDIM PRIMAVERA. </t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1215/1215_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1215/1215_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 406 QUE SEJA FEITO LIMPEZA DO MATO RUA ESTADOS UNIDOS. </t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1216/1216_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1216/1216_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 407 QUE SEJA COLOCADO LÂMPADAS NOS POSTES DE ILUMINAÇÃO, NA AV. CANTARES E RUA MARIA GARLA. </t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1217/1217_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1217/1217_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 408-409-410-411-412-413-414 RUA BÉLGICA - CENTRO </t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1218/1218_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1218/1218_texto_integral.zip</t>
   </si>
   <si>
     <t>REQ. 415-416 JARDIM TERRA NOVA</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1219/1219_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1219/1219_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 417-418-419-420-421 JARDIM TAROBÁ </t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1220/1220_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1220/1220_texto_integral.zip</t>
   </si>
   <si>
     <t>REQ. 422 CONSERTO E MANUTENÇÃO DOS APARELHOS TELEFÔNICOS LOCALIZADOS NO JARDIM ANA ROSA E REGIÃO.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1227/1227_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1227/1227_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MUDANÇA DE PONTO DE ONIBUS. </t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1228/1228_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1228/1228_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 RECAPEAMENTO DA RUA RIO JAMUNDA. </t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1229/1229_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1229/1229_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 QUEBRA MOLA. </t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1230/1230_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1230/1230_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE ACADEMIA AO AR LIVRE </t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1233/1233_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1233/1233_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 423-424-425 JARDIM ANA ROSA </t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1234/1234_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1234/1234_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 426-427-428-429-430 JARDIM MONTE ALTO</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1235/1235_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1235/1235_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 431-432-433 JARDIM PARANZINI E JARDIM IMPERATRIZ. </t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1236/1236_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1236/1236_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 434-435 ROBERTO CONCEIÇÃO – (CAMBÉ IV)</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1237/1237_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1237/1237_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 436 JARDIM QUEIRÓZ </t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1249/1249_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1249/1249_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AMPLIAÇÃO DA PISTA DE CAMINHADA DO SANTA IZABEL ATÉ O TUPI </t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1239/1239_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1239/1239_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 437 JARDIM NOVA CAMBÉ </t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1240/1240_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1240/1240_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 438 VILA BRASIL </t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1241/1241_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1241/1241_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 439 CENTRO </t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1242/1242_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1242/1242_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 440-441 JARDIM ANA ROSA </t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1243/1243_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1243/1243_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 442 QUE SEJA FEITO SINALIZAÇÃO NA ENTRADA DO JARDIM ANA ROSA PROIBINDO O TRÁFEGO DE CAMINHÕES. </t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1244/1244_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1244/1244_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 443 QUE SEJA FEITO TROCA DE ILUMINAÇÃO DE TODA A RUA CURITIBA. </t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1245/1245_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1245/1245_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 444 QUE SEJA FEITO REDE DE ESGOTO NO JARDIM BOA VISTA E JARDIM ANDALUZIA. </t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1246/1246_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1246/1246_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 445 QUE SEJA FEITO OPERAÇÃO TAPA BURACO NA RUA ABÍLIO MARQUES BRANCO. </t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1251/1251_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1251/1251_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 446 SINALIZAÇÃO DE TRÂNSITO COM FAIXA PARA TRAVESSIA DE PEDESTRE; FRANCISCO DELGADO SANCHES. </t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1252/1252_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1252/1252_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 447 Á TELEPAR, SOLICITANDO A INSTALAÇÃO DE UM TELEFONE PUBLICO, TIPO “ORELÃO” </t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1253/1253_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1253/1253_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 448 - QUE SEJA COLOCADO BEBEDOURO NAS PRAÇAS ONDE ESTÃO INSTALADAS AS ACADEMIAS AO AR LIVRE.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 449 QUE SE REALIZADO PAVIMENTAÇÃO DA CALÇADA NO PASSEIO PUBLICO DA AV. ANTÔNIO RAMINELLI. </t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1256/1256_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1256/1256_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 450 SEJA FEITO RECAPE ASFALTICO NA RUA MARCELINO GONZALES. JD. ANA ROSA. </t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1257/1257_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1257/1257_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 451 CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA CURITIBA </t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1258/1258_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1258/1258_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 452 QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE NA RUA XAVANTES. </t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1259/1259_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1259/1259_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 453 QUE SEJA COLOCADO CORRIMÃO NA RAMPA E NAS ESCADAS, QUE FAZ LIGAÇÃO AV. ROBERTO CONCEIÇÃO. </t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1260/1260_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1260/1260_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 454-455-456-457-458-459 JARDIM UNIÃO </t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1261/1261_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1261/1261_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 460-461 JARDIM TUPI </t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1262/1262_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1262/1262_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE ACADEMIA AO AR LIVRE</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1263/1263_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1263/1263_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE RETIRADA DE ARVORE </t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1264/1264_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1264/1264_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE SEMAFARO NA PR-445 </t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA ALAMBRADO QUADRA J.SÃO PAULO </t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1274/1274_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1274/1274_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 462 RECAPE ASFALTICO NA AV. LORENÇO FADEL, NO JARDIM BOA VISTA </t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1275/1275_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1275/1275_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 463 QUE SEJA FEITO RECAPE, NO JARDIM MONTECATINI. </t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1276/1276_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1276/1276_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 464 REFORMA E PINTURA DO CENTRO COMUNITÁRIO, NO JARDIM SILVINO. </t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1277/1277_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1277/1277_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 465 QUE SEJA FEITO ACOSTAMENTO COM UMA GUARITA, NA RUA BELO HORIZONTE. </t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1278/1278_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1278/1278_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 466 QUE SEJA FEITO UMA ROTATÓRIA, NO CAMBÉIII / CAMBÉ V </t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1279/1279_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1279/1279_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 467 QUE SEJA FEITO DESENTUPIMENTO E COLOCAÇÃO DE TAMPA NO BUEIRO, JD. ECOVILLE. </t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1280/1280_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1280/1280_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 468 QUE SEJA FEITO LIMPEZA DE CALÇADA, JD. ELIZABETH. </t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1282/1282_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1282/1282_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 470 QUE SEJA FEITO DESENTUPIMENTO DE BUEIRO, NO JD. DO CAFÉ. </t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1283/1283_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1283/1283_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 471 QUE SEJA FEITO TAPA BURACO NA MARGINAL DA ROD. CELSO GARCIA CID. </t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1290/1290_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1290/1290_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUEBRA MOLA NO CRUZAMENTO NA RUA TAMOIOS COM RUA TUPINAMBÁS </t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1291/1291_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1291/1291_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">1 SUPER POSTE NA PRAÇA DA RUA JOAO DALAPRIA </t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1292/1292_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1292/1292_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 SINALIZAÇAO NA RUA EMILIO BARIZON COM JOAO DALAPRIA </t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1293/1293_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1293/1293_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 ACOSTAMENTO PARA O ONIBUS NO PONTO EM FRENTE A IMCOPA NA PR 445 </t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1294/1294_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1294/1294_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 472 QUE SEJA FEITO CRECHE NO JARDIM UNIÃO. </t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1295/1295_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1295/1295_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 473 OPERAÇÃO TAPA BURACO NA RUA ZACARIAS DE GÓES E VASCONCELOS, JARDIM SILVINO. </t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1296/1296_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1296/1296_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 474 SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NUM POSTE DE ILUMINAÇÃO, NO JARDIM BOA VISTA. </t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1297/1297_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1297/1297_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 475 QUE SEJA FEITO ASFALTO EM TRECHO DA RUA LONDRINA. </t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1298/1298_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1298/1298_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 476 REPAROS E MANUTENÇÃO NO REDUTOR DE VELOCIDADE LOCALIZADO NA RUA ESTADOS UNIDOS, CENTRO. </t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1299/1299_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1299/1299_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 477 QUE SEJA FEITO RECOLHIMENTO DE LIXO ABANDONADO ÀS MARGENS DA RUA MEDITERRÂNEO. </t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1300/1300_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1300/1300_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 478 QUE SEJA DADA MAIS ATENÇÃO À SEGURANÇA PÚBLICA NO JARDIM CALIFÓRNIA. </t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1301/1301_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1301/1301_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 479 RECAPE ASFALTICO PRÓXIMO À ROTATÓRIA SITUADA NO ENCONTRO DA AV. JÁCOMO ROSSINI. </t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1302/1302_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1302/1302_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 480 TAPA BURACO PRÓXIMO A UM REDUTOR DE VELOCIDADE, RUA MÁRIO MORETIM E RUA REGENTE. </t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1303/1303_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1303/1303_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 481 RECAPE ASFALTICO NA CONFLUÊNCIA DAS RUAS FLÁVIO FERREIRA DOS SANTOS E GILDO COGO. </t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1304/1304_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1304/1304_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 482 REQUER QUE ESTUDE A POSSIBILIDADE DE ABRIR O CANTEIRO CENTRAL EM TODA SUA EXTENSÃO. </t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1306/1306_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1306/1306_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 RECAPEAMENTO NO JARDIM SANTO ANDRÉ</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1307/1307_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1307/1307_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE QUEBRA MOLA E SINALIZAÇÃO </t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1308/1308_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1308/1308_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ACADEMIA AO AR LIVRE NO BAIRRO DO JARDIM UNIÃO </t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1309/1309_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1309/1309_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 LIMPEZA DE UM TERRENO BALDIO NA RUA RIO JAMUNDA </t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TERMINAL DE CIMENTO </t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1311/1311_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1311/1311_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE ACADEMIA AO AR LIVRE NO JD ANA ELIZA III </t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1312/1312_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1312/1312_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE ACADEMIA AO AR LIVRE NO JD NOVO BANDEIRANTE </t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1313/1313_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1313/1313_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA SERVIÇO DE TAPA BURACO NA RUA ANGELA RIGONE BERTAN NO JD VITORIA </t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1314/1314_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1314/1314_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE TAPA BURACO NA RUA EMENEGEILDO SABAINI NO JD VITORIA </t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1316/1316_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1316/1316_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE SEMAFARO NA PR-445</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1315/1315_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1315/1315_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE ROTATORIA NA AV: GABRIEL FEICEIRO DE MIRANDA ESQUINA COM AV: BENTO MUNHOZ DA ROCHA NETO </t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1317/1317_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1317/1317_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS PARA O TUPI </t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1318/1318_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1318/1318_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUMENTO NA CASA DE VELORIOS DO CAMBE 4 </t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1319/1319_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1319/1319_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFALTO EM TODA EXTENÇAO DA AV MARCELINO GONZALES </t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1320/1320_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1320/1320_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">UPER POSTE NA VIELA DO TUPI </t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1321/1321_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1321/1321_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUEBRA MOLA MOLA NA RUA SAO JOSÉ </t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1322/1322_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1322/1322_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFALTO EM GERAL NO JARDIM TUPI E LIBERDADE </t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1323/1323_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1323/1323_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 483 RECOLHIMENTO DE LIXO ÀS MARGENS DO FUNDO DE VALE, JARDIM MONTE ALTO. </t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1324/1324_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1324/1324_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 484 ROÇAGEM E LIMPEZA EM VÁRIOS TERRENOS BALDIOS, JARDIM CIDADE VERDE. </t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1325/1325_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1325/1325_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 485 TAPA BURACO NO INÍCIO DA RUA SERRA DO MAR, JARDIM DAS FLORES. </t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1326/1326_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1326/1326_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 486 DESENTUPIMENTO DE BUEIRO NA RUA SÃO JOSÉ, JARDIM SANTA IZABEL. </t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1327/1327_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1327/1327_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 487 TROCA DE LÂMPADAS QUEIMADAS EM ALGUNS POSTES DE ILUMINAÇÃO NA RUA MAR MEDITERRÂNEO. </t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1328/1328_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1328/1328_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 488 RECOLHIMENTO DE LIXO E ENTULHO DE MATERIAL DE CONSTRUÇÃO LOCALIZADO NO FUNDO DE VALE. </t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1329/1329_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1329/1329_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 489 ABERTURA DO CANTEIRO CENTRAL DA AV. JACOMO ROSSINI, JARDIM ANA ROSA. </t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1330/1330_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1330/1330_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 490 LIMPEZA E ROÇAGEM DE MATO A BEIR ADA CALÇADA, NA RUA JOÃO PAGOTTI. </t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1331/1331_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1331/1331_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 491 DESENTUPIMENTO DE BUEIRO NA RUA SERRA DA JURÉIA, JARDIM IMPERATRIZ. </t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1332/1332_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1332/1332_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 492 LIMPEZA E ROÇAGEM DE MATO EM CALÇADA NA RUA NICOLAU NASSER, JD. CAMBÉ IV. </t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1334/1334_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1334/1334_texto_integral.doc</t>
   </si>
   <si>
     <t>QUEBRA MOLA NA RUA SAO JOSÉ</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1335/1335_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1335/1335_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS CHACARAS SANTA MARIA </t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1336/1336_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1336/1336_texto_integral.doc</t>
   </si>
   <si>
     <t>INICIO IMEDIATO DA REFORMA DO PRÉ DO TUPI</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1337/1337_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1337/1337_texto_integral.doc</t>
   </si>
   <si>
     <t>INICIO IMEDIATO DA REFORMA DO POSTO DE SAUDE DO ANA ROSA</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1338/1338_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1338/1338_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 493 ABERTURA DE RUA EM LINHA RETA DANDO CONTINUAÇÃO À RUA 15 DE NOVEMBRO. </t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1339/1339_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1339/1339_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 494 TROCA DE LÂMPADA QUEIMADA JARDIM ECOVILLE </t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1340/1340_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1340/1340_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 495 DESENTUPIMENTO DE BUEIROS JARDIM MONTE ALTO. </t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1341/1341_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1341/1341_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 496 LIMPEZA DE TERRENO JARDIM DAS FLORES </t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1342/1342_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1342/1342_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 497 QUE SEJA FEITO REDUTOR DE VELOCIDADE JARDIM JOSÉ FÁVARO. </t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1344/1344_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1344/1344_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 498 FALTA DE SEGURANÇA VILA BRASIL. </t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1345/1345_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1345/1345_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 499 CAMINHÕES DE CIMENTO RUA BELO HORIZONTE, CENTRO. </t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1346/1346_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1346/1346_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 500 QUE SEJA COLOCADA TAMPAS EM BUEIROS JARDIM TERRA NOVA. </t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1347/1347_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1347/1347_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 501 QUE SEJA FEITO ROÇAGEM DE MATO E LIMPEZA DE CALÇADA JARDIM ANA ROSA. </t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1348/1348_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1348/1348_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 502 QUE SEJA FEITO TAPA BURACO NO JARDIM TUPY. </t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1349/1349_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1349/1349_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ROTATORIA NA AV. GABRIEL FRECEIRO DE MIRANDA </t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1350/1350_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1350/1350_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NO FUNDO DE VALE </t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1351/1351_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1351/1351_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO NA RUA NEVADA NO GOLD PARK </t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1352/1352_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1352/1352_texto_integral.doc</t>
   </si>
   <si>
     <t>CONSTRUÇÃO</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1353/1353_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1353/1353_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUEBRA MOLA NA RUA BENJAMIN CONSTANT NO PARQUE MANELLA </t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1354/1354_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1354/1354_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 RECAPE ASFALTICO (DORINS/GUAIANASES)</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1355/1355_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1355/1355_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA DE ONIBUS - CAMBÉ II </t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1360/1360_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1360/1360_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 503 ROÇAGEM DE MATO EM TERRENO BALDIO NA ESQUINA RUA SOL NASCENTE E RUA SOL POENTE. </t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1361/1361_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1361/1361_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 504 TROCA DE LÂMPADA QUEIMADA NO CRUZAMENTO DA RUA GILDO COGO E AV. JÁCOMO ROSSINI. </t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1362/1362_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1362/1362_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 505 LIMPEZA E ROÇAGEM DO MATO NA ESQUINA DAS RUAS JOÃO PAGOTTI COM JOSÉ RAMINELLI. </t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1363/1363_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1363/1363_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 506 TROCA DE LÂMPADAS QUEIMAIDAS EM CINCO POSTES DA RUA CURITIBA. </t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1364/1364_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1364/1364_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 507 MELHORIAS NO CAMPO DO CENTRO COMUNITÁRIO DO JD. UNIÃO. </t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1365/1365_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1365/1365_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 508 QUE SEJA FEITA SUBSTITUIÇÃO NA ILUMINAÇÃO EM TRÊS POSTES COM LÂMPADAS QUEBRADAS. </t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1366/1366_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1366/1366_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 509 DESENTUPIMENTO DE BUEIRO PARALELO A UM TERRENO BALDIO JD. VILA RICA. </t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1367/1367_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1367/1367_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 510 DESENTUPIMENTO DE DOIS BUEIROS JD. SÃO JOSÉ. </t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1368/1368_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1368/1368_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 511 LIMPEZA E ROÇAGEM DE MATO EM CALÇADA LOCALIZADA NO FINAL DA R: GENÉSIO G. DOS SANTOS. </t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1369/1369_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1369/1369_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 512 QUE SEJA FEITO ABERTURA COM TERRAPLANAGEM E ASFALTAMENTO NA LIGAÇÃO DA R: FORTALEZA. </t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1370/1370_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1370/1370_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA DE FAIXA DE PEDESTRE EM FRENTE AO PONTO DE ÔNIBUS, AO LADO DA CAPELA SANTA TEREZA D'ÁVILA </t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1371/1371_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1371/1371_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFÁLTICO RUA HUGO SEBEM </t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1372/1372_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1372/1372_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LÂMPADAS NA PRAÇA EM FRENTE DA PARÓQUIA N S APª </t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1373/1373_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1373/1373_texto_integral.doc</t>
   </si>
   <si>
     <t>QUEBRA MOLA NA RUA ÃO JOSSÉ</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1374/1374_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1374/1374_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SUPER POSTE NA VIELA DO TUPI </t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1375/1375_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1375/1375_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SUSPENÇÃO DO ALVARA DE LICENÇA DA EMPRESA CAMARGO CORREIA E RETIRADA DO PATIO DE MANOBRA DE TREM. </t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1377/1377_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1377/1377_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DO GINASIO DO NOVO BANDEIRANTES </t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1378/1378_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1378/1378_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDOS DE BANCOS NO PATIO DO POSTO DE SAÚDE DO NOVO BANDEIRANTES </t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1379/1379_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1379/1379_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO DA ILUMINAÇÃO DOS POSTE DA MARGINAL DA PR-445 </t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1380/1380_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1380/1380_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">APLICAÇÃO DA LEI FEDERAL 12317/2010 </t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1382/1382_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1382/1382_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE SINALIZAÇÃO DE REDUTORES DE VELOCIDADE </t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1383/1383_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1383/1383_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE RETIRADA DE UMA ARVORE NA RUA IÇA </t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1384/1384_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1384/1384_texto_integral.doc</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA RUA NAPOLIS COM A RUA VENEZA</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1385/1385_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1385/1385_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE ROTATORIA NA AV. GABRIEL FEICEIRO DE MIRANDO COM A AV. BENTO MUNHOZ DA ROCHA NETO </t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1386/1386_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1386/1386_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NO JARDIM TUPI </t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1387/1387_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1387/1387_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 513 QUE SEJA FEITO ABERTURA NO CALÇADÃO DA AV. BRASIL COM ESTACIONAMENTO DIAGONAL, CENTRO. </t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1388/1388_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1388/1388_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 514 TAPA BURACO NA RUA SERRA GERAL, JARDIM MONTE ALTO </t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1389/1389_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1389/1389_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 515 COLOCAÇÃO DE POSTE DE ILUMINAÇÃO DE ALTA POTÊNCIA COM QUATRO LÂMPADAS, JD. TUPI. </t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1390/1390_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1390/1390_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 516 SEGURANÇA NAS PROXIMIDADES DO CENTRO DE MÚLTIPLO USO. CONJ. CRISTAL. </t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1391/1391_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1391/1391_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 517 ROÇAGEM DE MATO E RECOLHIMENTO DE LIXO EM TERRENO BALDIO RUA FREGONEZI. </t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1392/1392_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1392/1392_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 518 RECAPE ASFALTICO NO FINAL DA RUA JOÃO PAGOTTI COM RUA JOSÉ ROBERTO COGO. </t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1393/1393_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1393/1393_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 519 RECOLHIMENTO DE LIXO E ENTULHO DE MATERIAL DE CONSTRUÇÃO R: ESTER BAILONI PREDOLIN. </t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1394/1394_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1394/1394_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 520 RECOLHIMENTO DE GALHOS DE ÁRVORES EM TERRENO BALDIO RUA BENTO MUNHOZ DA RONCHA NETO. </t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1395/1395_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1395/1395_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 521 DESENTUPIMENTO DE DOIS BUEIROS ENTUPIDOS NO FINAL DA R: TOSCANA E R: RIO TIETÊ. </t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1396/1396_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1396/1396_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 522 QUE SEJA TOMADA PROVIDÊNCIAS EM RELAÇÃO AO CRUZAMENTO DA AV. INGLATERRA COM R: EQUADOR. </t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1398/1398_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1398/1398_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 RETIRADA DE ÁRVORES </t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1399/1399_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1399/1399_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 CALÇADAS </t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1402/1402_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1402/1402_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 PEDIDO DE REDUTOR DE VELOCIDADE NA RUA FUZ DO IGUAÇU </t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1403/1403_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1403/1403_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE COBERTURAS PARA AS CASAS MORTUARIAS </t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1404/1404_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1404/1404_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 DESTUPIMENTOS DE BUEROS DO JD SILVINO </t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1405/1405_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1405/1405_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REFORMA DOS ALAMBRADOS DO JD NOVO BANDEIRANTES </t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1406/1406_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1406/1406_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 MANUNTENÇÃO DAS LAMPADAS NA PRAÇA DA RUA JULIA MARIA </t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1407/1407_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1407/1407_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 INSTALAÇÃO DE TAMPA DE BUEROS NA RUA CIANORTE </t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1408/1408_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1408/1408_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 PEDIDO DE SEMAFARO NA PR-445 </t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1409/1409_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1409/1409_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 PEDIDO DE MANUTENÇÃO DA ILUMINAÇAO PUPLICA E PODAS DE ARVORES EM FRENTE A SANTA CASA </t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1410/1410_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1410/1410_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 523 - DESENTUPIMENTO DE BUEIRO JD. TERRA NOVA </t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1411/1411_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1411/1411_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 524 - DESENTUPIMENTO DE DOIS BUEIROS (JD. MONTE CASTELO) </t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1412/1412_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1412/1412_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 525 - BUEIRO OU RECAPE ASFÁLTICO (JD. ANA ROSA)</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1413/1413_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1413/1413_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 526 - TAPA BURACO (JD. LIBERDADE) </t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1414/1414_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1414/1414_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 527 - RECOLHIMENTO DE LIXO E LIMPEZA DE TERRENO (PQ. SÃO FRANCISCO) </t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1415/1415_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1415/1415_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 528 - DESENTUPIMENTO DE BUEIRO (VILA OPERÁRIA) </t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1416/1416_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1416/1416_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 529 - TAPA BURACO (VILA ATALAIA)</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1417/1417_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1417/1417_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 530 - DESENTUPIMENTO DE BUEIRO (JD. SANTO ANTONIO) </t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1418/1418_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1418/1418_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DOIS SUPER POSTE NA VIELA DO TUPI </t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1419/1419_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1419/1419_texto_integral.doc</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1421/1421_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1421/1421_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE LIXEIRAS </t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1424/1424_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1424/1424_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 ABAIXO ASSINADO DA RUA MACAPÁ </t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1425/1425_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1425/1425_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 MAIS UM BARRACÃO PARA COLETA SELETIVA </t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1426/1426_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1426/1426_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 OFICIO A EMPRESA ALL </t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1427/1427_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1427/1427_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 RECUPERAÇÃO DA RUA NA VILA RURAL </t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1430/1430_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1430/1430_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 QUE SEJAM LIGADAS AS LUZES DA PR-445 EM FRENTE AO POSTO PIRAMIDI </t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1432/1432_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1432/1432_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 531 DESENTUPIMENTO DE BUEIRO, JARDIM RIVIERA </t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1433/1433_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1433/1433_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 532 RECAPE ASFALTICO, BRATISLAVA. </t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1434/1434_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1434/1434_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 533 RECOLHIMENTO DE GALHOS DE ARVORES, VILA QUEIROZ. </t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1435/1435_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1435/1435_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 534 ROÇAGEM DE MATO E DESENTUPIMENTO DE DOIS BUEIROS, RES. ESPANHA. </t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1436/1436_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1436/1436_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 535 CONSERTO EM ASFALTO, JARDIM PLANALTO VERDE</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1437/1437_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1437/1437_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 536 RECOLHIMENTO DE LIXO E ROÇAGEM DE MATO, JARDIM CAMPOS VERDES. </t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1438/1438_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1438/1438_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 537 TAPA BURACOS, JARDIM SILVINO. </t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1439/1439_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1439/1439_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 538 RECOLHIMENTO DE LIXO E ROÇAGEM DE MATO, JD. NOVO BANDEIRANTES. </t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1440/1440_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1440/1440_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 539 DESENTUPIMENTO DE BUEIRO, JD. MONTE CASTELO. </t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1441/1441_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1441/1441_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 REQ. 540 CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE RUA CURITIBA, CENTRO. </t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1442/1442_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1442/1442_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 QUEBRA MOLA NA RUA JOÃO PAGOTTI </t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1443/1443_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1443/1443_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 CALÇADA E ILUMINAÇAO DAVIELA DO TUPI </t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1444/1444_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1444/1444_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 MANUNTENÇÃO NA ACADEMIA POPULAR </t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1445/1445_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1445/1445_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 RECAPEAMENTO DA RUA PARANOÁ NO JD. ALVORADA </t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1446/1446_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1446/1446_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 CONCLUSAO DA AV.BENTO MUNHOZ ROCHA NETO NO BELA SUIÇA.DOC </t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1447/1447_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1447/1447_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DO ASFALTO DA AV. ADELINA S.BOCATO NA CHACARA CAMBE </t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1448/1448_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1448/1448_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  	 CONSTRUÇÃO DO ASFALTO DA RUA MIGUEL AIDAR NA CHACARA CAMBE </t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1449/1449_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1449/1449_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJAM ACESAS AS LUZES DA PRAÇA JULIA MARIA DA COSTA </t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1450/1450_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1450/1450_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE RECAPIO ASFALTICO NA MARGINAL PR-445 </t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1451/1451_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1451/1451_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">2 SUPER POSTE NA VIELA DO TUPI </t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1452/1452_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1452/1452_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUEBRA MOLA NA RUA SÃO JOSÉ </t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1453/1453_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1453/1453_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 541 DESENTUPIMENTO DE DUAS GALERIAS DE ESGOTO, CENTRO</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1454/1454_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1454/1454_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 542 INSTALAÇÃO DE ILUMINAÇÃO NA PASSARELA, JARDIM UNIÃO.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1455/1455_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1455/1455_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 543 TROCA DE LÂMPADAS QUEIMADAS, JARDIM ANA ROSA. </t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1456/1456_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1456/1456_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 544 SEGURANÇA, VIATURA POLICIAL, JARDIM ALVORADA. </t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1457/1457_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1457/1457_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 545 ROÇAGEM DE MATO E RECOLHIMENTO DE ENTULHO, JARDIM PLANALTO VERDE. </t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1458/1458_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1458/1458_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 546 VARREDORES DE RUA, VILA QUEIRÓZ.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1459/1459_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1459/1459_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 547 OPERAÇÃO TAPA BURACO, CAMBÉ IV.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1460/1460_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1460/1460_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 548 ASFALTO EM TODA EXTENSÃO DA RUA ADELINO BIANQUINI, RES. GOLDEN PARK 2.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1461/1461_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1461/1461_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 549 IMPLANTAÇÃO DE ACADEMIAS AO AR LIVRE. </t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1462/1462_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1462/1462_texto_integral.zip</t>
   </si>
   <si>
     <t>REQ. 550 QUE SEJA INSTALADO REDUTOR DE VELOCIDADE NA RUA FERNANDO BISSOQUI, JD. ANA ROSA.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1464/1464_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1464/1464_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ROTATÓRIA DA AVENIDA GABRIEL FRECEIRO DE MIRANDA COM AVENIDA JOSE AFONSO DOS SANTOS. </t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1465/1465_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1465/1465_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ABRIR CANTEIRO CENTRAL DA AVENIDA PARANÁ COM A RUA RIO SÃO FRANCISCO </t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1466/1466_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1466/1466_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ABRIR A AVENIDA PARIGOT SOUZA. </t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1467/1467_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1467/1467_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">URBANIZAÇÃO DO FUNDO DE VALE DO JARDIM SANTO AMARO </t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1468/1468_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1468/1468_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONVOCAÇÃO DO SECRETARIO ADMINISTRAÇÃO </t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1470/1470_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1470/1470_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	CONTRUÇÃO DE UMA MINI ROTATÓRIA EM FRENTE AO POSTO 24H </t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1471/1471_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1471/1471_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	FAIXA DE SINALIZAÇÃO E SEGURANÇA EM FRENTE A ESCOLINHA A FORMIGUINHA </t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1472/1472_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1472/1472_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	QUEBRA - MOLA EM FRENTE A ESCOLINHA A FORMIGUINHA </t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1473/1473_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1473/1473_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 551 QUE SEJA FEITO ILUMINAÇÃO PUBLICA NA PASSARELA EM FRENTE À EMPRESAALUMÍNIOS CAMBÉ. </t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1474/1474_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1474/1474_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 552 QUE SEJA FEITO MANUTENÇÃO EM TRECHO DE ASFALTO, JD. NOVO BANDEIRANTES. </t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1475/1475_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1475/1475_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 553 OPERAÇÃO TAPA BURACOS, JD. SILVINO. </t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1476/1476_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1476/1476_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 554 QUE SEJA FEITO BUEIRO OU RECAPE ASFALTICO, JD. ANA ROSA. </t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1477/1477_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1477/1477_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 555 QUE SEJA FEITO RECAPE ASFALTICO, JD. TUPI. </t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1478/1478_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1478/1478_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 556 QUE SEJA FEITO OPERAÇÃO TAPA BURACO, JD. UNIÃO. </t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1479/1479_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1479/1479_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 557 QUE SEJA COLOCADO TAMPA EM DOIS BUEIROS DESCOBERTOS, RES. ESPANHA. </t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1480/1480_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1480/1480_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE MANUTENÇÃO DE PONTO DE ÔNIBUS NA RUA PAULO NOVAES DA SILVEIRA </t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1481/1481_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1481/1481_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	SINALIZAÇÃO HORIZONTAL EM TODA AS RUA DO JD SILVINO </t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1482/1482_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1482/1482_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE ACADEMIA AO AR LIVRE NO PATIO DO POSTO DE SAÚDE DO NOVO BANDEIRANTES </t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1483/1483_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1483/1483_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	2 SUPER POSTE NA VIELA DO TUPI </t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1484/1484_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1484/1484_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	QUEBRA MOLA NA RUA SAO JOSE </t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1485/1485_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1485/1485_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	CRECHE NO ANA ROSA </t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1486/1486_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1486/1486_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REVITALIZAÇÃO DA PRAÇA EM FRENTE A HORTA DO TUPI. </t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1487/1487_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1487/1487_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	ACADEMIA AO AR LIVRE NO CAMBÉ II </t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1488/1488_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1488/1488_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	ACADEMIA AO AR LIVRE NO CAMBÉ III </t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1489/1489_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1489/1489_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	REFORMA DO CENTRO COMUNITÁRIO DO CAMBÉ III </t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1495/1495_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1495/1495_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	SOLICITA CADEIRAS VENTILADORES E COBERTURAS NAS CASAS MORTUARIAS </t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1496/1496_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1496/1496_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	TELEFONE PUPLICO NO 24HS</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1497/1497_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1497/1497_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	ROTATORIA EM FRENTE A FACULDADE ICES </t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1498/1498_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1498/1498_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	ILUMINAÇÃO E ASFALTO NA RUA JAN REMESK </t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1499/1499_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1499/1499_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	COBERTURA DA QUADRA DO JD. SÃO PAULO </t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1500/1500_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1500/1500_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	COBERTURA DA QUADRA DE ESPORTE DO COLEGIO ESTADUAL OLAVO BILAC </t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1501/1501_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1501/1501_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	ILUMINAÇÃO DA RUA SOROCABA NO JARDIM SAO PAULO </t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1502/1502_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1502/1502_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RECAPEAMENTO DA RUA RIO TIETE </t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1503/1503_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1503/1503_texto_integral.doc</t>
   </si>
   <si>
     <t>ABRIR A RUA PARIGOT DE SOUZA NA CONFLUENCIA COM A MARGINAL</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1504/1504_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1504/1504_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	ACADEMIA AO AR LIVRE NO BAIRRO DO JARDIM UNIÃO </t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1505/1505_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1505/1505_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	ILUMINAÇÃO DA RUA RIO TIETE NO JARDIM SANTO AMARO</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1506/1506_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1506/1506_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	ILUMINAÇÃO DA RUA RIO PARANA COM TRANSPOSIÇÃO PARA JD.DO CAFÉ </t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1507/1507_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1507/1507_texto_integral.doc</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1508/1508_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1508/1508_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE RECUO NA MARGINAL PARA VAGA DE ESTACIONAMENTO ENFRET A IGREJA BATISTA DA GLORIA </t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1509/1509_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1509/1509_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	SERVIÇO DE RECAP DO ASFALDO NA MARGINAL DA PR-455 ESQUINA COM RUA MAL. EURICO GASPAR DUTRA </t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1510/1510_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1510/1510_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE RECAPIAMENTO DA MARGINAR DA PR-445 SENTIDO LONDRINA CAMBE </t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1511/1511_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1511/1511_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE REDUTOR DE VELOCIDADE NA RUA FOZ DO IGUAÇU </t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1512/1512_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1512/1512_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE MELHORIAS NA ILUMINAÇÃO E NA COBERTURA DAS CASAS MORTURIAS </t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1513/1513_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1513/1513_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE INSTALAÇÃO D BANCOS NO PATIO DO POSTO DE SAÚDE DO NOVO BANDEIRANTES </t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1518/1518_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1518/1518_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 559 RECAPE E TAPA BURACO AV. MARCELINO GONZALES JD. ANA ROSA. </t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1519/1519_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1519/1519_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 560 CONSERTO MEIO FIO DO CANTEIRO CENTRAL DA AV. MARCELINO GONZALES. </t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1514/1514_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1514/1514_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 558 OPERAÇÃO TAPA BURACO E RECAPE ASFALTICO EM TODA SUA EXTENSÃO DA RUA TINGUINS JD. TUPI. </t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1520/1520_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1520/1520_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 561 OPERAÇÃO TAPA BURACO NA RUA YOSHIMI HAMAMOTTO. </t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1521/1521_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1521/1521_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 562 OPERAÇÃO TAPA BURACO NA RUA DALTO. </t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1522/1522_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1522/1522_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 563 QUE SEJA COLOCADO LÂMPADAS EM DOIS POSTES DE ILUNINAÇÃO, NA RUA DALTO. </t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1523/1523_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1523/1523_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 564 QUE SEJA FEITO DESENTUPIMENTO DE DOIS BUEIROS NA RUA JOÃO DELLAPRIA. </t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1524/1524_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1524/1524_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 565 OPERAÇÃO TAPA BURACO NA RUA CAETANO SITTA. </t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1525/1525_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1525/1525_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 566 QUE SEJA FEITO REDE DE ESGOTO NO JARDIM BOA VISTA E JARDIM ANDALUZIA. </t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1527/1527_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1527/1527_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DA AVENIDA ROBERTO CONCEIÇÃI </t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1528/1528_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1528/1528_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">ASFALTO E MEIO-FIO DA CHÁCARA SANTA MARIA </t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1534/1534_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1534/1534_texto_integral.zip</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DO SR. ALCIDES ZAMBERLAN</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1535/1535_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1535/1535_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	ROTATORIA NO IMPERATRIZ </t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1536/1536_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1536/1536_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PRAÇA NO TERRENO EM FRENTE A HORTA DO TUPI. </t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1537/1537_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1537/1537_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	ABERTURA DE RUA NA TRAVESSA DA LINHA FERREA. </t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1538/1538_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1538/1538_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REFORMA DA QUADRA DO CAMBE IV. </t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1540/1540_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1540/1540_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">COLETA DE LIXO DO CAMBÉ III </t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1541/1541_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1541/1541_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	RECAPE DAS RUAS DO CAMBÉ III </t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1542/1542_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1542/1542_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE SEMAFARO NA PR - 445 </t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1543/1543_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1543/1543_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE TAPA BURACA NA RUA ANGELA RIGONE BERTAN </t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1546/1546_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1546/1546_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA BURACO NA RUA WENCESLAU BRAZ</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1547/1547_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1547/1547_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE TAPA BURACO DA RUA WASHINGTON LUIZ </t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1548/1548_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1548/1548_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA CORTADA ARVORE NA RUA IÇA NO SANTO AMARO </t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1549/1549_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1549/1549_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE COMPRA DE UM ÔNIBUS PARA VELORIO </t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1550/1550_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1550/1550_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO MAIS POLICIAMENTO NO CENTRO ESPORTIVO DO CASTELO BRANCO </t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1551/1551_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1551/1551_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA COLOCADAS TAMPAS DE BUEIRO NA RUA VATICANO MAONTE CASTELO </t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1552/1552_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1552/1552_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 567 QUE SEJA COLOCADO POSTES COM ILUMINAÇÃO DE ALTA POTÊNCIA, JD. CENTRO. </t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1553/1553_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1553/1553_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 568 QUE SEJA COLOCADO FAIXA DE PEDESTRES NA RUA CURITIBA ESQUINA COM EQUADOR. </t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1554/1554_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1554/1554_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 569 QUE SEJA FEITO ACOSTAMENTO E INSTALASO POSTE DE ILUMINAÇÃO, AV. JOSÉ BONIFÁCIO. </t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1555/1555_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1555/1555_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 570 QUE SEJA IMPLANTADA ACADEMIA AO AR LIVRE, JD. JOSÉ FAVARO. </t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1556/1556_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1556/1556_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 571 QUE SEJA FEITO RECAPEAMENTO ASFALTICO NA MARGINAL DA PR-445. </t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1557/1557_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1557/1557_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 572 PINTURA E SINALIZAÇÃO NAS DUAS ENTRADAS DO JD. NOVA CAMBÉ. </t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1558/1558_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1558/1558_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 573 QUE SEJA FEITA A RETIRADA DA ÁRVORE QUE ESTA PODRE SITUADA NA RUA ASASUL. </t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1559/1559_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1559/1559_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 574 QUE SEJA FEITO RECAPE ASFALTICO, JARDIM ANA ROSA. </t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1560/1560_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1560/1560_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DA CALÇADA DO POSTO DE SAUDE DO CAMBE IV. </t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1561/1561_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1561/1561_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO DA RUA LOURENÇO FADEL </t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1562/1562_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1562/1562_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO E RECAPE ASFALTICO DA RUA RIO AMAZONAS </t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1563/1563_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1563/1563_texto_integral.doc</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA RUA RIO NEGRO</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1564/1564_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1564/1564_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO DA RUA BENJAMIM CONSTANT </t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1565/1565_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1565/1565_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	ILUMINAÇÃO DA RUA 11 DE OUTUBRO</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1566/1566_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1566/1566_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO QUE LIGA O SANTO AMARO COM O JARDIM DO CAFÉ </t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1567/1567_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1567/1567_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO DA RUA ARAÇATUBA NO JARDIM SÃO PAULO </t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1568/1568_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1568/1568_texto_integral.doc</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA RUA ANTONINA</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1569/1569_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1569/1569_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO DA RUA LONDRINA </t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1570/1570_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1570/1570_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO AVENIDA PARANÁ </t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1571/1571_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1571/1571_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO DA RUA BENTO MUNHOZ DA ROCHA NETO </t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1572/1572_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1572/1572_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO AV. PARIGOT SOUZA </t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1573/1573_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1573/1573_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO E RECAPE ASFALTICO DA RUA SANTOS DUMONT </t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1574/1574_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1574/1574_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFALTICO DA AVENIDA JOSÉ AFONSO DOS SANTOS </t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1575/1575_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1575/1575_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO DA RUA RIO MADEIRA </t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1576/1576_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1576/1576_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO E RECAPE ASFALTICO DA RUA RIO TIETÊ </t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1581/1581_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1581/1581_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REPARO NO MOLEDAMENTO DA ESTRADA CAFEZAL </t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1582/1582_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1582/1582_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DA CALÇADA DO CENTRO DE EVENTOS </t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1583/1583_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1583/1583_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">DESENTUPIMENTO DE BUEIRO NA RUA ESPANHA </t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1584/1584_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1584/1584_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ABERTURA DA RUA TUCANO </t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1585/1585_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1585/1585_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFÁLTICO DA RUA BURITI </t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1586/1586_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1586/1586_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	ACADEMIA AO AR LIVRE </t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1587/1587_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1587/1587_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">VIELA DO CAMBÉ IV </t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1589/1589_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1589/1589_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE NA TRAVESSA DA LINHA FERREA NO JARDIM SANTA IZABEL. </t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1590/1590_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1590/1590_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NA ILUMINAÇAO PUBLICA NO TUPI, ANA ROSA, CAMBÉ IV E SANTA IZABEL. </t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1591/1591_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1591/1591_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">COLEGIO ESTADUAL NO JARDIM IMPERATRIZ </t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1593/1593_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1593/1593_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 575 RECAPE ASFALTICO (JD. JOSÉ FAVÁRO) </t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1594/1594_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1594/1594_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 576 RECAPE ASFALTICO (JD. ANA ROSA) </t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1595/1595_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1595/1595_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 577 QUE SEJA INSTALADA UMA ACADEMIA AO AR LIVRE (CONJ. CRISTAL) </t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 578 DESENTUPIMENTO DE DOIS BUEIROS (JD. ANA ELIZA) </t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1597/1597_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1597/1597_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 579 QUE SEJA FEITO A RETIRADA DE ENTULHO (JD. ANA ELIZA) </t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1598/1598_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1598/1598_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 580 QUE SEJA FEITO A RETIRADA DE LIXO ACUMULADO (JD. ANA ELIZA) </t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1599/1599_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1599/1599_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 581 QUE SEJA FEITO A RETIRADA DE ENTULHO ACUMULADO (JD. RIVIERA) </t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1600/1600_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1600/1600_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 582 QUE SEJA FEITO LIMPEZA E DESENTUPIMENTO DE BUEIRO (JD. RIVIERA) </t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1601/1601_texto_integral.rtf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1601/1601_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE PODA DE ARVORE E TROCA DE LAMPADA ENFRENTE A SANTA CASA </t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1602/1602_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1602/1602_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE RETORNO NA AV ARIGO DE SOUSA </t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1603/1603_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1603/1603_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE ROTATORIA NA AV GABRIEL FREICERO DE MIRANDA COM BENTO NHOZ DE MELO </t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1604/1604_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1604/1604_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REFOMA NA CALÇADA NA RUA PRES. EPITACIO PESSOA ESQUINA COMA MARGINA DA PR445 </t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1605/1605_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1605/1605_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DO PONTO DE ÔNIBUS NA PR-445 ENFRENTE AO POSTO PORTELÃO </t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1606/1606_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1606/1606_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA DAS QUADRAS ESPORTIVAS DO CAMBÉ III E DA VILA BRASIL </t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1609/1609_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1609/1609_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA DE PONTOS DE ONIBUS </t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1608/1608_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1608/1608_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">JD MONTE CASTELO, LIMPESA </t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1610/1610_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1610/1610_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REVITALIZAÇÃO DA PRAÇA THEODORO CONCEIÇÃO </t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1632/1632_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1632/1632_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ACADEMIA POPULAR NO PATIO DO GINASIO DO ANA ROSA </t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1613/1613_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1613/1613_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	NIVELAMENTO DE RUA</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1616/1616_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1616/1616_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE REDUTOR DE VELOCIDADE NA RUA FOZ DO IGUAÇU</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1617/1617_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1617/1617_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RECAPEAMENTO DA RUA MAR MEDITERRANEO NO JD ECOVILLE </t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1619/1619_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1619/1619_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A REVITALIZAÇÃO DA PRAÇA DO JD ANA ELIZA III </t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1620/1620_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1620/1620_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE TAPA BURACO NA RUA PASCOAL MOREIRA CABRAL PROXIMOAO NUMERO 25 </t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1623/1623_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1623/1623_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	NOTA DE REPÚDIO PELA DIMINUIÇÃO DAS TURMAS DO ENSINO FUNDAMENTAL E MÉDIO </t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1624/1624_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1624/1624_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 590 CONJ. HABITAR BRASIL. </t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1625/1625_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1625/1625_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 589 JD. JOSIANE. </t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1626/1626_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1626/1626_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 588 CONJ. EUTHIMIO CASAROTTO. </t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1627/1627_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1627/1627_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 587 JD. RIVIERA.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1628/1628_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1628/1628_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 586 JD. RIVIERA. </t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1629/1629_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1629/1629_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 585 JD. RIVIERA</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1630/1630_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1630/1630_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 583 JD. JOSÉ FAVARO.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1631/1631_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1631/1631_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 584 JD. ANA ROSA. </t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1633/1633_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1633/1633_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO IMEDIATO DA REFORMA DO PRÉ ESCOLA DO TUPI </t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1634/1634_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1634/1634_texto_integral.doc</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1635/1635_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1635/1635_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PISTA DE SKATE </t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1636/1636_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1636/1636_texto_integral.doc</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1637/1637_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1637/1637_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO ENTRE AS RUAS ESTADOS UNIDOS E BELGICA </t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1638/1638_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1638/1638_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO HORIZONTAL NA RUA AMADEU JORGE VELHO NOVO BANDEIRANTE </t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1639/1639_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1639/1639_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE ACADEMIA NO PATIO DO POSTO NO NOVO BANDEIRANTES </t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1640/1640_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1640/1640_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO NOS REDUTORES DE VELOCIDADE NAS VIAS JORGE VELHO </t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1641/1641_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1641/1641_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RUA PARANOÁ E AV. BRASILIA NO JARDIM ALVORADA. </t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1642/1642_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1642/1642_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA PISTA DE CAMINHADA NO CENTRO ESPORTIVO </t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1643/1643_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1643/1643_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA DE UM TERRENO NA RUA RIO AMAZONAS</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1644/1644_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1644/1644_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM CAMPO DE BOCHA DO JARDIM SANTO AMARO </t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1645/1645_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1645/1645_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DOIS QUIOSQUES NA PRAÇA GETULIO VARGAS. </t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1646/1646_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1646/1646_texto_integral.doc</t>
   </si>
   <si>
     <t>CRECHE NA ESCOLA HUGO SIMAS</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1647/1647_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1647/1647_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REDISTRIBUIÇÃO PONTOS TÁXI, INTERNAÇÃO DOMICILIAR E REINICIO OBRAS RUA MARIANA </t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1648/1648_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1648/1648_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 591 - RECAPE ASFÁLTICO - JD. RIVIERA </t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1649/1649_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1649/1649_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 592 - LIMPEZA DE CALÇADA EM TERRENO BALDIO - VILA PRATA </t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1651/1651_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1651/1651_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 594 - CONSERTO E RECAPE ASFÁLTICO - JD. VITÓRIA </t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1650/1650_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1650/1650_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 593 - RECAPE ASFÁLTICO - JD. VITÓRIA</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1652/1652_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1652/1652_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 595 - ASFALTO NA ESTRADA ATRÁS DA INCOPA - JD. ANA ROSA </t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1653/1653_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1653/1653_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 596 - RETIRADA DE LIXO - JD. ANA ROSA</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1654/1654_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1654/1654_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 597 - RETIRADA DE ENTULHO EM TERRENO BALDIO - JD. TERRA NOVA </t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1655/1655_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1655/1655_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 598 - INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA DA LUZ - JD. MORUMBI </t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1658/1658_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1658/1658_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	MELHORIA NO ACESSO DA AGÊNCIA DO BANCO ITAÚ CAMBÉ </t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1660/1660_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1660/1660_texto_integral.zip</t>
   </si>
   <si>
     <t>REPARO NO MOLEDAMENTO DA VILA RURAL, NO KM 9 (NOVE) DA ESTRADA DA PRATA.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1661/1661_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1661/1661_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO TAPA-BURACOS NA RUA RIO IÇÁ SANTO AMARO </t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1662/1662_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1662/1662_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO DO MEIO FIO AV ROBERTO CONCEIÇÃO N-662 </t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1663/1663_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1663/1663_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RETORNO NA AV. GABRIEL FRECEIRO DE MIRANDA </t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1664/1664_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1664/1664_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA MAIS MEDICOS PARA O POSTO DE SAUDE DO NOVO BANDEIRANTES </t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1665/1665_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1665/1665_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEO ASFALTICO DA RUA ANGELA RIGONE BERTAN </t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1666/1666_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1666/1666_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO HORIZONTAL NO CRUZAMENTO DAS RUA CIANORTE DAS ROSAS E GUARATUBA </t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1667/1667_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1667/1667_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NA CHACARA SANTA MARIA </t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1668/1668_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1668/1668_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RAMPA PARA CADEIRANTES </t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1669/1669_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1669/1669_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NA MATA DO ANA ROSA </t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1670/1670_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1670/1670_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PAÇARELAS PARA ALL </t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1671/1671_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1671/1671_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PRAÇA DO PLANALTO VERDE </t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1672/1672_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1672/1672_texto_integral.doc</t>
   </si>
   <si>
     <t>JUNÇÃO ENTRE RUAS</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1676/1676_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1676/1676_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E CALÇADAS EM FRENTE A AFMC </t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1677/1677_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1677/1677_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	CONTRUÇÃO DE TRÊS QUEBRA - MOLAS</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1678/1678_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1678/1678_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA DE UM TERRENO BALDIO NO JARDIM SANTO AMARO.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1679/1679_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1679/1679_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 600 RECUO DA PINTURA DA FAIXA DE ESTACIONAMENTO - CENTRO </t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1680/1680_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1680/1680_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 601 QUE SE FEITO ASFALTO - PQ. INDUSTRIAL JOSÉ GARCIA GIMENES </t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1681/1681_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1681/1681_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 602 RECOLHIMENTO DE LIXO - PQ. MANELLA</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1682/1682_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1682/1682_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 603 RECOLHIMENTO DE LIXO - PQ. MANELLA </t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1683/1683_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1683/1683_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 604 CONSERTO DE CALÇADA E MEIO FIO - JD. SANTO AMARO / PQ. MANELLA </t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1684/1684_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1684/1684_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 605 QUE SEJA FEITO ASFALTO - JD. ANDALUZIA / JD. SÃO PAULO </t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1685/1685_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1685/1685_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 606 LIMPEZA E REVITALIZAÇÃO - JD. SANTO AMARO / JD. SÃO PAULO. </t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1686/1686_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1686/1686_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 607 QUE SEJA FEITO UMA CALÇADA NUM TERRENO BALDIO - CAMBÉ IV </t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1687/1687_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1687/1687_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 608 QUE SEJA FEITO A PODA DE TODAS AS ÁRVORES PRÓXIMAS DO POSTO DE SAÚDE DO CAMBÉ IV</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1688/1688_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1688/1688_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 609 QUE SEJA FEITO REFORMA TOTAL NO CENTRO COMUNITÁRIO DO CAMBÉ IV. </t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1689/1689_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1689/1689_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RAMPAS DE ACESSIBILIDADE POSTO CAMBÉ IV </t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1691/1691_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1691/1691_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA EM ESCOLA MUNICIPAL </t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1692/1692_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1692/1692_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">DIVISÓRIAS NOS CAIXAS DO BANCO ITAÚ </t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1693/1693_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1693/1693_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">CONSERTO DO ELEVADOR DO FÓRUM </t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1694/1694_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1694/1694_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO TAPA-BURACOS NA RUA EFÉSIOS E EM TODO O BAIRRO </t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1695/1695_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1695/1695_texto_integral.zip</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DAS CALÇADAS DO CENTRO.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1696/1696_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1696/1696_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE LIXEIRAS NA CIDADE </t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1699/1699_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1699/1699_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE UMA BASE OPERACIONAL DA POLICIA MILITAR. </t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1700/1700_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1700/1700_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE CALÇADAS NOS TERRENOS BALDIOS NO JARDIM SANTO AMARO </t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1701/1701_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1701/1701_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE REDE DE ESGOTO DO PARQUE MANELLA E JD. SANTO ANDRÉ </t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1702/1702_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1702/1702_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO VIELA CAMBÉ II E FISCALIZAÇÃO PASSEIO PÚBLICO </t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1703/1703_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1703/1703_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFÁLTICO RUAS DORINS GUAIANES </t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1704/1704_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1704/1704_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA DO PONTO DE ÔNIBUS RUA ITAMARATI </t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1705/1705_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1705/1705_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">2 SUPER POSTE VIELA DO TUPI </t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1706/1706_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1706/1706_texto_integral.doc</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NAS RUAS DO TUPI</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1707/1707_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1707/1707_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUEBRA MOLA NA RUA TAMOIOS COM TUPINAMBAS </t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1709/1709_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1709/1709_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 617 - PODA DE ÁRVORES (R. SÃO JOÃO - JD. SÃO JOÃO) </t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1710/1710_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1710/1710_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 616 - RECOLHIMENTO DE LIXO EM TERRENO BALDIO (R. BENJAMIN CONSTANT - PQ. MANELLA) </t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1711/1711_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1711/1711_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 615 - RECOLHIMENTO DE ENTULHO EM TERRENO BALDIO (R. BENJAMIN CONSTANT - PQ. MANELLA) </t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1712/1712_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1712/1712_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 614 - ROÇAGEM DE MATO NO MEIO FIO (R. BENJAMIN CONSTANT - PQ. MANELLA)_x000D_
  DATA DE ENVIO:  12/09/2011 </t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1713/1713_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1713/1713_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 613 - RECOLHIM. DE ENTULHO EM TERRENO BALDIO (R. PRINCESA LEOPOLDINA - PQ. MANELLA) </t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1714/1714_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1714/1714_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 612 - ROÇAGEM DE MATO E RETIRADA DE ENTULHO NA CALÇADA (R. GRACIOSA BURATTI - JD. ANA ROSA) </t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1715/1715_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1715/1715_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 611 - ROÇAGEM DE MATO E LIMPEZA DE CALÇADAS (R. GRACIOSA BURATTI - JD. ANA ROSA) </t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1716/1716_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1716/1716_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 610 - VARA CÍVEL PARA O MUNICÍPIO</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1717/1717_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1717/1717_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CAMPO DE FUTEBOL DO CAMBÉ III </t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1718/1718_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1718/1718_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	OP. TAPA BURACO </t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1719/1719_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1719/1719_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA DO PONTO DE ÔNIBUS DA RUA CHILE, PERTO DO ALMEIDA MERCADOS </t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1720/1720_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1720/1720_texto_integral.zip</t>
   </si>
   <si>
     <t>ACESSIBILIDADE NOS PRÉDIOS PÚBLICOS</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1721/1721_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1721/1721_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">FUNCIONÁRIOS INDEVIDAMENTE NA CAÇAMBA DO CAMINHÃO QUE RECOLHE GALHOS DE ÁRVORES </t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1723/1723_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1723/1723_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE TELEFONE PUBLICO PROXIMO AO POSTO 24 HORAS </t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1724/1724_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1724/1724_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LAMPADAS NA MARGINAL EM FRENTE AO PORTELÃO </t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1725/1725_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1725/1725_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LAMPADAS NA ROD. CELSO GARCIA CID PROXIMO AO NUMERO 1094 </t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1726/1726_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1726/1726_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LAMPADAS NA AV. GABRIEL FRECEIRO DE MIRANDA </t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1727/1727_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1727/1727_texto_integral.doc</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1728/1728_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1728/1728_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA MAIS SEGURANÇA PARA O RECANTO SANTA ANDREIA </t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1729/1729_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1729/1729_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE FAIXA DE PEDESTRE NO CONJUNTO CASTELO BRANCO </t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1736/1736_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1736/1736_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">QUEBRA-MOLAS NA RUA NACIONAL, EM FRENTE AO Nº 475 </t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1737/1737_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1737/1737_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE ABAFADOR DE RUÍDOS, NA CAMARGO CORREIA </t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1738/1738_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1738/1738_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA DE BOCA DE LOBO</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1739/1739_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1739/1739_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OP. TAPA BURACO </t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1741/1741_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1741/1741_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE SEMAFARO NA PR 445</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1742/1742_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1742/1742_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	SOLICITA PATRULHAMENTO NA RUA IVINHEMA </t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1743/1743_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1743/1743_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDODE ACADEMIA AO ARLIVRE NO PATIO DO POSTO DO JD NOVO BANDEIRANTES </t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1744/1744_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1744/1744_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO A VOLTA DO DR. ALEXANDRE </t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1745/1745_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1745/1745_texto_integral.doc</t>
   </si>
   <si>
     <t>RECUO DA CALÇADA NO CONJUNTO HABITACIONAL CASTELO BRANCO</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1746/1746_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1746/1746_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RUA PE. MANOEL DA NÓBREGA NO PARQUE MANELLA </t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1747/1747_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1747/1747_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO ASFALTICO NO JARDIM SANTO AMARO </t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1748/1748_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1748/1748_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 618 - SINALIZAÇÃO EM REDUTOR DE VELOCIDADE (R. PARANOÁ - PQ. RES. CAMBÉ) </t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1749/1749_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1749/1749_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 619 - VARREDORES DE RUA (R. ASA NORTE - CAMBÉ II) </t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1750/1750_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1750/1750_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 620 - REDE DE ESGOTO (CONJ. HABITAR BRASIL) </t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1751/1751_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1751/1751_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 621 - ILUMINAÇÃO, ASFALTO E MELHORIAS (RUA LONDRINA - JD. JOSIANE) </t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1752/1752_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1752/1752_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 622 - PLANTIO DE GRAMA NO PÁTIO DE CRECHE DO JD. SÃO PAULO (JD. DO CAFÉ) </t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1753/1753_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1753/1753_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 623 - REDUTOR DE VELOCIDADE (JD. UNIÃO)</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1754/1754_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1754/1754_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO PUBLICA </t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1755/1755_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1755/1755_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUEBRA MOLAS NA RUA DALTO EM FRENTE AO N°52 </t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1756/1756_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1756/1756_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CALÇADA NA RUA CARLOS SAWADE EM FRENTE AO MUFFATO. </t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1757/1757_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1757/1757_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CRECHE NO JARDIM ANA ROSA </t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1758/1758_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1758/1758_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ASFALTO QUE LIGA O JARDIM JOSÉ FAVARO COM JARDIM UNIÃO. </t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1759/1759_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1759/1759_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PRAÇA NO JARDIM TUPI EM FRENTE A HORTA COMUNITARIA</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1760/1760_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1760/1760_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ASFALTO NA VIA MARGINAL DA PR 445 EM FRENTE A EMPRESA INCOPA NO JARDIM ANA ROSA. </t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1761/1761_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1761/1761_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DAS CHAVES DA CASA MORTUARIA DO NOVO BANDEIRANTES </t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1766/1766_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1766/1766_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">CONGRATULAÇÕES AO GRUPO "ALEGRIA DE VIVER" </t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1767/1767_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1767/1767_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA EM PONTOS DE ONIBUS </t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1768/1768_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1768/1768_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PLANTIO DE FLORES E PLANTAS NAS ROTATÓRIAS </t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1769/1769_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1769/1769_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	CONSTRUÇÃO DE DUAS ROTATÓRIAS AV. GABRIEL FRECEIRO DE MIRANDA </t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1770/1770_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1770/1770_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	CONSTRUÇÃO DE TERMINAL DE TRANSPORTE COLETIVO - PROXIMO AO MERCADO MILIOZZI</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1771/1771_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1771/1771_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ABERTURA DO CANTEIRO CENTRAL DO JARDIM MORUMBI </t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1772/1772_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1772/1772_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA E REATIVAÇÃO DO MODULO POLICIAL. </t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1773/1773_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1773/1773_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RECUPERAÇÃO DA PISTA DE CAMINHADA DO CENTRO ESPORTIVO DO CASTELO BRANCO </t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1774/1774_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1774/1774_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO ASFALTICA DA RUA 15 DE NOVEMBRO </t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1775/1775_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1775/1775_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO ASFALTICA E ILUMINAÇÃO DA RUA BIRIGUI </t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1776/1776_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1776/1776_texto_integral.doc</t>
   </si>
   <si>
     <t>LIMPEZA DO FUNDO DE VALE DO JARDIM SANTO AMARO</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1777/1777_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1777/1777_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	CONSTRUÇÃO DE UM QUEBRA MOLA E PINTURA E SINALIZAÇÃO EM FRENTE AO POSTO 24H. </t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1778/1778_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1778/1778_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	ACADEMIA AO AR LIVRE JARDINS UNIÃO, CASTELO BRANCO E SÃO PAULO </t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1779/1779_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1779/1779_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CAMPO SUIÇO DO JARDIM SANTO AMARO. </t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1780/1780_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1780/1780_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DUPLICAÇÃO DA AVENIDA ESPERANÇA </t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1781/1781_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1781/1781_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	ILUMINAÇÃO E CONSTRUÇÃO DE CALÇADAS DA RUA BIRIGUI </t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1782/1782_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1782/1782_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA ROTATÓRIA NA AV. PARANÁ COM AV. IGUAÇÚ </t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1783/1783_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1783/1783_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE SUPER POSTE NAS ROTATÓRIAS </t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1784/1784_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1784/1784_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE SUPER POSTE NO CANTEIRO CENTRAL NA RUA SANTOS DUMONT </t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1785/1785_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1785/1785_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFALTICO DAS RUAS E AVENIDAS DO JARDIM SATO AMARO E REGIÃO </t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1786/1786_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1786/1786_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DA CRECHE DO JARDIM SANTO ANDRÉ. </t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1787/1787_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1787/1787_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OBRAS DE MELHORIAS DA AV. JOSÉ BONIFÁCIO </t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1788/1788_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1788/1788_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFALTICO E ILUMINAÇÃO DA RUA RIO COXIM </t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1789/1789_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1789/1789_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFALTICO E ILUMINAÇÃO DA RUA RIO MIRANDA </t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1790/1790_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1790/1790_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFALTICO E ILUMINAÇÃO DA RUA RIO IVINHEMA </t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1791/1791_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1791/1791_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RECAPE ASFALTICO E ILUMINAÇÃO DA RUA RIO TAQUARI</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1792/1792_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1792/1792_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFALTICO E ILUMINAÇÃO DA RUA RIO NEGRO </t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1793/1793_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1793/1793_texto_integral.doc</t>
   </si>
   <si>
     <t>RECAPE ASFALTICO E ILUMINAÇÃO DA RUA RIO MADEIRA</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1794/1794_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1794/1794_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RECAPE ASFALTICO E ILUMINAÇÃO DA AV. PARANÁ</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1795/1795_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1795/1795_texto_integral.doc</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UMA AUDIÊNCIA PUBLICA</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1796/1796_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1796/1796_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CASA COMUN. CABÉ III </t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1797/1797_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1797/1797_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	CASA COMUN. CAMBÉ IV </t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1798/1798_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1798/1798_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DA ESCOLA MUNICIPAL DO JARDIM DO CAFÉ. </t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1799/1799_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1799/1799_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUMENTO CASA DE VELORIOS DO CONJUNTO CAMBE IV </t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1800/1800_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1800/1800_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONTINUAÇÃO DA CALÇADA NA AV. RAMINELI </t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1801/1801_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1801/1801_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AMPLIAÇAO DA PISTA DE CAMINHADA SO SANTA IZABEL ATE O TUPI </t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1802/1802_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1802/1802_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PONTO DE TAXI EM FRENTE AO MUFATO </t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1803/1803_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1803/1803_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	RETIRADA DA COBERTURA DO GALPÃO DA UNIDEFI </t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1804/1804_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1804/1804_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RUA ANTONIO MANTOVANI </t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1805/1805_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1805/1805_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NIVELAÇÃO DA RUA GUARATUBA NO JD JOSEANE </t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1806/1806_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1806/1806_texto_integral.doc</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÕA NA RUA PARANA JD. STO AMARO</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1807/1807_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1807/1807_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REVITALIÇÃO DO CANTEIRO DA PR-445 </t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1808/1808_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1808/1808_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RETORNO NA GABRIEL FRECEIRO DE MIRANDA EM FRENTE AO SUPER GOLF </t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1809/1809_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1809/1809_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">DEMARCAÇÃO, PINTURA E CREDENCIAMENTO DE VAGA PARA IDOSOS </t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1810/1810_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1810/1810_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	OFICIO A ECONORTE </t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1811/1811_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1811/1811_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	OFICIO AO DER </t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1812/1812_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1812/1812_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIUDO DE MANUTENÇÃO DO ASFALTO DA RUA ANGELA R BERTAN</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1813/1813_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1813/1813_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE SINALIZAÇÃO DAS MARGINAIS DA PR-445 </t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1814/1814_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1814/1814_texto_integral.doc</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1815/1815_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1815/1815_texto_integral.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA DA RUA 15 DE NOVEMBRO</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1816/1816_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1816/1816_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONTORNO NA BR - 369 - COM ENTRADA PARA O SANTO AMARO E A HYDRONORT </t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1817/1817_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1817/1817_texto_integral.doc</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UMA EQUIPE DE LIMPEZA.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1818/1818_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1818/1818_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DO FUNDO DE VALE DO JARDIM SANTO AMARO, RIO TROMBETA </t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1819/1819_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1819/1819_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OBRAS DE PAVIMENTAÇÃO ASFALTICA NA RUA VITAL BRASIL </t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1820/1820_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1820/1820_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OBRAS DE PAVIMENTAÇÃO ASFALTICA NA RUA RIO PE. MANOEL DA NOBREGA </t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1821/1821_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1821/1821_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OBRAS DE PAVIMENTAÇÃO ASFALTICA NA RUA RIO BIRIGUI </t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1822/1822_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1822/1822_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE </t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1823/1823_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1823/1823_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO PUBLICA DA RUA 11 DE OUTUBRO </t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1824/1824_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1824/1824_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 624 QUE SEJA INSTALADO UM SEMAFORO NA AV. INGLATERRA COM RUA EQUADOR. </t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1825/1825_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1825/1825_texto_integral.zip</t>
   </si>
   <si>
     <t>REQ. 625 QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE NA RUA FERNANDO BISSOQUI</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1826/1826_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1826/1826_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 626 QUE SEJA FEITO DESENTUPIMENTO DE BUEIRO.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1827/1827_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1827/1827_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 627 QUE SEJA FEITO PINTURA NOS POSTES DE ILUMINAÇÃO COM O NOME DAS RUAS.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1828/1828_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1828/1828_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 628 QUE SEJA COLOCADO CORRIMÃO NA RAMPA E NAS ESCADAS NA AV. ROBERTO CONCEIÇÃO. </t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1829/1829_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1829/1829_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 629 QUE SEJA FEITO ASFALTO NA RUA BENTO SALOIO. </t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1830/1830_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1830/1830_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 630 QUE SEJA INSTALADO SEMAFORO NA AV. BRASIL COM AV. CANADÁ.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1831/1831_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1831/1831_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 631 QUE SEJA FEITO UMA ABERTURA NA RUA SALOMÃO GEORGES HAOULY QUE DÁ ACESSO A AV. INGLATERRA. </t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1832/1832_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1832/1832_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 632 QUE SEJA FEITO REDUTOR DE VELOCIDADE NA RUA LUIZ GONZAGA. </t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1833/1833_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1833/1833_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 633 QUE SEJA FEITO 2 REDUTORES DE VELOCIDADE NA RUA MANOEL MONTEIRO</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1834/1834_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1834/1834_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 634 QUE TOME PROVIDENCIAS À RESPEITO DE UM FIO/CABO TELEFÔNICO QUE ESTÁ SOLTO. </t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1835/1835_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1835/1835_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 635 QUE SEJA FEITO UM REDUTOR DE VELOCIDADE NA RUA LUIZ GONZAGA EM FRENTE AO Nº 499-B. </t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1836/1836_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1836/1836_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 636 REMOÇÃO DE UM POSTE.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1837/1837_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1837/1837_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 637 QUE SEJA COLOCADA LÂMPADAS EM TRÊS POSTE DE ILUMINAÇÃO. </t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1839/1839_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1839/1839_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 638 QUE SEJA FEITO DESENTUPIMENTO DE BUEIRO.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1840/1840_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1840/1840_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 639 QUE SEJA FEITO TAPA BURACOS</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1841/1841_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1841/1841_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 640 QUE SEJA FEITO DESENTUPIMENTO DE BUEIRO. </t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1842/1842_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1842/1842_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 641 QUE SEJA FEITO SINALIZAÇÃO NO CRUZAMENTO DA RUA TUPILAS COM A RUA DAS VIOLETAS. </t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1843/1843_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1843/1843_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 642 QUE SEJA FEITO SINALIZAÇÃO NO CRUZAMENTO DA RUA DAS VIOLETASCOM A RUA LUIZ GONZAGA.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1844/1844_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1844/1844_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE CALÇADA AO LADO DA CHACARA PARAISO </t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1845/1845_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1845/1845_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE CALÇADA ATRAS DA ESCOLA PEDRO TKOTZ </t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1847/1847_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1847/1847_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	QUESEJA CORDADA UMA ARVORE NA RUA IÇA NO JD. SANTO AMARA </t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1848/1848_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1848/1848_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA DE UM RETORNO NA AV. PARIGOT DE SOUZA RES. GOLDEN PARK</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1849/1849_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1849/1849_texto_integral.doc</t>
   </si>
   <si>
     <t>REFASER O MEIO DA RUA PIQUIRI COM PIRAPO</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1850/1850_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1850/1850_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	CONSTRUÇÃO DE LIXEIRAS NOS PONTOS DE ONIBUS</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1851/1851_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1851/1851_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 643 - PINTURA E SINALIZAÇÃO NA ENTRADA (ROTATÓRIA) DO CAMBÉ III</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1852/1852_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1852/1852_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 644 - LIMPEZA E RECOLHIMENTO DE GRAMAS E GALHOS CORTADOS EM VOLTA DO ZEZÃO (JD. ELDORADO) </t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1853/1853_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1853/1853_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 645 - ASFALTO NUM TRECHO DE ESTRADA DE TERRA (JD. BELA SUIÇA/JD. DO CAFÉ)</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1854/1854_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1854/1854_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ 646 - TAPA BURACOS NA MARGINAL DA PR-445 (R. AVELINO JOSÉ DA SILVA) - JD. ANA ROSA</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1855/1855_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1855/1855_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ 647 - PINTURA DO ESTACIONAMENTO DO LADO DIREITO DA R. PIRAPÓ - JD. STO. AMARO</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1856/1856_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1856/1856_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. - 648 - ROÇAGEM DE MATO EM ESQUINA DA RUA CARLOS CODATO COM A RUA MANOEL BONILHA (CAMBÉ V)</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1857/1857_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1857/1857_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 649 - ROÇAGEM DE MATO EM TERRENO BALDIO SITUADO NA RUA MANOEL BONILHA (CAMBÉ V)</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1858/1858_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1858/1858_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DIPLOMA "AMIGO DA CIDADE" PARA DÉBORA FALDA </t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1859/1859_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1859/1859_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 650 - DESENTUPIMENTO DE BUEIRO SITUADO NA RUA MANOEL BONILHA (CAMBÉV)</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1860/1860_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1860/1860_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 651 - DESENTUPIMENTO DE BUEIRO SITUADO NA RUA GOIÂNIA (VILA GUARANI) </t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1861/1861_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1861/1861_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 652 - TAPA BURACO NUM TRECHO DA RUA GOIÂNIA (VILA GUARANI) </t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1862/1862_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1862/1862_texto_integral.doc</t>
   </si>
   <si>
     <t>REQ. 653 - DESENTUPIMENTO DE BUEIRO NA RUA FINLÂNDIA COM R. PAPA JOÃO PAULO XXIII (JD. D. CATARINA)</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1863/1863_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1863/1863_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 654 - REFORMAS NO HORTO FLORESTAL (VILA BRASIL)</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1864/1864_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1864/1864_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 655 - RECAPE ASFÁLTICO R. DOS CAÇADORES (V. GUARANI/JD. STO. ANTONIO) </t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1865/1865_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1865/1865_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 656 - PISTA DE CAMINHJADA NA RUA ESPERANÇA (JD. ANDALUZIA/JD. SÃO PAULO) </t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1870/1870_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1870/1870_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	MANUTENÇÃO DOS BANHEIROS DA RODOVIÁRIA </t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1872/1872_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1872/1872_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DA PISTA DE CAMINHADA DO NOVO BANDEIRANTES </t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1873/1873_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1873/1873_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPE ASFALTICO DA RUA RIO PURUS </t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1874/1874_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1874/1874_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE RECAO NA RUA ANGELA RIGONE BERTAN</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1875/1875_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1875/1875_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE ASFALTAMENDO DA RUA ESPERANÇA PRIXIMO AO JD ECOOVILE </t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1876/1876_texto_integral.jpeg</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1876/1876_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE VOTAÇÃO DOS PROJETOS 054/2011 E 055/2011</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1881/1881_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1881/1881_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">ACADEMIA AO AR LIVRE E PARQUE INFANTIL NO CALÇADÃO CENTRAL </t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1882/1882_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1882/1882_texto_integral.zip</t>
   </si>
   <si>
     <t>ACESSIBILIDADE E ACADEMIA AO AR LIVRE NA RODOVIÁRIA</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1883/1883_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1883/1883_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	LIGAR AS LUSES DA PR-445 </t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1884/1884_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1884/1884_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE TAPA BURACO NA MARGINAL PROXIMA AO N.3453 </t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1885/1885_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1885/1885_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REDUTOR DE VELOCIDADE NA RUA FOZ DO IGUAÇU </t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1886/1886_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1886/1886_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">VENTILADORES E BEBERODOROS NO POSTO 24HRS </t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1887/1887_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1887/1887_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDO DE MAIS MEDICOS DA SAÚDE DA FAMILIA PARA REGIÃO DO ANA ELIZA III </t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1888/1888_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1888/1888_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 657 - REDE DE ESGOTO - CJ. HABITAR BRASIL </t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1889/1889_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1889/1889_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 658 - RECAPE ASFÁLTICO - JD. ATLANTA </t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1890/1890_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1890/1890_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 659 - VARIÇÃO DE RUA - RUA BÉLGICA (CENTRO)</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1891/1891_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1891/1891_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 660 - PLANTIO DE ÁRVORES NA CALÇADA - CENTRO </t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1892/1892_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1892/1892_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 661 - REFORMA NA CALÇADA - CENTRO </t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1893/1893_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1893/1893_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 662 - PINTURA DE REDUTOR DE VELOCIDADE - JD. TUPY </t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1894/1894_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1894/1894_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 663 - PINTURA DE SINALIZAÇÃO HORIZONTAL - JD. ANA ROSA</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1895/1895_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1895/1895_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 664 - RECOLHIMENTO DE LIXO EM TERRENO - JD. TUPY </t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1896/1896_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1896/1896_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 665 - PINTURA DE SINALIZAÇÃO HORIZONTAL - JD. ANA ROSA </t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1897/1897_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1897/1897_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 666 - RECAPE ASFÁLTICO E TAPA BURACOS - JD. TUPY</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1898/1898_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1898/1898_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 667 - DESENTUPIMENTO DE BUEIRO - JD. IMPERATRIZ </t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1899/1899_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1899/1899_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 668 - RECAPE ASFÁLTICO - JD. ANA ROSA</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1900/1900_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1900/1900_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 669 - PINTURA DE SINALIZAÇÃO HORIZONTAL - JD. ANA ROSA </t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1901/1901_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1901/1901_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 670 - PINTURA DE SINALIZAÇÃO HORIZONTAL - JD. IMPERATRIZ</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1902/1902_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1902/1902_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 671 - RECOLHIMENTO DE GALHOS - JD. IMPERATRIZ </t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1903/1903_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1903/1903_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 672 - ROÇAGEM DE MATO EM CALÇADA - JD. ANA ROSA</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1904/1904_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1904/1904_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 673 - PINTURA DE SINALIZAÇÃO HORIZONTAL - JD. ANA ROSA </t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1905/1905_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1905/1905_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 674 - TAMPA DE BUEIRO - JD. TUPY </t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1906/1906_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1906/1906_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 675 - ROÇAGEM DE MATO/RECOLHIMENTO DE LIXO EM PRAÇA - JD. ANA ROSA </t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1907/1907_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1907/1907_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 676 - PINTURA DE SINALIZAÇÃO HORIZONTAL - JD. ANA ROSA </t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1908/1908_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1908/1908_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 677 - REDUTORES DE VELOCIDADE - JD. TUPY</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1909/1909_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1909/1909_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 678 - PINTURA DE SINALIZAÇÃO HORIZONTAL - JD. ANA ROSA</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1910/1910_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1910/1910_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 679 - PINTURA DE SINALIZAÇÃO HORIZONTAL - JD. ANA ROSA </t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1911/1911_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1911/1911_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 680 - PINTURA DE SINALIZAÇÃO HORIZONTAL - JD. IMPERATRIZ/JD. TUPY </t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1912/1912_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1912/1912_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 681 - PINTURA DE SINALIZAÇÃO HORIZONTAL - JD. TUPY </t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1913/1913_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1913/1913_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 682 - PINTURA DE SINALIZAÇÃO HORIZONTAL - JD. TUPY </t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1914/1914_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1914/1914_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 683 - TAPA BURACOS E RECAPE ASFÁLTICO - JD. TUPY</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1915/1915_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1915/1915_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 684 - DESENTUPIMENTO DE BUEIRO - JD. TUPY </t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1916/1916_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1916/1916_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 685 - REDUTOR DE VELOCIDADE - JD. JOSÉ FÁVARO </t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1917/1917_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1917/1917_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 686 - ROÇAGEM DE MATO/RECOLHIMENTO DE LIXO - JD. TUPY </t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1918/1918_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1918/1918_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 687 - DESENTUPIMENTO DE BUEIRO - JD. LIBERDADE </t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1919/1919_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1919/1919_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TORCA DE LAMPADAS </t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1920/1920_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1920/1920_texto_integral.doc</t>
   </si>
   <si>
     <t>TROCA DE ILUMINAÇÃO</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1922/1922_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1922/1922_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO EM TORNO DO COLÉGIO ESTADUAL "ANTONIO RAMINELLI" </t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1923/1923_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1923/1923_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PLANALTO VERDE </t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1924/1924_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1924/1924_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	VIELA CBE IV</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1925/1925_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1925/1925_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">VILA RURAL </t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1926/1926_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1926/1926_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ACADEMIA AO AR LIVER NO JD. ANA ROSA </t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1927/1927_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1927/1927_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO IMEDIATO DA REFORMA DO PRE DO TUPI </t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1928/1928_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1928/1928_texto_integral.doc</t>
   </si>
   <si>
     <t>COLEGIO ESTADUAL NO JARDIM IMPERATRIZ</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1929/1929_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1929/1929_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PEDIDODE INSTALAÇÃO DE UMPORTÃO NO GINASIO </t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1930/1930_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1930/1930_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	MANUTENÇÃO DA ILUMINAÇÃO DE UMA VIELA NO JD ELIZABETH</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1934/1934_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1934/1934_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DAS LÂMPADAS DA VIELA ENTRE A RUA CARAJÁS E RUA CURITIBA </t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1935/1935_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1935/1935_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 688 - ROÇAGEM DE MATO - JD. TUPY </t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1936/1936_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1936/1936_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 689 - DESENTUPIMENTO E COLOCAÇÃO DE TAMPA DE BUEIRO - JD. TUPY </t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1937/1937_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1937/1937_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 690 - MANUTENÇÃO DE ASFALTO - JD. LIBERDADE </t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1938/1938_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1938/1938_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 691 - RECAPE ASFÁLTICO - JD. TUPY </t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1939/1939_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1939/1939_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 692 - ROÇAGEM DE MATO E RECOLHIMENTO DE LIXO - JD,. ANA ROSA </t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1940/1940_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1940/1940_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 693 - DESENTUPIMENTO DE BUEIRO - JD. TUPY </t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1941/1941_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1941/1941_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 694 - ROÇAGEM DE MATO EM TERRENO BALDIO - JD. TUPY </t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1942/1942_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1942/1942_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 695 - DESENTUPIMENTO DE BUEIRO - JD. TUPY </t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1943/1943_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1943/1943_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 696 - DESENTUPIMENTO DE DOIS BUEIROS - JD. TUPY </t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1944/1944_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1944/1944_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 697 - TAPA BURACOS EM DOIS TRECHOS - JD. TUPY </t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1945/1945_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1945/1945_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 698 - RECAPE ASFÁLTICO - JD. TUPY </t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1946/1946_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1946/1946_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PODA E PADRONIZAÇÃO DAS ARVORES DA AVENIDA DO JARD. SANTO AMARO </t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1947/1947_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1947/1947_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE DUAS ROTATÓRIAS AV. GABRIEL FRECEIRO DE MIRANDA </t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1949/1949_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1949/1949_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	ILUMINAÇÃO NA VIELA CO CAMBÉ III, ENTRE AS RUAS SABIÁ E TUCANO </t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1950/1950_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1950/1950_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 699 - ROÇAGEM DE MATO - GOLDEN PARK </t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1951/1951_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1951/1951_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 700 - RECOLHIMENTO DE LIXO - GOLDEN PARK</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1952/1952_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1952/1952_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 701 - DESENTUPIMENTO DE BUEIRO - GOLDEN PARK </t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1953/1953_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1953/1953_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 702 - RECOLHIMENTO DE GALHOS EM TERRENO BALDIO </t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1954/1954_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1954/1954_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 703 - RECOLHIMENTO DE GALHOS E ENTULHO EM TERRENO BALDIO - GOLDEN PARK </t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1955/1955_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1955/1955_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 704 - ASFALTO - PQ. IND. JOSÉ GARCIA GIMENES </t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1956/1956_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1956/1956_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 705 - ROÇAGEM DE MATO E REVITALIZAÇÃO DE FUNDO DE VALE - PQ. SANTA HELENA/JD. SÃO JOÃO </t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1957/1957_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1957/1957_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 706 - TAPA BURACOS - JD. SÃO PAULO</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1958/1958_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1958/1958_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 707 - TAPA BURACOS - JD. SÃO PAULO </t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1959/1959_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1959/1959_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 708 - ROÇAGEM DE MATO - JD. SÃO PAULO</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1960/1960_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1960/1960_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 709 - TAPA BURACOS - JD. SÃO PAULO </t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1961/1961_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1961/1961_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 710 MELHORIAS NA RUA LONDRINA. </t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1962/1962_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1962/1962_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ASFALTO NA VIA MARGINAL EM FRENTE A INCOPA NO ANA ROSA </t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1963/1963_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1963/1963_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CALÇADA EM FRENTE A RUA CARLOS SAWADE, EM FRENTE AO SUPER MUFFATO </t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1964/1964_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1964/1964_texto_integral.doc</t>
   </si>
   <si>
     <t>MELHORIAS NO JARDIM TUPI</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1965/1965_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1965/1965_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PASSARELA DE PEDESTRE SOBRE A LINHA FERREA NO JARDIM TUPI </t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1966/1966_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1966/1966_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE SERVIÇO DE TAPA BURACA NA RUA MARECHAL ERMES DA FONSECA </t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1967/1967_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1967/1967_texto_integral.doc</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA BURACO NA RUA ZACARIAS DE GOES VASCONCELOS PROXIMO AO NUMERO 202</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1968/1968_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1968/1968_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RECAP DO ASFALTO E SINALIZAÇÃO DO CRUZAMENTO DA RUA LONDRINA COM A PR-445 </t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1969/1969_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1969/1969_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CAMPO DO CAMBÉ III </t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1970/1970_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1970/1970_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">VO ZEZINHO </t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1971/1971_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1971/1971_texto_integral.doc</t>
   </si>
   <si>
     <t>PONTOS DE ONIBUS</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1972/1972_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1972/1972_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE UM PONTO DE ONIBUS </t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1973/1973_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1973/1973_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO TAPA BURACO E RECAPEAMENTO ASFALTICO </t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1974/1974_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1974/1974_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	CALÇADA PARA ATRAVESSA DE PEDESTRES </t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1975/1975_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1975/1975_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO NA RUA RIO TEFÉ </t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1976/1976_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1976/1976_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PORTÃO NA CLINICA DA MULHER E DA CRIANÇA </t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1977/1977_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1977/1977_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	CANIL MUNICIPAL</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1978/1978_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1978/1978_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DESENTUPIMENTO DOS BUEIROS DA AV. JACOMO ROSSINE </t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1979/1979_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1979/1979_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PLACAS DE IDENTIFICAÇAO DE RUAS</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1980/1980_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1980/1980_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÕES DE MORADORES DO JARDIM ATLANTA </t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1981/1981_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1981/1981_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 713 - TAMPA EM BUEIRO - JD. BELA VISTA</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1982/1982_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1982/1982_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 714 - GINÁSIO DE ESPORTES - JD. ANA ROSA </t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1983/1983_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1983/1983_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 715 - REFORMAS NO HORTO FLORESTAL - VILA BRASIL</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1984/1984_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1984/1984_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 716 - LÂMPADA QUEIMADA EM POSTE - JD. JOSÉ FÁVARO</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1985/1985_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1985/1985_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 717 - COBERTURA EM QUADRA POLIESPORTIVA - JD. ANA ROSA</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1986/1986_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1986/1986_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 718 - RECAPE ASFÁLTICO - JD. ANA ROSA </t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1987/1987_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1987/1987_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE CALÇADAS NA RUA ANTONINA. </t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1988/1988_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1988/1988_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 719 - ROÇAGEM DE MATO EM CALÇADA - JD. ANA ROSA </t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1989/1989_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1989/1989_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 720 - RECOLHIMENTO DE LIXO E ENTULHO EM CALÇADA - JD. ANA ROSA </t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1990/1990_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1990/1990_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 721 - DESENTUPIMENTO DE BUEIRO - JD. TUPY </t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1991/1991_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1991/1991_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 722 - DESENTUPIMENTO DE DOIS BUEIROS - JD. TUPY</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1992/1992_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1992/1992_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA A AUTORIZAÇÃO PARA PINTIRA DE FAIXA DE PEDESTRE</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1993/1993_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1993/1993_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O RECAP EM AMBOS LADOS DA MARGINAL DA PR-445 </t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1994/1994_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1994/1994_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE MENUTENÇÃO D REDUTOR DE VELOCIDADE E INSTALAÇÃO D FAIXA DE PEDESTRE ELEVADA NA MARGINAL DA </t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1999/1999_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1999/1999_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇAO DA ZONA VERDE NA AV BELO HORIZONTE </t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2000/2000_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2000/2000_texto_integral.doc</t>
   </si>
   <si>
     <t>ABERTURA DO CANTEIRO DA AV PARANA</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2001/2001_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2001/2001_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ABERTURA DO CANTEIRO DA AV PARIGOT DE SOUZA </t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2002/2002_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2002/2002_texto_integral.doc</t>
   </si>
   <si>
     <t>DUPLICAÇAO DA AV BENTO MUNHOZ DA ROCHA NETO</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2003/2003_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2003/2003_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE SINALIZAÇÃO PARA AV GABRIEL FEICEIRO DE MIRANDA</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2004/2004_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2004/2004_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE SINALIZAÇÃO NOS REDUTORES DE VELOCIDADE NA PR-445 </t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2008/2008_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2008/2008_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 711 QUE SEJA FEITO DOIS REDUTORES DE VELOCIDADE NA RUA MARIA LONI LEANDRO. </t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2009/2009_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2009/2009_texto_integral.zip</t>
   </si>
   <si>
     <t>REQ. 712 QUE SEJA FEITO REDUTOR DE VELOCIDADE NA RUA BORTOLO LONI COM A RUA ERMENEGILDO SABAINI.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2010/2010_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2010/2010_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 723 - TAPA BURACOS - JD. SANTO ANDRÉ </t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2011/2011_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2011/2011_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 724 - BUEIRO ENTUPIDO - JD. SANTO ANDRÉ </t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2012/2012_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2012/2012_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 725 - TAMPA DE BUEIRO - JD. SANTO ANDRÉ</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2013/2013_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2013/2013_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 726 - RECOLHIMENTO DE LIXO/ROÇAGEM DE MATO - JD. SANTO ANDRÉ </t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2014/2014_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2014/2014_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 727 - RECOLHIMENTO DE LIXO TERRENO BALDIO - JD. SANTO ANDRÉ </t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2015/2015_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2015/2015_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 728 - RECOLHIMENTO LIXO CALÇADA - JD. SANTO AMARO</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2016/2016_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2016/2016_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 729 - RECOLHIMENTO DE LIXO CALÇADA - JD. SANTO AMARO </t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2020/2020_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2020/2020_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 730 - BUEIRO ENTUPIDO - JD. SANTO AMARO </t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2021/2021_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2021/2021_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 731 - ENTULHO EM CALÇADA - JD. SANTO AMARO</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2022/2022_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2022/2022_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 732 - TAMPA EM BUEIRO - JD. SANTO AMARO </t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2023/2023_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2023/2023_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 733 - ROÇAGEM DE MATO - JD. SANTO AMARO </t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2024/2024_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2024/2024_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 734 - PINTURA EM REDUTOR DE VELOCIDADE - JD. SANTO AMARO </t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2025/2025_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2025/2025_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 735 - RECOLHIMENTO DE LIXO EM CALÇADA - JD. SANTO AMARO </t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2026/2026_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2026/2026_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 736 - DESENTUPIMENTO DE BUEIRO - JD. SANTO AMARO</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2027/2027_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2027/2027_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 737 - SINALIZAÇÃO HORIZONTAL EM CRUZAMENTO DE RUAS - JD. SANTO AMARO </t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2028/2028_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2028/2028_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 738 - SINALIZAÇÃO HORIZONTAL EM CRUZAMENTO DE RUAS - JD. SANTO AMARO</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2030/2030_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2030/2030_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 739 - SINALIZAÇÃO HORIZONTAL EM CRUZAMENTO DE RUAS - JD. SANTO AMARO</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2033/2033_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2033/2033_texto_integral.doc</t>
   </si>
   <si>
     <t>EDUTOR DE VELOCIDADE NA RUA PROF. BENTO MUSSURUNGA</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2034/2034_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2034/2034_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REDUTOR DE VELOCIDADE E FAIXA DE PEDESTRE ANTES DA ACADEMIA</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2036/2036_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2036/2036_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	SINALIZAÇÃO DA RUA JULIA MARIA DA COSTA </t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2041/2041_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2041/2041_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 132 IMP. DE UM PONTO DE VENDA DE CARTAO COLETIVO </t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2042/2042_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2042/2042_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 131 PINTURA E SINALIZAÇÃO </t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2044/2044_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2044/2044_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">BANCOS NOS PONTOS DE ÔNIBUS DO CAMBÉ III </t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2045/2045_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2045/2045_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">ACESSIBILIDADE NOS PRÉDIOS PÚBLICOS E NO GINÁSIO DE ESPORTES "JOÃO DE DEUS ALMEIDA" </t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2046/2046_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2046/2046_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRADA DOS TAPUMES DA RUA HOLANDA, AO LADO DO Nº 252 </t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2047/2047_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2047/2047_texto_integral.zip</t>
   </si>
   <si>
     <t>REMOÇÃO DA RAMPA NA CALÇADA DO ESTABELECIMENTO MOTOBOY BRILHANTE</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2048/2048_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2048/2048_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INSTALAÇÃO DE LIXEIRAS NAS ACADEMIAS</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2049/2049_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2049/2049_texto_integral.doc</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO EA SINALIÇÃO PARA IDOSOS E PORTADORES DE NECESSIDADES ESPECIAIS</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2050/2050_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2050/2050_texto_integral.doc</t>
   </si>
   <si>
     <t>PEDIDO DE INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO JD ANA ELIZA III</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2051/2051_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2051/2051_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO A MANUTENÇÃO DA SINALIZAÇÃO DOS REDUTORES DE VELOCIDADE DA REGIÃO DO NOVO BANDEIRANTES </t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2052/2052_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2052/2052_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 742 - SINALIZAÇÃO HORIZONTAL - JD. SANTO AMARO </t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2053/2053_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2053/2053_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 743 - SINALIZAÇÃO HORIZONTAL - JD. SANTO AMARO </t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2054/2054_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2054/2054_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 744 - SINALIZAÇÃO HORZONTAL - JD. SANTO AMARO</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2055/2055_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2055/2055_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 745 - SINALIZAÇÃO HORIZONTAL - JD. SANTO AMARO </t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2056/2056_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2056/2056_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 746 - PINTURA EM REDUTOR DE VELOCIDADE - JD. SANTO AMARO </t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2057/2057_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2057/2057_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 747 - DESENTUPIMENTO DE BUEIRO - JD. SANTO AMARO</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2058/2058_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2058/2058_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 748 - RECOLHIMENTO DE LIXO EM CALÇADA - JD. ANA ROSA</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2059/2059_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2059/2059_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 749 - ROÇAGEM DE MATO EM CALÇADA - JD. ANA ROSA </t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2060/2060_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2060/2060_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 740 - SINALIZAÇÃO HORIZONTA - JD. SANTO AMAROL </t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2061/2061_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2061/2061_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 741 - SINALIZAÇÃO HORIZONTAL - JD. SANTO AMARO </t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2084/2084_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2084/2084_texto_integral.zip</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO QUANTO À COLOCAÇÃO DE TAPUMES NAS CONSTRUÇÕES</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2085/2085_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2085/2085_texto_integral.zip</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO QUANTO À CONSTRUÇÃO DE RAMPAS NAS CALÇADAS</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2086/2086_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2086/2086_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	SINALIZAÇÃO DA RUA RIU IVINHEMA COM PIQUIRI JD. SANTO AMRO</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2087/2087_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2087/2087_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O GUARDA CORPO DA ACADEMIA DO NOVO BANDEIRANTES</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2088/2088_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2088/2088_texto_integral.doc</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA E ILUMINAÇÃO NA PISTA DE CAMINHADA.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2089/2089_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2089/2089_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PROJETO DE TROCA E MELHORIAS DA ILUMINAÇÃO. </t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2090/2090_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2090/2090_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A IMPLANTAÇÃO DE UM UNIDADE BANCÁRIA </t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2091/2091_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2091/2091_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRANSITO</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2092/2092_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2092/2092_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	SOLICITAR A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO, DR. JOSÉ DOS SANTOS ROCHA </t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2093/2093_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2093/2093_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR A COLOCAÇÃO DE PONTOS DE ÔNIBUS COM ACENTOS</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2094/2094_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2094/2094_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	SOLICITAR A REGULAMENTAÇÃO DO TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2095/2095_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2095/2095_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A ELABORAÇÃO DO PROCESSO LICITATÓRIO </t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2096/2096_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2096/2096_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	SOLICITAR A IMPLANTAÇÃO DO ATENDIMENTO ODONTOLÓGICO </t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2097/2097_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2097/2097_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQ. 139 - SOLICITAR A COLOCAÇÃO DE PASSARELAS NOS PONTOS CRÍTICOS SOBRE A LINHA DO TREM </t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2098/2098_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2098/2098_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 750 - RECAPE ASFÁLTICO - JD. ANA ROSA </t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2099/2099_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2099/2099_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 751 - TAPA BURACOS - JD. ANA ROSA</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2100/2100_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2100/2100_texto_integral.doc</t>
   </si>
   <si>
     <t>RQ 752 - REVITALIZAÇÃO DE PRAÇA - JD. ANA ELISA III</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2101/2101_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2101/2101_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 753 - BUEIRO ENTUPIDO - JD. TUPY </t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2102/2102_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2102/2102_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 754 - ASFALTO EM RUA SECUNDÁRIA - JD. ANA ROSA</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2103/2103_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2103/2103_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 755 - REFORMAS NO VESTIÁRIO - JD. ANA ROSA </t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2104/2104_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2104/2104_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 756 - COLOCAÇÃO DE CALCÁRIO - JD. ANA ROSA </t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2105/2105_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2105/2105_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">RQ 757 - INSTALAÇÃO DE REDUTOR DE VELOCIDADE - JD. VITÓRIA </t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2106/2106_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2106/2106_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> DESCRIÇÃO: 	RQ 758 - RECAPE ASFÁLTICO - BRATISLAVA/CARAMURU</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2107/2107_texto_integral.doc</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2107/2107_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	RQ 759 - ASFALTO E REDE DE ESGOTO - JD. BOA VISTA </t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO NO. 001/2011</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO NO. 002/2011</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO NO. 003/2011</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO NO 004/2011</t>
   </si>
   <si>
     <t>VL</t>
   </si>
   <si>
     <t>Voto de Louvor</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1155/1155_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1155/1155_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 363-364-365-366-367-368-369-370-371-372-373-374 JARDIM NOVA CAMBÉ </t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1281/1281_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1281/1281_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">REQ. 469 QUE SEJA FEITO REVITALIZAÇÃO DA AVENIDA PRINCIPAL, JD. BELA SUÍÇA. </t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1400/1400_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1400/1400_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">  	 CONGRATULAÇÕES À MINISTRA GLEISI HOFFMANN </t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1490/1490_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1490/1490_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">	CONGRATULAÇÕES À UNIDEFI PELOS 30 ANOS DE EXISTÊNCIA </t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1838/1838_texto_integral.zip</t>
+    <t>http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1838/1838_texto_integral.zip</t>
   </si>
   <si>
     <t xml:space="preserve">PELO 23º ANIVERSÁRIO DO GRUPO "ALEGRIA DE VIVER" </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12023,67 +12023,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1094/1094_texto_integral.zip" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1095/1095_texto_integral.zip" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1210/1210_texto_integral.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1343/1343_texto_integral.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1431/1431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1998/1998_texto_integral.zip" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1082/1082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1123/1123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1612/1612_texto_integral.zip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/993/993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/994/994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1003/1003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1009/1009_texto_integral.zip" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1050/1050_texto_integral.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1057/1057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1058/1058_texto_integral.zip" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1098/1098_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1099/1099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1122/1122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1145/1145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1146/1146_texto_integral.zip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1147/1147_texto_integral.zip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1163/1163_texto_integral.zip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1172/1172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1185/1185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1197/1197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1208/1208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1209/1209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1226/1226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1232/1232_texto_integral.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1247/1247_texto_integral.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1265/1265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1269/1269_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1270/1270_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1271/1271_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1376/1376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1422/1422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1423/1423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1526/1526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1544/1544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1545/1545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1592/1592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1673/1673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1674/1674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1675/1675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1690/1690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1697/1697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1698/1698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1722/1722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1730/1730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1731/1731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1732/1732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1740/1740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1846/1846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1869/1869_texto_integral.zip" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1871/1871_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1921/1921_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1931/1931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1995/1995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1997/1997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2005/2005_texto_integral.zip" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2006/2006_texto_integral.zip" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2007/2007_texto_integral.zip" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2017/2017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2018/2018_texto_integral.zip" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2040/2040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1284/1284_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1420/1420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1051/1051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1052/1052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1161/1161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1162/1162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1171/1171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1204/1204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1231/1231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1305/1305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1401/1401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1463/1463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1530/1530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1529/1529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1515/1515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1516/1516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1517/1517_texto_integral.zip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1539/1539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1588/1588_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1622/1622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1708/1708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1733/1733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1880/1880_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1877/1877_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1878/1878_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1933/1933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2043/2043_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2019/2019_texto_integral.zip" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2029/2029_texto_integral.zip" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2031/2031_texto_integral.zip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2035/2035_texto_integral.zip" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2037/2037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2038/2038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2039/2039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1429/1429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1428/1428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1469/1469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1531/1531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1532/1532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1533/1533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1932/1932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2192/2192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2032/2032_texto_integral.zip" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1117/1117_texto_integral.zip" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/957/957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/958/958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/959/959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/960/960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/961/961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/962/962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/963/963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/964/964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/965/965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/966/966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/967/967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/968/968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/969/969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/970/970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/971/971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/972/972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/973/973_texto_integral.zip" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/974/974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/975/975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/976/976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/977/977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/978/978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/979/979_texto_integral.zip" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/980/980_texto_integral.zip" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/981/981_texto_integral.zip" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/982/982_texto_integral.zip" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/983/983_texto_integral.zip" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/984/984_texto_integral.zip" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/985/985_texto_integral.zip" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/986/986_texto_integral.zip" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/987/987_texto_integral.zip" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/988/988_texto_integral.zip" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/989/989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/990/990_texto_integral.zip" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/991/991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/992/992_texto_integral.zip" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1001/1001_texto_integral.zip" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1002/1002_texto_integral.zip" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/995/995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/996/996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/997/997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/998/998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/999/999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1000/1000_texto_integral.zip" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1004/1004_texto_integral.zip" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1007/1007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1010/1010_texto_integral.zip" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1011/1011_texto_integral.zip" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1012/1012_texto_integral.zip" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1013/1013_texto_integral.zip" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1014/1014_texto_integral.zip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1015/1015_texto_integral.zip" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1016/1016_texto_integral.zip" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1017/1017_texto_integral.zip" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1018/1018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1019/1019_texto_integral.zip" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1020/1020_texto_integral.zip" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1021/1021_texto_integral.zip" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1022/1022_texto_integral.zip" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1023/1023_texto_integral.zip" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1024/1024_texto_integral.zip" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1025/1025_texto_integral.zip" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1026/1026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1027/1027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1028/1028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1029/1029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1030/1030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1031/1031_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1032/1032_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1033/1033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1034/1034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1035/1035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1036/1036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1037/1037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1038/1038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1039/1039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1040/1040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1041/1041_texto_integral.zip" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1042/1042_texto_integral.zip" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1043/1043_texto_integral.zip" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1044/1044_texto_integral.zip" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1045/1045_texto_integral.zip" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1046/1046_texto_integral.zip" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1047/1047_texto_integral.zip" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1048/1048_texto_integral.zip" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1049/1049_texto_integral.zip" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1053/1053_texto_integral.zip" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1056/1056_texto_integral.zip" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1059/1059_texto_integral.zip" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1060/1060_texto_integral.zip" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1061/1061_texto_integral.zip" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1062/1062_texto_integral.zip" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1063/1063_texto_integral.zip" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1064/1064_texto_integral.zip" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1065/1065_texto_integral.zip" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1066/1066_texto_integral.zip" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1067/1067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1068/1068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1069/1069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1070/1070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1071/1071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1072/1072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1073/1073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1074/1074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1075/1075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1076/1076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1077/1077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1078/1078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1079/1079_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1080/1080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1081/1081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1083/1083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1089/1089_texto_integral.zip" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1090/1090_texto_integral.zip" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1091/1091_texto_integral.zip" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1092/1092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1093/1093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1096/1096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1097/1097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1102/1102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1103/1103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1104/1104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1105/1105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1106/1106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1107/1107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1108/1108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1109/1109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1110/1110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1111/1111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1112/1112_texto_integral.zip" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1115/1115_texto_integral.zip" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1116/1116_texto_integral.zip" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1118/1118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1119/1119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1120/1120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1121/1121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1124/1124_texto_integral.zip" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1125/1125_texto_integral.zip" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1126/1126_texto_integral.zip" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1127/1127_texto_integral.zip" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1128/1128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1129/1129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1130/1130_texto_integral.zip" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1131/1131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1132/1132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1133/1133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1134/1134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1135/1135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1136/1136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1137/1137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1138/1138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1139/1139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1140/1140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1141/1141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1142/1142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1143/1143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1144/1144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1152/1152_texto_integral.zip" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1153/1153_texto_integral.zip" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1156/1156_texto_integral.zip" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1157/1157_texto_integral.zip" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1158/1158_texto_integral.zip" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1159/1159_texto_integral.zip" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1160/1160_texto_integral.zip" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1164/1164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1165/1165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1166/1166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1167/1167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1168/1168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1169/1169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1170/1170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1173/1173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1174/1174_texto_integral.zip" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1175/1175_texto_integral.zip" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1176/1176_texto_integral.zip" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1177/1177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1199/1199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1179/1179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1180/1180_texto_integral.zip" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1181/1181_texto_integral.zip" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1182/1182_texto_integral.zip" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1183/1183_texto_integral.zip" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1184/1184_texto_integral.zip" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1200/1200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1201/1201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1202/1202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1178/1178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1205/1205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1206/1206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1207/1207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1211/1211_texto_integral.zip" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1212/1212_texto_integral.zip" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1213/1213_texto_integral.zip" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1214/1214_texto_integral.zip" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1215/1215_texto_integral.zip" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1216/1216_texto_integral.zip" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1217/1217_texto_integral.zip" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1218/1218_texto_integral.zip" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1219/1219_texto_integral.zip" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1220/1220_texto_integral.zip" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1227/1227_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1228/1228_texto_integral.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1229/1229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1230/1230_texto_integral.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1233/1233_texto_integral.zip" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1234/1234_texto_integral.zip" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1235/1235_texto_integral.zip" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1236/1236_texto_integral.zip" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1237/1237_texto_integral.zip" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1249/1249_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1239/1239_texto_integral.zip" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1240/1240_texto_integral.zip" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1241/1241_texto_integral.zip" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1242/1242_texto_integral.zip" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1243/1243_texto_integral.zip" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1244/1244_texto_integral.zip" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1245/1245_texto_integral.zip" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1246/1246_texto_integral.zip" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1251/1251_texto_integral.zip" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1252/1252_texto_integral.zip" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1253/1253_texto_integral.zip" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1256/1256_texto_integral.zip" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1257/1257_texto_integral.zip" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1258/1258_texto_integral.zip" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1259/1259_texto_integral.zip" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1260/1260_texto_integral.zip" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1261/1261_texto_integral.zip" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1262/1262_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1263/1263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1264/1264_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1274/1274_texto_integral.zip" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1275/1275_texto_integral.zip" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1276/1276_texto_integral.zip" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1277/1277_texto_integral.zip" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1278/1278_texto_integral.zip" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1279/1279_texto_integral.zip" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1280/1280_texto_integral.zip" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1282/1282_texto_integral.zip" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1283/1283_texto_integral.zip" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1290/1290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1291/1291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1292/1292_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1293/1293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1294/1294_texto_integral.zip" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1295/1295_texto_integral.zip" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1296/1296_texto_integral.zip" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1297/1297_texto_integral.zip" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1298/1298_texto_integral.zip" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1299/1299_texto_integral.zip" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1300/1300_texto_integral.zip" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1301/1301_texto_integral.zip" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1302/1302_texto_integral.zip" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1303/1303_texto_integral.zip" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1304/1304_texto_integral.zip" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1306/1306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1307/1307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1308/1308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1309/1309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1311/1311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1312/1312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1313/1313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1314/1314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1316/1316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1315/1315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1317/1317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1318/1318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1319/1319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1320/1320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1321/1321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1322/1322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1323/1323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1324/1324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1325/1325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1326/1326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1327/1327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1328/1328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1329/1329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1330/1330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1331/1331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1332/1332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1334/1334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1335/1335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1336/1336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1337/1337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1338/1338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1339/1339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1340/1340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1341/1341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1342/1342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1344/1344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1345/1345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1346/1346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1347/1347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1348/1348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1349/1349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1350/1350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1351/1351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1352/1352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1353/1353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1354/1354_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1355/1355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1360/1360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1361/1361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1362/1362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1363/1363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1364/1364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1365/1365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1366/1366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1367/1367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1368/1368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1369/1369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1370/1370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1371/1371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1372/1372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1373/1373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1374/1374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1375/1375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1377/1377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1378/1378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1379/1379_texto_integral.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1380/1380_texto_integral.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1382/1382_texto_integral.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1383/1383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1384/1384_texto_integral.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1385/1385_texto_integral.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1386/1386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1387/1387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1388/1388_texto_integral.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1389/1389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1390/1390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1391/1391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1392/1392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1393/1393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1394/1394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1395/1395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1396/1396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1398/1398_texto_integral.zip" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1399/1399_texto_integral.zip" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1402/1402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1403/1403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1404/1404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1405/1405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1406/1406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1407/1407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1408/1408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1409/1409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1410/1410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1411/1411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1412/1412_texto_integral.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1413/1413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1414/1414_texto_integral.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1415/1415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1416/1416_texto_integral.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1417/1417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1418/1418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1419/1419_texto_integral.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1421/1421_texto_integral.zip" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1424/1424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1425/1425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1426/1426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1427/1427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1430/1430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1432/1432_texto_integral.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1433/1433_texto_integral.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1434/1434_texto_integral.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1435/1435_texto_integral.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1436/1436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1437/1437_texto_integral.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1438/1438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1439/1439_texto_integral.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1440/1440_texto_integral.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1441/1441_texto_integral.zip" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1442/1442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1443/1443_texto_integral.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1444/1444_texto_integral.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1445/1445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1446/1446_texto_integral.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1447/1447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1448/1448_texto_integral.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1449/1449_texto_integral.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1450/1450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1451/1451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1452/1452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1453/1453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1454/1454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1455/1455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1456/1456_texto_integral.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1457/1457_texto_integral.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1458/1458_texto_integral.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1459/1459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1460/1460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1461/1461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1462/1462_texto_integral.zip" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1464/1464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1465/1465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1466/1466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1467/1467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1468/1468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1470/1470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1471/1471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1472/1472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1473/1473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1474/1474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1475/1475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1476/1476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1477/1477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1478/1478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1479/1479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1480/1480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1481/1481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1482/1482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1483/1483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1484/1484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1485/1485_texto_integral.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1486/1486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1487/1487_texto_integral.zip" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1488/1488_texto_integral.zip" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1489/1489_texto_integral.zip" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1495/1495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1496/1496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1497/1497_texto_integral.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1498/1498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1499/1499_texto_integral.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1500/1500_texto_integral.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1501/1501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1502/1502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1503/1503_texto_integral.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1504/1504_texto_integral.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1505/1505_texto_integral.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1506/1506_texto_integral.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1507/1507_texto_integral.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1508/1508_texto_integral.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1509/1509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1510/1510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1511/1511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1512/1512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1513/1513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1518/1518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1519/1519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1514/1514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1520/1520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1521/1521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1522/1522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1523/1523_texto_integral.doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1524/1524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1525/1525_texto_integral.zip" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1527/1527_texto_integral.zip" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1528/1528_texto_integral.zip" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1534/1534_texto_integral.zip" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1535/1535_texto_integral.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1536/1536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1537/1537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1538/1538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1540/1540_texto_integral.zip" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1541/1541_texto_integral.zip" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1542/1542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1543/1543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1546/1546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1547/1547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1548/1548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1549/1549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1550/1550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1551/1551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1552/1552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1553/1553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1554/1554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1555/1555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1556/1556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1557/1557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1558/1558_texto_integral.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1559/1559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1560/1560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1561/1561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1562/1562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1563/1563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1564/1564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1565/1565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1566/1566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1567/1567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1568/1568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1569/1569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1570/1570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1571/1571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1572/1572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1573/1573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1574/1574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1575/1575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1576/1576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1581/1581_texto_integral.zip" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1582/1582_texto_integral.zip" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1583/1583_texto_integral.zip" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1584/1584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1585/1585_texto_integral.zip" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1586/1586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1587/1587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1589/1589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1590/1590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1591/1591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1593/1593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1594/1594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1595/1595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1597/1597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1598/1598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1599/1599_texto_integral.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1600/1600_texto_integral.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1601/1601_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1602/1602_texto_integral.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1603/1603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1604/1604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1605/1605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1606/1606_texto_integral.zip" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1609/1609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1608/1608_texto_integral.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1610/1610_texto_integral.zip" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1632/1632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1613/1613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1616/1616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1617/1617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1619/1619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1620/1620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1623/1623_texto_integral.zip" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1624/1624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1625/1625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1626/1626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1627/1627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1628/1628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1629/1629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1630/1630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1631/1631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1633/1633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1634/1634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1635/1635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1636/1636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1637/1637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1638/1638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1639/1639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1640/1640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1641/1641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1642/1642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1643/1643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1644/1644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1645/1645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1646/1646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1647/1647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1648/1648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1649/1649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1651/1651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1650/1650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1652/1652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1653/1653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1654/1654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1655/1655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1658/1658_texto_integral.zip" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1660/1660_texto_integral.zip" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1661/1661_texto_integral.zip" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1662/1662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1663/1663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1664/1664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1665/1665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1666/1666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1667/1667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1668/1668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1669/1669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1670/1670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1671/1671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1672/1672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1676/1676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1677/1677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1678/1678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1679/1679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1680/1680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1681/1681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1682/1682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1683/1683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1684/1684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1685/1685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1686/1686_texto_integral.zip" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1687/1687_texto_integral.zip" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1688/1688_texto_integral.zip" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1689/1689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1691/1691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1692/1692_texto_integral.zip" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1693/1693_texto_integral.zip" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1694/1694_texto_integral.zip" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1695/1695_texto_integral.zip" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1696/1696_texto_integral.zip" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1699/1699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1700/1700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1701/1701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1702/1702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1703/1703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1704/1704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1705/1705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1706/1706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1707/1707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1709/1709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1710/1710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1711/1711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1712/1712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1713/1713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1714/1714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1715/1715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1716/1716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1717/1717_texto_integral.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1718/1718_texto_integral.doc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1719/1719_texto_integral.zip" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1720/1720_texto_integral.zip" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1721/1721_texto_integral.zip" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1723/1723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1724/1724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1725/1725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1726/1726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1727/1727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1728/1728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1729/1729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1736/1736_texto_integral.zip" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1737/1737_texto_integral.zip" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1738/1738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1739/1739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1741/1741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1742/1742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1743/1743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1744/1744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1745/1745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1746/1746_texto_integral.doc" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1747/1747_texto_integral.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1748/1748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1749/1749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1750/1750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1751/1751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1752/1752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1753/1753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1754/1754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1755/1755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1756/1756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1757/1757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1758/1758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1759/1759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1760/1760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1761/1761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1766/1766_texto_integral.zip" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1767/1767_texto_integral.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1768/1768_texto_integral.doc" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1769/1769_texto_integral.doc" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1770/1770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1771/1771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1772/1772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1773/1773_texto_integral.doc" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1774/1774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1775/1775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1776/1776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1777/1777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1778/1778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1779/1779_texto_integral.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1780/1780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1781/1781_texto_integral.doc" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1782/1782_texto_integral.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1783/1783_texto_integral.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1784/1784_texto_integral.doc" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1785/1785_texto_integral.doc" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1786/1786_texto_integral.doc" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1787/1787_texto_integral.doc" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1788/1788_texto_integral.doc" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1789/1789_texto_integral.doc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1790/1790_texto_integral.doc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1791/1791_texto_integral.doc" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1792/1792_texto_integral.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1793/1793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1794/1794_texto_integral.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1795/1795_texto_integral.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1796/1796_texto_integral.doc" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1797/1797_texto_integral.doc" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1798/1798_texto_integral.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1799/1799_texto_integral.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1800/1800_texto_integral.doc" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1801/1801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1802/1802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1803/1803_texto_integral.zip" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1804/1804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1805/1805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1806/1806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1807/1807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1808/1808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1809/1809_texto_integral.zip" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1810/1810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1811/1811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1812/1812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1813/1813_texto_integral.doc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1814/1814_texto_integral.doc" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1815/1815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1816/1816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1817/1817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1818/1818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1819/1819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1820/1820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1821/1821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1822/1822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1823/1823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1824/1824_texto_integral.zip" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1825/1825_texto_integral.zip" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1826/1826_texto_integral.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1827/1827_texto_integral.zip" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1828/1828_texto_integral.zip" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1829/1829_texto_integral.zip" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1830/1830_texto_integral.zip" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1831/1831_texto_integral.zip" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1832/1832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1833/1833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1834/1834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1835/1835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1836/1836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1837/1837_texto_integral.doc" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1839/1839_texto_integral.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1840/1840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1841/1841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1842/1842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1843/1843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1844/1844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1845/1845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1847/1847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1848/1848_texto_integral.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1849/1849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1850/1850_texto_integral.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1851/1851_texto_integral.doc" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1852/1852_texto_integral.doc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1853/1853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1854/1854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1855/1855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1856/1856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1857/1857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1858/1858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1859/1859_texto_integral.doc" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1860/1860_texto_integral.doc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1861/1861_texto_integral.doc" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1862/1862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1863/1863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1864/1864_texto_integral.doc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1865/1865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1870/1870_texto_integral.zip" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1872/1872_texto_integral.doc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1873/1873_texto_integral.doc" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1874/1874_texto_integral.doc" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1875/1875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1876/1876_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1881/1881_texto_integral.zip" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1882/1882_texto_integral.zip" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1883/1883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1884/1884_texto_integral.doc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1885/1885_texto_integral.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1886/1886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1887/1887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1888/1888_texto_integral.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1889/1889_texto_integral.doc" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1890/1890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1891/1891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1892/1892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1893/1893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1894/1894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1895/1895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1896/1896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1897/1897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1898/1898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1899/1899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1900/1900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1901/1901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1902/1902_texto_integral.doc" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1903/1903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1904/1904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1905/1905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1906/1906_texto_integral.doc" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1907/1907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1908/1908_texto_integral.doc" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1909/1909_texto_integral.doc" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1910/1910_texto_integral.doc" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1911/1911_texto_integral.doc" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1912/1912_texto_integral.doc" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1913/1913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1914/1914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1915/1915_texto_integral.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1916/1916_texto_integral.doc" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1917/1917_texto_integral.doc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1918/1918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1919/1919_texto_integral.doc" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1920/1920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1922/1922_texto_integral.zip" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1923/1923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1924/1924_texto_integral.doc" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1925/1925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1926/1926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1927/1927_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1928/1928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1929/1929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1930/1930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1934/1934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1935/1935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1936/1936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1937/1937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1938/1938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1939/1939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1940/1940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1941/1941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1942/1942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1943/1943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1944/1944_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1945/1945_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1946/1946_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1947/1947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1949/1949_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1950/1950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1951/1951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1952/1952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1953/1953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1954/1954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1955/1955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1956/1956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1957/1957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1958/1958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1959/1959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1960/1960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1961/1961_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1962/1962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1963/1963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1964/1964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1965/1965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1966/1966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1967/1967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1968/1968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1969/1969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1970/1970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1971/1971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1972/1972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1973/1973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1974/1974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1975/1975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1976/1976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1977/1977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1978/1978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1979/1979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1980/1980_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1981/1981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1982/1982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1983/1983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1984/1984_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1985/1985_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1986/1986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1987/1987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1988/1988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1989/1989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1990/1990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1991/1991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1992/1992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1993/1993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1994/1994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1999/1999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2000/2000_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2001/2001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2002/2002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2003/2003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2004/2004_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2008/2008_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2009/2009_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2010/2010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2011/2011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2012/2012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2013/2013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2014/2014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2015/2015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2016/2016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2020/2020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2021/2021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2022/2022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2023/2023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2024/2024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2025/2025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2026/2026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2027/2027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2028/2028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2030/2030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2033/2033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2034/2034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2036/2036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2041/2041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2042/2042_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2044/2044_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2045/2045_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2046/2046_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2047/2047_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2048/2048_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2049/2049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2050/2050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2051/2051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2052/2052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2053/2053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2054/2054_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2055/2055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2056/2056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2057/2057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2058/2058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2059/2059_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2060/2060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2061/2061_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2084/2084_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2085/2085_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2086/2086_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2087/2087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2088/2088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2089/2089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2090/2090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2091/2091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2092/2092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2093/2093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2094/2094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2095/2095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2096/2096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2097/2097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2098/2098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2099/2099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2100/2100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2101/2101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2102/2102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2103/2103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2104/2104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2105/2105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2106/2106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2107/2107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1155/1155_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1281/1281_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1400/1400_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1490/1490_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1838/1838_texto_integral.zip" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1094/1094_texto_integral.zip" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1095/1095_texto_integral.zip" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1210/1210_texto_integral.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1343/1343_texto_integral.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1431/1431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1998/1998_texto_integral.zip" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1082/1082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1123/1123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1612/1612_texto_integral.zip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/993/993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/994/994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1003/1003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1009/1009_texto_integral.zip" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1050/1050_texto_integral.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1057/1057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1058/1058_texto_integral.zip" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1098/1098_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1099/1099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1122/1122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1145/1145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1146/1146_texto_integral.zip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1147/1147_texto_integral.zip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1163/1163_texto_integral.zip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1172/1172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1185/1185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1197/1197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1208/1208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1209/1209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1226/1226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1232/1232_texto_integral.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1247/1247_texto_integral.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1265/1265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1269/1269_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1270/1270_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1271/1271_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1376/1376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1422/1422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1423/1423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1526/1526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1544/1544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1545/1545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1592/1592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1673/1673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1674/1674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1675/1675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1690/1690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1697/1697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1698/1698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1722/1722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1730/1730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1731/1731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1732/1732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1740/1740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1846/1846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1869/1869_texto_integral.zip" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1871/1871_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1921/1921_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1931/1931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1995/1995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1997/1997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2005/2005_texto_integral.zip" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2006/2006_texto_integral.zip" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2007/2007_texto_integral.zip" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2017/2017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2018/2018_texto_integral.zip" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2040/2040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1284/1284_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1420/1420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1051/1051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1052/1052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1161/1161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1162/1162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1171/1171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1204/1204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1231/1231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1305/1305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1401/1401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1463/1463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1530/1530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1529/1529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1515/1515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1516/1516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1517/1517_texto_integral.zip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1539/1539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1588/1588_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1622/1622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1708/1708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1733/1733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1880/1880_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1877/1877_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1878/1878_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1933/1933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2043/2043_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2019/2019_texto_integral.zip" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2029/2029_texto_integral.zip" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2031/2031_texto_integral.zip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2035/2035_texto_integral.zip" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2037/2037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2038/2038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2039/2039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1429/1429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1428/1428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1469/1469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1531/1531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1532/1532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1533/1533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1932/1932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2192/2192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2032/2032_texto_integral.zip" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1117/1117_texto_integral.zip" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/957/957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/958/958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/959/959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/960/960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/961/961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/962/962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/963/963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/964/964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/965/965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/966/966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/967/967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/968/968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/969/969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/970/970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/971/971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/972/972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/973/973_texto_integral.zip" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/974/974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/975/975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/976/976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/977/977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/978/978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/979/979_texto_integral.zip" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/980/980_texto_integral.zip" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/981/981_texto_integral.zip" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/982/982_texto_integral.zip" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/983/983_texto_integral.zip" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/984/984_texto_integral.zip" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/985/985_texto_integral.zip" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/986/986_texto_integral.zip" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/987/987_texto_integral.zip" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/988/988_texto_integral.zip" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/989/989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/990/990_texto_integral.zip" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/991/991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/992/992_texto_integral.zip" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1001/1001_texto_integral.zip" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1002/1002_texto_integral.zip" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/995/995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/996/996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/997/997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/998/998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/999/999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1000/1000_texto_integral.zip" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1004/1004_texto_integral.zip" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1007/1007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1010/1010_texto_integral.zip" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1011/1011_texto_integral.zip" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1012/1012_texto_integral.zip" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1013/1013_texto_integral.zip" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1014/1014_texto_integral.zip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1015/1015_texto_integral.zip" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1016/1016_texto_integral.zip" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1017/1017_texto_integral.zip" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1018/1018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1019/1019_texto_integral.zip" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1020/1020_texto_integral.zip" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1021/1021_texto_integral.zip" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1022/1022_texto_integral.zip" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1023/1023_texto_integral.zip" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1024/1024_texto_integral.zip" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1025/1025_texto_integral.zip" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1026/1026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1027/1027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1028/1028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1029/1029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1030/1030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1031/1031_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1032/1032_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1033/1033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1034/1034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1035/1035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1036/1036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1037/1037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1038/1038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1039/1039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1040/1040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1041/1041_texto_integral.zip" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1042/1042_texto_integral.zip" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1043/1043_texto_integral.zip" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1044/1044_texto_integral.zip" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1045/1045_texto_integral.zip" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1046/1046_texto_integral.zip" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1047/1047_texto_integral.zip" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1048/1048_texto_integral.zip" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1049/1049_texto_integral.zip" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1053/1053_texto_integral.zip" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1056/1056_texto_integral.zip" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1059/1059_texto_integral.zip" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1060/1060_texto_integral.zip" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1061/1061_texto_integral.zip" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1062/1062_texto_integral.zip" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1063/1063_texto_integral.zip" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1064/1064_texto_integral.zip" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1065/1065_texto_integral.zip" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1066/1066_texto_integral.zip" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1067/1067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1068/1068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1069/1069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1070/1070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1071/1071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1072/1072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1073/1073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1074/1074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1075/1075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1076/1076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1077/1077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1078/1078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1079/1079_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1080/1080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1081/1081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1083/1083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1089/1089_texto_integral.zip" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1090/1090_texto_integral.zip" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1091/1091_texto_integral.zip" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1092/1092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1093/1093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1096/1096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1097/1097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1102/1102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1103/1103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1104/1104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1105/1105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1106/1106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1107/1107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1108/1108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1109/1109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1110/1110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1111/1111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1112/1112_texto_integral.zip" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1115/1115_texto_integral.zip" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1116/1116_texto_integral.zip" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1118/1118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1119/1119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1120/1120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1121/1121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1124/1124_texto_integral.zip" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1125/1125_texto_integral.zip" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1126/1126_texto_integral.zip" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1127/1127_texto_integral.zip" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1128/1128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1129/1129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1130/1130_texto_integral.zip" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1131/1131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1132/1132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1133/1133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1134/1134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1135/1135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1136/1136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1137/1137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1138/1138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1139/1139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1140/1140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1141/1141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1142/1142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1143/1143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1144/1144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1152/1152_texto_integral.zip" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1153/1153_texto_integral.zip" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1156/1156_texto_integral.zip" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1157/1157_texto_integral.zip" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1158/1158_texto_integral.zip" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1159/1159_texto_integral.zip" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1160/1160_texto_integral.zip" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1164/1164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1165/1165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1166/1166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1167/1167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1168/1168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1169/1169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1170/1170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1173/1173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1174/1174_texto_integral.zip" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1175/1175_texto_integral.zip" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1176/1176_texto_integral.zip" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1177/1177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1199/1199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1179/1179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1180/1180_texto_integral.zip" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1181/1181_texto_integral.zip" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1182/1182_texto_integral.zip" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1183/1183_texto_integral.zip" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1184/1184_texto_integral.zip" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1200/1200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1201/1201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1202/1202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1178/1178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1205/1205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1206/1206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1207/1207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1211/1211_texto_integral.zip" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1212/1212_texto_integral.zip" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1213/1213_texto_integral.zip" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1214/1214_texto_integral.zip" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1215/1215_texto_integral.zip" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1216/1216_texto_integral.zip" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1217/1217_texto_integral.zip" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1218/1218_texto_integral.zip" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1219/1219_texto_integral.zip" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1220/1220_texto_integral.zip" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1227/1227_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1228/1228_texto_integral.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1229/1229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1230/1230_texto_integral.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1233/1233_texto_integral.zip" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1234/1234_texto_integral.zip" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1235/1235_texto_integral.zip" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1236/1236_texto_integral.zip" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1237/1237_texto_integral.zip" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1249/1249_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1239/1239_texto_integral.zip" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1240/1240_texto_integral.zip" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1241/1241_texto_integral.zip" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1242/1242_texto_integral.zip" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1243/1243_texto_integral.zip" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1244/1244_texto_integral.zip" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1245/1245_texto_integral.zip" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1246/1246_texto_integral.zip" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1251/1251_texto_integral.zip" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1252/1252_texto_integral.zip" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1253/1253_texto_integral.zip" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1256/1256_texto_integral.zip" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1257/1257_texto_integral.zip" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1258/1258_texto_integral.zip" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1259/1259_texto_integral.zip" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1260/1260_texto_integral.zip" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1261/1261_texto_integral.zip" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1262/1262_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1263/1263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1264/1264_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1274/1274_texto_integral.zip" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1275/1275_texto_integral.zip" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1276/1276_texto_integral.zip" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1277/1277_texto_integral.zip" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1278/1278_texto_integral.zip" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1279/1279_texto_integral.zip" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1280/1280_texto_integral.zip" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1282/1282_texto_integral.zip" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1283/1283_texto_integral.zip" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1290/1290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1291/1291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1292/1292_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1293/1293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1294/1294_texto_integral.zip" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1295/1295_texto_integral.zip" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1296/1296_texto_integral.zip" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1297/1297_texto_integral.zip" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1298/1298_texto_integral.zip" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1299/1299_texto_integral.zip" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1300/1300_texto_integral.zip" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1301/1301_texto_integral.zip" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1302/1302_texto_integral.zip" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1303/1303_texto_integral.zip" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1304/1304_texto_integral.zip" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1306/1306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1307/1307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1308/1308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1309/1309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1311/1311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1312/1312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1313/1313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1314/1314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1316/1316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1315/1315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1317/1317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1318/1318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1319/1319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1320/1320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1321/1321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1322/1322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1323/1323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1324/1324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1325/1325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1326/1326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1327/1327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1328/1328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1329/1329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1330/1330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1331/1331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1332/1332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1334/1334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1335/1335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1336/1336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1337/1337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1338/1338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1339/1339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1340/1340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1341/1341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1342/1342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1344/1344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1345/1345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1346/1346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1347/1347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1348/1348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1349/1349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1350/1350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1351/1351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1352/1352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1353/1353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1354/1354_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1355/1355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1360/1360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1361/1361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1362/1362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1363/1363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1364/1364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1365/1365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1366/1366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1367/1367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1368/1368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1369/1369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1370/1370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1371/1371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1372/1372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1373/1373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1374/1374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1375/1375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1377/1377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1378/1378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1379/1379_texto_integral.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1380/1380_texto_integral.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1382/1382_texto_integral.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1383/1383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1384/1384_texto_integral.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1385/1385_texto_integral.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1386/1386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1387/1387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1388/1388_texto_integral.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1389/1389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1390/1390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1391/1391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1392/1392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1393/1393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1394/1394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1395/1395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1396/1396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1398/1398_texto_integral.zip" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1399/1399_texto_integral.zip" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1402/1402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1403/1403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1404/1404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1405/1405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1406/1406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1407/1407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1408/1408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1409/1409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1410/1410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1411/1411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1412/1412_texto_integral.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1413/1413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1414/1414_texto_integral.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1415/1415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1416/1416_texto_integral.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1417/1417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1418/1418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1419/1419_texto_integral.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1421/1421_texto_integral.zip" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1424/1424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1425/1425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1426/1426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1427/1427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1430/1430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1432/1432_texto_integral.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1433/1433_texto_integral.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1434/1434_texto_integral.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1435/1435_texto_integral.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1436/1436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1437/1437_texto_integral.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1438/1438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1439/1439_texto_integral.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1440/1440_texto_integral.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1441/1441_texto_integral.zip" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1442/1442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1443/1443_texto_integral.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1444/1444_texto_integral.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1445/1445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1446/1446_texto_integral.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1447/1447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1448/1448_texto_integral.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1449/1449_texto_integral.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1450/1450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1451/1451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1452/1452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1453/1453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1454/1454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1455/1455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1456/1456_texto_integral.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1457/1457_texto_integral.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1458/1458_texto_integral.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1459/1459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1460/1460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1461/1461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1462/1462_texto_integral.zip" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1464/1464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1465/1465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1466/1466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1467/1467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1468/1468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1470/1470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1471/1471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1472/1472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1473/1473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1474/1474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1475/1475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1476/1476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1477/1477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1478/1478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1479/1479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1480/1480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1481/1481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1482/1482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1483/1483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1484/1484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1485/1485_texto_integral.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1486/1486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1487/1487_texto_integral.zip" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1488/1488_texto_integral.zip" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1489/1489_texto_integral.zip" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1495/1495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1496/1496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1497/1497_texto_integral.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1498/1498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1499/1499_texto_integral.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1500/1500_texto_integral.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1501/1501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1502/1502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1503/1503_texto_integral.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1504/1504_texto_integral.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1505/1505_texto_integral.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1506/1506_texto_integral.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1507/1507_texto_integral.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1508/1508_texto_integral.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1509/1509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1510/1510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1511/1511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1512/1512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1513/1513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1518/1518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1519/1519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1514/1514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1520/1520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1521/1521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1522/1522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1523/1523_texto_integral.doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1524/1524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1525/1525_texto_integral.zip" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1527/1527_texto_integral.zip" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1528/1528_texto_integral.zip" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1534/1534_texto_integral.zip" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1535/1535_texto_integral.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1536/1536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1537/1537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1538/1538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1540/1540_texto_integral.zip" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1541/1541_texto_integral.zip" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1542/1542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1543/1543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1546/1546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1547/1547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1548/1548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1549/1549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1550/1550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1551/1551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1552/1552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1553/1553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1554/1554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1555/1555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1556/1556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1557/1557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1558/1558_texto_integral.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1559/1559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1560/1560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1561/1561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1562/1562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1563/1563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1564/1564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1565/1565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1566/1566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1567/1567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1568/1568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1569/1569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1570/1570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1571/1571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1572/1572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1573/1573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1574/1574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1575/1575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1576/1576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1581/1581_texto_integral.zip" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1582/1582_texto_integral.zip" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1583/1583_texto_integral.zip" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1584/1584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1585/1585_texto_integral.zip" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1586/1586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1587/1587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1589/1589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1590/1590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1591/1591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1593/1593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1594/1594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1595/1595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1597/1597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1598/1598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1599/1599_texto_integral.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1600/1600_texto_integral.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1601/1601_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1602/1602_texto_integral.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1603/1603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1604/1604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1605/1605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1606/1606_texto_integral.zip" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1609/1609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1608/1608_texto_integral.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1610/1610_texto_integral.zip" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1632/1632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1613/1613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1616/1616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1617/1617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1619/1619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1620/1620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1623/1623_texto_integral.zip" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1624/1624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1625/1625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1626/1626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1627/1627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1628/1628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1629/1629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1630/1630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1631/1631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1633/1633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1634/1634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1635/1635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1636/1636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1637/1637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1638/1638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1639/1639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1640/1640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1641/1641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1642/1642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1643/1643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1644/1644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1645/1645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1646/1646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1647/1647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1648/1648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1649/1649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1651/1651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1650/1650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1652/1652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1653/1653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1654/1654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1655/1655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1658/1658_texto_integral.zip" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1660/1660_texto_integral.zip" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1661/1661_texto_integral.zip" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1662/1662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1663/1663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1664/1664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1665/1665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1666/1666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1667/1667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1668/1668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1669/1669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1670/1670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1671/1671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1672/1672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1676/1676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1677/1677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1678/1678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1679/1679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1680/1680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1681/1681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1682/1682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1683/1683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1684/1684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1685/1685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1686/1686_texto_integral.zip" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1687/1687_texto_integral.zip" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1688/1688_texto_integral.zip" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1689/1689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1691/1691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1692/1692_texto_integral.zip" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1693/1693_texto_integral.zip" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1694/1694_texto_integral.zip" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1695/1695_texto_integral.zip" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1696/1696_texto_integral.zip" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1699/1699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1700/1700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1701/1701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1702/1702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1703/1703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1704/1704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1705/1705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1706/1706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1707/1707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1709/1709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1710/1710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1711/1711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1712/1712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1713/1713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1714/1714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1715/1715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1716/1716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1717/1717_texto_integral.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1718/1718_texto_integral.doc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1719/1719_texto_integral.zip" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1720/1720_texto_integral.zip" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1721/1721_texto_integral.zip" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1723/1723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1724/1724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1725/1725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1726/1726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1727/1727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1728/1728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1729/1729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1736/1736_texto_integral.zip" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1737/1737_texto_integral.zip" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1738/1738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1739/1739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1741/1741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1742/1742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1743/1743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1744/1744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1745/1745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1746/1746_texto_integral.doc" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1747/1747_texto_integral.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1748/1748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1749/1749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1750/1750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1751/1751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1752/1752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1753/1753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1754/1754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1755/1755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1756/1756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1757/1757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1758/1758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1759/1759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1760/1760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1761/1761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1766/1766_texto_integral.zip" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1767/1767_texto_integral.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1768/1768_texto_integral.doc" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1769/1769_texto_integral.doc" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1770/1770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1771/1771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1772/1772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1773/1773_texto_integral.doc" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1774/1774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1775/1775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1776/1776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1777/1777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1778/1778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1779/1779_texto_integral.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1780/1780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1781/1781_texto_integral.doc" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1782/1782_texto_integral.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1783/1783_texto_integral.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1784/1784_texto_integral.doc" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1785/1785_texto_integral.doc" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1786/1786_texto_integral.doc" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1787/1787_texto_integral.doc" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1788/1788_texto_integral.doc" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1789/1789_texto_integral.doc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1790/1790_texto_integral.doc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1791/1791_texto_integral.doc" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1792/1792_texto_integral.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1793/1793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1794/1794_texto_integral.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1795/1795_texto_integral.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1796/1796_texto_integral.doc" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1797/1797_texto_integral.doc" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1798/1798_texto_integral.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1799/1799_texto_integral.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1800/1800_texto_integral.doc" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1801/1801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1802/1802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1803/1803_texto_integral.zip" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1804/1804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1805/1805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1806/1806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1807/1807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1808/1808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1809/1809_texto_integral.zip" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1810/1810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1811/1811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1812/1812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1813/1813_texto_integral.doc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1814/1814_texto_integral.doc" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1815/1815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1816/1816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1817/1817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1818/1818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1819/1819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1820/1820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1821/1821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1822/1822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1823/1823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1824/1824_texto_integral.zip" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1825/1825_texto_integral.zip" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1826/1826_texto_integral.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1827/1827_texto_integral.zip" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1828/1828_texto_integral.zip" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1829/1829_texto_integral.zip" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1830/1830_texto_integral.zip" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1831/1831_texto_integral.zip" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1832/1832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1833/1833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1834/1834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1835/1835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1836/1836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1837/1837_texto_integral.doc" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1839/1839_texto_integral.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1840/1840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1841/1841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1842/1842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1843/1843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1844/1844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1845/1845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1847/1847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1848/1848_texto_integral.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1849/1849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1850/1850_texto_integral.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1851/1851_texto_integral.doc" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1852/1852_texto_integral.doc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1853/1853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1854/1854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1855/1855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1856/1856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1857/1857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1858/1858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1859/1859_texto_integral.doc" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1860/1860_texto_integral.doc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1861/1861_texto_integral.doc" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1862/1862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1863/1863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1864/1864_texto_integral.doc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1865/1865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1870/1870_texto_integral.zip" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1872/1872_texto_integral.doc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1873/1873_texto_integral.doc" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1874/1874_texto_integral.doc" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1875/1875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1876/1876_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1881/1881_texto_integral.zip" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1882/1882_texto_integral.zip" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1883/1883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1884/1884_texto_integral.doc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1885/1885_texto_integral.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1886/1886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1887/1887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1888/1888_texto_integral.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1889/1889_texto_integral.doc" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1890/1890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1891/1891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1892/1892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1893/1893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1894/1894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1895/1895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1896/1896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1897/1897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1898/1898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1899/1899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1900/1900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1901/1901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1902/1902_texto_integral.doc" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1903/1903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1904/1904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1905/1905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1906/1906_texto_integral.doc" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1907/1907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1908/1908_texto_integral.doc" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1909/1909_texto_integral.doc" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1910/1910_texto_integral.doc" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1911/1911_texto_integral.doc" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1912/1912_texto_integral.doc" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1913/1913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1914/1914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1915/1915_texto_integral.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1916/1916_texto_integral.doc" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1917/1917_texto_integral.doc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1918/1918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1919/1919_texto_integral.doc" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1920/1920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1922/1922_texto_integral.zip" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1923/1923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1924/1924_texto_integral.doc" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1925/1925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1926/1926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1927/1927_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1928/1928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1929/1929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1930/1930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1934/1934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1935/1935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1936/1936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1937/1937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1938/1938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1939/1939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1940/1940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1941/1941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1942/1942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1943/1943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1944/1944_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1945/1945_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1946/1946_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1947/1947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1949/1949_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1950/1950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1951/1951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1952/1952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1953/1953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1954/1954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1955/1955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1956/1956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1957/1957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1958/1958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1959/1959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1960/1960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1961/1961_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1962/1962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1963/1963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1964/1964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1965/1965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1966/1966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1967/1967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1968/1968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1969/1969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1970/1970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1971/1971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1972/1972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1973/1973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1974/1974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1975/1975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1976/1976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1977/1977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1978/1978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1979/1979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1980/1980_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1981/1981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1982/1982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1983/1983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1984/1984_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1985/1985_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1986/1986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1987/1987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1988/1988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1989/1989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1990/1990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1991/1991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1992/1992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1993/1993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1994/1994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1999/1999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2000/2000_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2001/2001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2002/2002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2003/2003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2004/2004_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2008/2008_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2009/2009_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2010/2010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2011/2011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2012/2012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2013/2013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2014/2014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2015/2015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2016/2016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2020/2020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2021/2021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2022/2022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2023/2023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2024/2024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2025/2025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2026/2026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2027/2027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2028/2028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2030/2030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2033/2033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2034/2034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2036/2036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2041/2041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2042/2042_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2044/2044_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2045/2045_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2046/2046_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2047/2047_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2048/2048_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2049/2049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2050/2050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2051/2051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2052/2052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2053/2053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2054/2054_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2055/2055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2056/2056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2057/2057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2058/2058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2059/2059_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2060/2060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2061/2061_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2084/2084_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2085/2085_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2086/2086_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2087/2087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2088/2088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2089/2089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2090/2090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2091/2091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2092/2092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2093/2093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2094/2094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2095/2095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2096/2096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2097/2097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2098/2098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2099/2099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2100/2100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2101/2101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2102/2102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2103/2103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2104/2104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2105/2105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2106/2106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/2107/2107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1155/1155_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1281/1281_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1400/1400_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1490/1490_texto_integral.zip" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cambe.pr.leg.br/media/./sapl/public/materialegislativa/2011/1838/1838_texto_integral.zip" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>